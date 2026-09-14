--- v0 (2026-07-24)
+++ v1 (2026-09-14)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7567 Printing Services, Promotional Supplies and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51E3B9DC-29A6-42CC-99DF-9A3DC3B3DC3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{252BD7AC-87BB-4626-9F43-ECFECB637487}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1403" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1406" uniqueCount="633">
   <si>
     <t/>
   </si>
   <si>
     <t>Advertising Specialties of El Paso</t>
   </si>
   <si>
     <t>Airport Printing Service (AnMar Enterprises, Inc.)</t>
   </si>
   <si>
     <t>Art Center &amp; Signs (Greater Southwest Art Center Inc)</t>
   </si>
   <si>
     <t>Artist Touch Design Firm (Knotts, Inc.)</t>
   </si>
   <si>
     <t>Badgeworks Plus LLC</t>
   </si>
   <si>
     <t>Bienali Promotions, LLC</t>
   </si>
   <si>
     <t>Calfee Specialties (Blue Ribbon Promotions)</t>
   </si>
   <si>
@@ -1965,50 +1965,56 @@
     <t>3700 Dyer Street, El Paso, Texas  79930</t>
   </si>
   <si>
     <t>Edward Lugan</t>
   </si>
   <si>
     <t>rocks@rockst.com</t>
   </si>
   <si>
     <t>http://dsigraphics.com</t>
   </si>
   <si>
     <t>http://www.innovativeinkep.com</t>
   </si>
   <si>
     <t>HMART Uniform and Tactical Supply</t>
   </si>
   <si>
     <t>Depending on workload, please contact Roman Catarino for more information</t>
   </si>
   <si>
     <t>any area in the United States</t>
   </si>
   <si>
     <t>Not to exceed $75</t>
+  </si>
+  <si>
+    <t>*updated 9/2/26</t>
+  </si>
+  <si>
+    <t>*updated 9/11/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -2512,930 +2518,986 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Art%20Center.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Blue%20Star%20Custom%20Uniforms.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Display%20Services.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/La%20Estrella%20Screen%20Printing.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Commercial%20Screen%20Printing.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Flash%20Prints.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/MT%20Needles.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Regency%20Printing.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Rubber%20Ducky.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Texas%20Custom%20Embroidery.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dsigraphics.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joselnavapages@aol.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Bienali.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Dream%20Ranch.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Airport%20Printing.PDF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Davids%20Apparel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Everest%20Trading.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Innovative%20Ink.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Leapin%20Leotards%20Catalog.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Print%20Globe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Spark.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Universal%20Graphics.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rocks@rockst.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Calfee.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpearlman@scorpionsales.biz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/A%26AP%20Custom%20Engravers.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Artist%20Touch.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Continental%20Promos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/DKast%20Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/El%20Paso%20Reprographics.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/HMART.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Partners%20in%20Education.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Rocks-Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Texas%20Music%20Festival%20Enterprise.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.innovativeinkep.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/School%20Life.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norma@roylown.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Apparel%20Market%20Center%20LLC.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Big%20Media.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Davids%20Pennants.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Fast%20Signs%20-%20Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/La%20Estrella%20Aida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Proper%20Printshop.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Versa%20Printing.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Chuco%20Relic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Meza%20Trophies.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Terry%20in%20Texas.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.properprintshop.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon@innovativeinkep.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Badgeworks.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Corporate%20Connection.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Dodguidons-915SYnergy.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Inkspress%20Urself.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Roy%20Lown%20Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/The%20Company%20Store.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Advertising%20Specialties.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Elite%20Promos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Performance%20Graphix.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7567/Shelby.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:BD34"/>
+  <dimension ref="A1:BD33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
     <col min="2" max="2" width="36" style="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="55" width="30.7109375" style="10" customWidth="1"/>
     <col min="56" max="56" width="30.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" x14ac:dyDescent="0.25">
       <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
+      <c r="O1" s="15"/>
+      <c r="P1" s="15"/>
+      <c r="R1" s="15"/>
+      <c r="S1" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="T1" s="15"/>
+      <c r="U1" s="15"/>
+      <c r="W1" s="15"/>
       <c r="X1" s="15"/>
+      <c r="Y1" s="15"/>
+      <c r="Z1" s="15"/>
+      <c r="AA1" s="15"/>
+      <c r="AB1" s="15"/>
+      <c r="AC1" s="15"/>
+      <c r="AD1" s="15"/>
+      <c r="AE1" s="15"/>
+      <c r="AF1" s="15"/>
+      <c r="AG1" s="15"/>
+      <c r="AH1" s="15"/>
+      <c r="AI1" s="15"/>
+      <c r="AJ1" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="AK1" s="15"/>
+      <c r="AN1" s="15"/>
+      <c r="AO1" s="15"/>
+      <c r="AP1" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="AQ1" s="15"/>
+      <c r="AR1" s="15"/>
+      <c r="AS1" s="15"/>
       <c r="AT1" s="15"/>
+      <c r="AV1" s="15"/>
+      <c r="AW1" s="15"/>
+      <c r="AX1" s="15"/>
+      <c r="AY1" s="15"/>
+      <c r="BA1" s="15"/>
+      <c r="BB1" s="15"/>
+      <c r="BC1" s="15"/>
     </row>
-    <row r="2" spans="1:56" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="BC2" s="15"/>
+    <row r="2" spans="1:56" ht="60" x14ac:dyDescent="0.25">
+      <c r="C2" s="21" t="s">
+        <v>493</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I2" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J2" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="K2" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="L2" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="M2" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="N2" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="O2" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="P2" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q2" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="R2" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="S2" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="U2" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="V2" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="W2" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X2" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y2" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z2" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA2" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB2" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC2" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD2" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="AE2" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF2" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="AG2" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="AH2" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="AI2" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ2" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK2" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="AL2" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM2" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="AN2" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="AO2" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="AP2" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ2" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR2" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="AS2" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="AT2" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AU2" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="AV2" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="AW2" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="AX2" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY2" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AZ2" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="BA2" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="BB2" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="BC2" s="13" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="3" spans="1:56" ht="60" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:56" ht="30" x14ac:dyDescent="0.25">
       <c r="C3" s="21" t="s">
-        <v>493</v>
-[...155 lines deleted...]
-        <v>38</v>
+        <v>494</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E3" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="I3" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="K3" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="L3" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="M3" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="N3" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="O3" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="P3" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q3" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="R3" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="S3" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="T3" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="U3" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="V3" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="W3" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="X3" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y3" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="Z3" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA3" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB3" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC3" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="AD3" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="AE3" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="AG3" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="AH3" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI3" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ3" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK3" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL3" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM3" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="AN3" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO3" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="AP3" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ3" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AR3" s="12" t="s">
+        <v>622</v>
+      </c>
+      <c r="AS3" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="AT3" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU3" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="AV3" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW3" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="AX3" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="AY3" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="AZ3" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA3" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="BB3" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="BC3" s="12" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="4" spans="1:56" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:56" ht="45" x14ac:dyDescent="0.25">
       <c r="C4" s="21" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="F4" s="12" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="G4" s="12" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="H4" s="12" t="s">
-        <v>116</v>
+        <v>597</v>
       </c>
       <c r="I4" s="12" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="J4" s="12" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="K4" s="12" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="L4" s="12" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="M4" s="12" t="s">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="N4" s="12" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="O4" s="12" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="P4" s="12" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="12" t="s">
-        <v>615</v>
+        <v>492</v>
       </c>
       <c r="R4" s="12" t="s">
-        <v>130</v>
+        <v>93</v>
       </c>
       <c r="S4" s="12" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="T4" s="12" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="U4" s="12" t="s">
-        <v>617</v>
+        <v>87</v>
       </c>
       <c r="V4" s="12" t="s">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="W4" s="12" t="s">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="X4" s="12" t="s">
-        <v>127</v>
+        <v>90</v>
       </c>
       <c r="Y4" s="12" t="s">
-        <v>520</v>
+        <v>623</v>
       </c>
       <c r="Z4" s="12" t="s">
-        <v>128</v>
+        <v>91</v>
       </c>
       <c r="AA4" s="12" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="AB4" s="12" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
       <c r="AC4" s="12" t="s">
-        <v>521</v>
+        <v>85</v>
       </c>
       <c r="AD4" s="12" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="AE4" s="12" t="s">
-        <v>601</v>
+        <v>51</v>
       </c>
       <c r="AF4" s="12" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="AG4" s="12" t="s">
-        <v>620</v>
+        <v>52</v>
       </c>
       <c r="AH4" s="12" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="AI4" s="12" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="AJ4" s="12" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="AK4" s="12" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="AL4" s="12" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="AM4" s="12" t="s">
-        <v>515</v>
+        <v>58</v>
       </c>
       <c r="AN4" s="12" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AO4" s="12" t="s">
-        <v>621</v>
+        <v>60</v>
       </c>
       <c r="AP4" s="12" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="AQ4" s="12" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="AR4" s="12" t="s">
-        <v>622</v>
+        <v>62</v>
       </c>
       <c r="AS4" s="12" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="AT4" s="12" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="AU4" s="12" t="s">
-        <v>522</v>
+        <v>65</v>
       </c>
       <c r="AV4" s="12" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="AW4" s="12" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="AX4" s="12" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="AY4" s="12" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="AZ4" s="12" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="BA4" s="12" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="BB4" s="12" t="s">
-        <v>523</v>
+        <v>73</v>
       </c>
       <c r="BC4" s="12" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
     </row>
-    <row r="5" spans="1:56" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:56" ht="30" x14ac:dyDescent="0.25">
       <c r="C5" s="21" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>132</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>156</v>
       </c>
       <c r="F5" s="12" t="s">
-        <v>76</v>
+        <v>157</v>
       </c>
       <c r="G5" s="12" t="s">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="H5" s="12" t="s">
-        <v>597</v>
+        <v>159</v>
       </c>
       <c r="I5" s="12" t="s">
-        <v>78</v>
+        <v>160</v>
       </c>
       <c r="J5" s="12" t="s">
-        <v>79</v>
+        <v>161</v>
       </c>
       <c r="K5" s="12" t="s">
-        <v>80</v>
+        <v>162</v>
       </c>
       <c r="L5" s="12" t="s">
-        <v>81</v>
+        <v>163</v>
       </c>
       <c r="M5" s="12" t="s">
-        <v>598</v>
+        <v>164</v>
       </c>
       <c r="N5" s="12" t="s">
-        <v>82</v>
+        <v>165</v>
       </c>
       <c r="O5" s="12" t="s">
-        <v>83</v>
+        <v>166</v>
       </c>
       <c r="P5" s="12" t="s">
-        <v>84</v>
+        <v>167</v>
       </c>
       <c r="Q5" s="12" t="s">
-        <v>492</v>
+        <v>169</v>
       </c>
       <c r="R5" s="12" t="s">
-        <v>93</v>
+        <v>179</v>
       </c>
       <c r="S5" s="12" t="s">
-        <v>599</v>
+        <v>170</v>
       </c>
       <c r="T5" s="12" t="s">
-        <v>86</v>
+        <v>171</v>
       </c>
       <c r="U5" s="12" t="s">
-        <v>87</v>
+        <v>172</v>
       </c>
       <c r="V5" s="12" t="s">
-        <v>88</v>
+        <v>173</v>
       </c>
       <c r="W5" s="12" t="s">
-        <v>89</v>
+        <v>174</v>
       </c>
       <c r="X5" s="12" t="s">
-        <v>90</v>
+        <v>175</v>
       </c>
       <c r="Y5" s="12" t="s">
-        <v>623</v>
+        <v>176</v>
       </c>
       <c r="Z5" s="12" t="s">
-        <v>91</v>
+        <v>177</v>
       </c>
       <c r="AA5" s="12" t="s">
-        <v>92</v>
+        <v>178</v>
       </c>
       <c r="AB5" s="12" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="AC5" s="12" t="s">
-        <v>85</v>
+        <v>168</v>
       </c>
       <c r="AD5" s="12" t="s">
-        <v>600</v>
+        <v>142</v>
       </c>
       <c r="AE5" s="12" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>133</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>490</v>
       </c>
       <c r="AG5" s="12" t="s">
-        <v>52</v>
+        <v>134</v>
       </c>
       <c r="AH5" s="12" t="s">
-        <v>53</v>
+        <v>135</v>
       </c>
       <c r="AI5" s="12" t="s">
-        <v>54</v>
+        <v>136</v>
       </c>
       <c r="AJ5" s="12" t="s">
-        <v>55</v>
+        <v>137</v>
       </c>
       <c r="AK5" s="12" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="AL5" s="12" t="s">
-        <v>57</v>
+        <v>139</v>
       </c>
       <c r="AM5" s="12" t="s">
-        <v>58</v>
+        <v>140</v>
       </c>
       <c r="AN5" s="12" t="s">
-        <v>59</v>
+        <v>141</v>
       </c>
       <c r="AO5" s="12" t="s">
-        <v>60</v>
+        <v>143</v>
       </c>
       <c r="AP5" s="12" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>153</v>
+      </c>
+      <c r="AQ5" s="17" t="s">
+        <v>624</v>
+      </c>
+      <c r="AR5" s="17" t="s">
+        <v>144</v>
       </c>
       <c r="AS5" s="12" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
       <c r="AT5" s="12" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>146</v>
+      </c>
+      <c r="AU5" s="17" t="s">
+        <v>491</v>
       </c>
       <c r="AV5" s="12" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="AW5" s="12" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
       <c r="AX5" s="12" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="AY5" s="12" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="AZ5" s="12" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
       <c r="BA5" s="12" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="BB5" s="12" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="BC5" s="12" t="s">
-        <v>94</v>
+        <v>180</v>
       </c>
     </row>
-    <row r="6" spans="1:56" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:56" x14ac:dyDescent="0.25">
       <c r="C6" s="21" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>181</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>208</v>
       </c>
       <c r="F6" s="12" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="G6" s="12" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="H6" s="12" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="I6" s="12" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="J6" s="12" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="K6" s="12" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="L6" s="12" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="M6" s="12" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="N6" s="12" t="s">
-        <v>165</v>
+        <v>217</v>
       </c>
       <c r="O6" s="12" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
       <c r="P6" s="12" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="Q6" s="12" t="s">
-        <v>169</v>
+        <v>221</v>
       </c>
       <c r="R6" s="12" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="S6" s="12" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="T6" s="12" t="s">
-        <v>171</v>
+        <v>223</v>
       </c>
       <c r="U6" s="12" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="V6" s="12" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
       <c r="W6" s="12" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="X6" s="12" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="Y6" s="12" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="Z6" s="12" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="AA6" s="12" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="AB6" s="12" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="AC6" s="12" t="s">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="AD6" s="12" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AE6" s="12" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>182</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>183</v>
       </c>
       <c r="AG6" s="12" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AH6" s="12" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="AI6" s="12" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="AJ6" s="12" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="AK6" s="12" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="AL6" s="12" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="AM6" s="12" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="AN6" s="12" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="AO6" s="12" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AP6" s="12" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>205</v>
+      </c>
+      <c r="AQ6" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="AR6" s="12" t="s">
+        <v>195</v>
       </c>
       <c r="AS6" s="12" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="AT6" s="12" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>197</v>
+      </c>
+      <c r="AU6" s="12" t="s">
+        <v>198</v>
       </c>
       <c r="AV6" s="12" t="s">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="AW6" s="12" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="AX6" s="12" t="s">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="AY6" s="12" t="s">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="AZ6" s="12" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
       <c r="BA6" s="12" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="BB6" s="12" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="BC6" s="12" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
     </row>
-    <row r="7" spans="1:56" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:56" hidden="1" x14ac:dyDescent="0.25">
       <c r="C7" s="21" t="s">
-        <v>497</v>
-[...156 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
+      <c r="N7" s="13"/>
+      <c r="O7" s="13"/>
+      <c r="P7" s="13"/>
+      <c r="Q7" s="13"/>
+      <c r="R7" s="13"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="13"/>
+      <c r="U7" s="13"/>
+      <c r="V7" s="13"/>
+      <c r="W7" s="13"/>
+      <c r="X7" s="13"/>
+      <c r="Y7" s="13"/>
+      <c r="Z7" s="13"/>
+      <c r="AA7" s="13"/>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="13"/>
+      <c r="AE7" s="13"/>
+      <c r="AF7" s="13"/>
+      <c r="AG7" s="13"/>
+      <c r="AH7" s="13"/>
+      <c r="AI7" s="13"/>
+      <c r="AJ7" s="13"/>
+      <c r="AK7" s="13"/>
+      <c r="AL7" s="13"/>
+      <c r="AM7" s="13"/>
+      <c r="AN7" s="13"/>
+      <c r="AO7" s="13"/>
+      <c r="AP7" s="13"/>
+      <c r="AQ7" s="13"/>
+      <c r="AR7" s="13"/>
+      <c r="AS7" s="13"/>
+      <c r="AT7" s="13"/>
+      <c r="AU7" s="13"/>
+      <c r="AV7" s="13"/>
+      <c r="AW7" s="13"/>
+      <c r="AX7" s="13"/>
+      <c r="AY7" s="13"/>
+      <c r="AZ7" s="13"/>
+      <c r="BA7" s="13"/>
+      <c r="BB7" s="13"/>
+      <c r="BC7" s="13"/>
     </row>
     <row r="8" spans="1:56" hidden="1" x14ac:dyDescent="0.25">
       <c r="C8" s="21" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
@@ -3448,4147 +3510,4090 @@
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13"/>
       <c r="AM8" s="13"/>
       <c r="AN8" s="13"/>
       <c r="AO8" s="13"/>
       <c r="AP8" s="13"/>
       <c r="AQ8" s="13"/>
       <c r="AR8" s="13"/>
       <c r="AS8" s="13"/>
       <c r="AT8" s="13"/>
       <c r="AU8" s="13"/>
       <c r="AV8" s="13"/>
       <c r="AW8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:56" hidden="1" x14ac:dyDescent="0.25">
       <c r="C9" s="21" t="s">
-        <v>499</v>
-[...52 lines deleted...]
-      <c r="BC9" s="13"/>
+        <v>500</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="12"/>
+      <c r="T9" s="12"/>
+      <c r="U9" s="12"/>
+      <c r="V9" s="12"/>
+      <c r="W9" s="12"/>
+      <c r="X9" s="12"/>
+      <c r="Y9" s="12"/>
+      <c r="Z9" s="12"/>
+      <c r="AA9" s="12"/>
+      <c r="AB9" s="12"/>
+      <c r="AC9" s="12"/>
+      <c r="AD9" s="12"/>
+      <c r="AE9" s="12"/>
+      <c r="AF9" s="12"/>
+      <c r="AG9" s="12"/>
+      <c r="AH9" s="12"/>
+      <c r="AI9" s="12"/>
+      <c r="AJ9" s="12"/>
+      <c r="AK9" s="12"/>
+      <c r="AL9" s="12"/>
+      <c r="AM9" s="12"/>
+      <c r="AN9" s="12"/>
+      <c r="AO9" s="12"/>
+      <c r="AP9" s="12"/>
+      <c r="AQ9" s="12"/>
+      <c r="AR9" s="12"/>
+      <c r="AS9" s="12"/>
+      <c r="AT9" s="12"/>
+      <c r="AU9" s="12"/>
+      <c r="AV9" s="12"/>
+      <c r="AW9" s="12"/>
+      <c r="AX9" s="12"/>
+      <c r="AY9" s="12"/>
+      <c r="AZ9" s="12"/>
+      <c r="BA9" s="12"/>
+      <c r="BB9" s="12"/>
+      <c r="BC9" s="12"/>
     </row>
-    <row r="10" spans="1:56" hidden="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:56" ht="60" x14ac:dyDescent="0.25">
       <c r="C10" s="21" t="s">
-        <v>500</v>
-[...52 lines deleted...]
-      <c r="BC10" s="12"/>
+        <v>501</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="K10" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="N10" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="O10" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>625</v>
+      </c>
+      <c r="V10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="W10" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="X10" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="Y10" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="Z10" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="AA10" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="AB10" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="AC10" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF10" s="17" t="s">
+        <v>626</v>
+      </c>
+      <c r="AG10" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="AH10" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="AI10" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="AJ10" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="AK10" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="AL10" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="AM10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="AN10" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO10" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP10" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="AQ10" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR10" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="AS10" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="AT10" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="AU10" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="AV10" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="AW10" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="AX10" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="AY10" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="AZ10" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="BA10" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="BB10" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="BC10" s="12" t="s">
+        <v>276</v>
+      </c>
     </row>
-    <row r="11" spans="1:56" ht="60" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>501</v>
+    <row r="11" spans="1:56" ht="45" x14ac:dyDescent="0.25">
+      <c r="C11" s="22" t="s">
+        <v>502</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="E11" s="12" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="F11" s="12" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="G11" s="12" t="s">
-        <v>258</v>
+        <v>279</v>
       </c>
       <c r="H11" s="12" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="I11" s="12" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="J11" s="12" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="L11" s="12" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="M11" s="12" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="N11" s="12" t="s">
-        <v>264</v>
+        <v>610</v>
       </c>
       <c r="O11" s="12" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="P11" s="12" t="s">
-        <v>266</v>
+        <v>611</v>
       </c>
       <c r="Q11" s="12" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="R11" s="12" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="S11" s="12" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="T11" s="12" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>278</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>279</v>
       </c>
       <c r="V11" s="12" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="W11" s="12" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="X11" s="12" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="Y11" s="12" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="Z11" s="12" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="AA11" s="12" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="AB11" s="12" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AC11" s="12" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="AD11" s="12" t="s">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="AE11" s="12" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>279</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>279</v>
       </c>
       <c r="AG11" s="12" t="s">
-        <v>234</v>
+        <v>279</v>
       </c>
       <c r="AH11" s="12" t="s">
-        <v>235</v>
+        <v>279</v>
       </c>
       <c r="AI11" s="12" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="AJ11" s="12" t="s">
-        <v>237</v>
+        <v>278</v>
       </c>
       <c r="AK11" s="12" t="s">
-        <v>238</v>
+        <v>279</v>
       </c>
       <c r="AL11" s="12" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="AM11" s="12" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="AN11" s="12" t="s">
-        <v>240</v>
+        <v>279</v>
       </c>
       <c r="AO11" s="12" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="AP11" s="12" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="AQ11" s="12" t="s">
-        <v>243</v>
+        <v>279</v>
       </c>
       <c r="AR11" s="12" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="AS11" s="12" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="AT11" s="12" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="AU11" s="12" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="AV11" s="12" t="s">
-        <v>247</v>
+        <v>279</v>
       </c>
       <c r="AW11" s="12" t="s">
-        <v>248</v>
+        <v>279</v>
       </c>
       <c r="AX11" s="12" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="AY11" s="12" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="AZ11" s="12" t="s">
-        <v>251</v>
+        <v>279</v>
       </c>
       <c r="BA11" s="12" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="BB11" s="12" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="BC11" s="12" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
-    <row r="12" spans="1:56" ht="45" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:56" ht="165" x14ac:dyDescent="0.25">
       <c r="C12" s="22" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="E12" s="12" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="F12" s="12" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="G12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H12" s="12" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="I12" s="12" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="J12" s="12" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="L12" s="12" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="M12" s="12" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="N12" s="12" t="s">
-        <v>610</v>
+        <v>310</v>
       </c>
       <c r="O12" s="12" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="P12" s="12" t="s">
-        <v>611</v>
+        <v>312</v>
       </c>
       <c r="Q12" s="12" t="s">
-        <v>278</v>
+        <v>314</v>
       </c>
       <c r="R12" s="12" t="s">
-        <v>279</v>
+        <v>321</v>
       </c>
       <c r="S12" s="12" t="s">
-        <v>279</v>
+        <v>315</v>
       </c>
       <c r="T12" s="12" t="s">
-        <v>278</v>
+        <v>316</v>
       </c>
       <c r="U12" s="12" t="s">
-        <v>279</v>
+        <v>628</v>
       </c>
       <c r="V12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="W12" s="12" t="s">
-        <v>279</v>
+        <v>317</v>
       </c>
       <c r="X12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="Y12" s="12" t="s">
-        <v>279</v>
+        <v>318</v>
       </c>
       <c r="Z12" s="12" t="s">
-        <v>279</v>
+        <v>319</v>
       </c>
       <c r="AA12" s="12" t="s">
-        <v>279</v>
+        <v>320</v>
       </c>
       <c r="AB12" s="12" t="s">
-        <v>279</v>
+        <v>530</v>
       </c>
       <c r="AC12" s="12" t="s">
-        <v>279</v>
+        <v>313</v>
       </c>
       <c r="AD12" s="12" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="AE12" s="12" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AF12" s="12" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="AG12" s="12" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="AH12" s="12" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="AI12" s="12" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="AJ12" s="12" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="AK12" s="12" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>289</v>
+      </c>
+      <c r="AL12" s="14" t="s">
+        <v>290</v>
       </c>
       <c r="AM12" s="12" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="AN12" s="12" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="AO12" s="12" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="AP12" s="12" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="AQ12" s="12" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="AR12" s="12" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="AS12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AT12" s="12" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="AU12" s="12" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="AV12" s="12" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="AW12" s="12" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AX12" s="12" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="AY12" s="12" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="AZ12" s="12" t="s">
-        <v>279</v>
+        <v>301</v>
       </c>
       <c r="BA12" s="12" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="BB12" s="12" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="BC12" s="12" t="s">
-        <v>279</v>
+        <v>322</v>
       </c>
     </row>
-    <row r="13" spans="1:56" ht="165" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:56" ht="105" x14ac:dyDescent="0.25">
       <c r="C13" s="22" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>305</v>
+        <v>341</v>
       </c>
       <c r="G13" s="12" t="s">
-        <v>278</v>
+        <v>342</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>293</v>
+        <v>603</v>
       </c>
       <c r="I13" s="12" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="J13" s="12" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="L13" s="12" t="s">
-        <v>309</v>
+        <v>345</v>
       </c>
       <c r="M13" s="12" t="s">
-        <v>293</v>
+        <v>330</v>
       </c>
       <c r="N13" s="12" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="O13" s="12" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
       <c r="P13" s="12" t="s">
-        <v>312</v>
+        <v>347</v>
       </c>
       <c r="Q13" s="12" t="s">
-        <v>314</v>
+        <v>349</v>
       </c>
       <c r="R13" s="12" t="s">
-        <v>321</v>
+        <v>355</v>
       </c>
       <c r="S13" s="12" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="T13" s="12" t="s">
-        <v>316</v>
+        <v>350</v>
       </c>
       <c r="U13" s="12" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="V13" s="12" t="s">
-        <v>278</v>
+        <v>351</v>
       </c>
       <c r="W13" s="12" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="X13" s="12" t="s">
-        <v>278</v>
+        <v>584</v>
       </c>
       <c r="Y13" s="12" t="s">
-        <v>318</v>
+        <v>352</v>
       </c>
       <c r="Z13" s="12" t="s">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="AA13" s="12" t="s">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="AB13" s="12" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="AC13" s="12" t="s">
-        <v>313</v>
+        <v>348</v>
       </c>
       <c r="AD13" s="12" t="s">
-        <v>293</v>
+        <v>350</v>
       </c>
       <c r="AE13" s="12" t="s">
-        <v>284</v>
+        <v>324</v>
       </c>
       <c r="AF13" s="12" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="AG13" s="12" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="AH13" s="12" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="AI13" s="12" t="s">
-        <v>287</v>
+        <v>326</v>
       </c>
       <c r="AJ13" s="12" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="AK13" s="12" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>325</v>
+      </c>
+      <c r="AL13" s="12" t="s">
+        <v>328</v>
       </c>
       <c r="AM13" s="12" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="AN13" s="12" t="s">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="AO13" s="12" t="s">
-        <v>294</v>
+        <v>330</v>
       </c>
       <c r="AP13" s="12" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="AQ13" s="12" t="s">
-        <v>295</v>
+        <v>331</v>
       </c>
       <c r="AR13" s="12" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="AS13" s="12" t="s">
-        <v>278</v>
+        <v>332</v>
       </c>
       <c r="AT13" s="12" t="s">
-        <v>297</v>
+        <v>333</v>
       </c>
       <c r="AU13" s="12" t="s">
-        <v>298</v>
+        <v>334</v>
       </c>
       <c r="AV13" s="12" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="AW13" s="12" t="s">
-        <v>278</v>
+        <v>336</v>
       </c>
       <c r="AX13" s="12" t="s">
-        <v>300</v>
+        <v>629</v>
       </c>
       <c r="AY13" s="12" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="AZ13" s="12" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="BA13" s="12" t="s">
-        <v>302</v>
+        <v>280</v>
       </c>
       <c r="BB13" s="12" t="s">
-        <v>303</v>
+        <v>325</v>
       </c>
       <c r="BC13" s="12" t="s">
-        <v>322</v>
+        <v>356</v>
       </c>
     </row>
-    <row r="14" spans="1:56" ht="105" x14ac:dyDescent="0.25">
-[...157 lines deleted...]
-        <v>356</v>
+    <row r="14" spans="1:56" x14ac:dyDescent="0.25">
+      <c r="C14" s="23" t="s">
+        <v>505</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="J14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="Q14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="R14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="U14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="V14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="W14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="X14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="Z14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AA14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AB14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AC14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AD14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AE14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AF14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AG14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AH14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AJ14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AK14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AL14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AM14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AN14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AO14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AP14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AQ14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AR14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AS14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AT14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AU14" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="AV14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AW14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AX14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AY14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="AZ14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="BA14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="BB14" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="BC14" s="25" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="15" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="C15" s="23" t="s">
-[...156 lines deleted...]
-        <v>506</v>
+      <c r="A15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="L15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="N15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="O15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="P15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="R15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="S15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="T15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="U15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="V15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="W15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="X15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AP15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AS15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AT15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AU15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AV15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AW15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AZ15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="BA15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="BC15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="BD15" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:56" x14ac:dyDescent="0.25">
-[...166 lines deleted...]
-        <v>0</v>
+    <row r="16" spans="1:56" ht="285" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="7">
+        <v>0</v>
+      </c>
+      <c r="E16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="N16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="O16" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="P16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="R16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="S16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="T16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="U16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="V16" s="7">
+        <v>0</v>
+      </c>
+      <c r="W16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="X16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>0.02</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AM16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AO16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AP16" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="AQ16" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AR16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AS16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AV16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AW16" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AX16" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AY16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="BB16" s="7">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="7">
+        <v>0.15</v>
       </c>
     </row>
-    <row r="17" spans="1:55" ht="285" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>0.05</v>
+    <row r="17" spans="1:55" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>279</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>45</v>
-[...104 lines deleted...]
-        <v>0.05</v>
+        <v>0</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="O17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="V17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="X17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Y17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="Z17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AA17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AC17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AD17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AF17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AG17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AH17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AI17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AJ17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AK17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AL17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AM17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AN17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AO17" s="8" t="s">
+        <v>278</v>
       </c>
       <c r="AP17" s="8" t="s">
-        <v>45</v>
-[...38 lines deleted...]
-        <v>0.15</v>
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AR17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AS17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AT17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AU17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AV17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AW17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AX17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AY17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AZ17" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="BA17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="BB17" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="BC17" s="8" t="s">
+        <v>278</v>
       </c>
     </row>
-    <row r="18" spans="1:55" ht="45" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="I18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="L18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="O18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="P18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="Q18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="R18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="T18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="U18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="V18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="W18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="X18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="Y18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Z18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AA18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AB18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AC18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AD18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AE18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AF18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AG18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AH18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AI18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AJ18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AK18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AL18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AM18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AN18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AO18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AP18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AR18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AS18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AT18" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AU18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AV18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AW18" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AX18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AZ18" s="8" t="s">
         <v>279</v>
       </c>
       <c r="BA18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="BB18" s="8" t="s">
         <v>278</v>
       </c>
       <c r="BC18" s="8" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="8" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="J19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="K19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="L19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="M19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="N19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="O19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="P19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Q19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="S19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="T19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="U19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="V19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="W19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="X19" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="Y19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="Z19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AB19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AD19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AE19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AF19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AG19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AH19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AI19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AJ19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AK19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AL19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AM19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AN19" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AO19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AP19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ19" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AR19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AS19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AT19" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AU19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AW19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AX19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AZ19" s="8" t="s">
         <v>279</v>
       </c>
       <c r="BA19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="BB19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="BC19" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="J20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="K20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="M20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="N20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="O20" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="P20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="Q20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="R20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="S20" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="T20" s="8" t="s">
         <v>278</v>
       </c>
       <c r="U20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="V20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="W20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="X20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Y20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="Z20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AA20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AB20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AC20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AD20" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AE20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AF20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AG20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AH20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AI20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AJ20" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AK20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AL20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AM20" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AN20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AO20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AP20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AR20" s="8" t="s">
         <v>278</v>
       </c>
       <c r="AS20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AT20" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AU20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AV20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AW20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AX20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="AY20" s="8" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AZ20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="BA20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="BB20" s="8" t="s">
         <v>279</v>
       </c>
       <c r="BC20" s="8" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="21" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:55" ht="255" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="8" t="s">
-        <v>279</v>
+        <v>365</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>279</v>
+        <v>380</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="J21" s="8" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="K21" s="8" t="s">
-        <v>279</v>
+        <v>382</v>
       </c>
       <c r="L21" s="8" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="M21" s="8" t="s">
-        <v>279</v>
+        <v>383</v>
       </c>
       <c r="N21" s="8" t="s">
-        <v>279</v>
+        <v>545</v>
       </c>
       <c r="O21" s="8" t="s">
-        <v>278</v>
+        <v>358</v>
       </c>
       <c r="P21" s="8" t="s">
-        <v>279</v>
+        <v>384</v>
       </c>
       <c r="Q21" s="8" t="s">
-        <v>279</v>
+        <v>385</v>
       </c>
       <c r="R21" s="8" t="s">
-        <v>279</v>
+        <v>389</v>
       </c>
       <c r="S21" s="8" t="s">
-        <v>278</v>
+        <v>386</v>
       </c>
       <c r="T21" s="8" t="s">
-        <v>278</v>
+        <v>387</v>
       </c>
       <c r="U21" s="8" t="s">
-        <v>279</v>
+        <v>532</v>
       </c>
       <c r="V21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="W21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="X21" s="8" t="s">
-        <v>279</v>
+        <v>585</v>
       </c>
       <c r="Y21" s="8" t="s">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="Z21" s="8" t="s">
-        <v>279</v>
+        <v>388</v>
       </c>
       <c r="AA21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="AB21" s="8" t="s">
-        <v>279</v>
+        <v>379</v>
       </c>
       <c r="AC21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="AD21" s="8" t="s">
-        <v>278</v>
+        <v>370</v>
       </c>
       <c r="AE21" s="8" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>366</v>
+      </c>
+      <c r="AF21" s="19">
+        <v>45</v>
       </c>
       <c r="AG21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="AH21" s="8" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="AI21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="AJ21" s="8" t="s">
-        <v>278</v>
+        <v>357</v>
       </c>
       <c r="AK21" s="8" t="s">
-        <v>279</v>
+        <v>367</v>
       </c>
       <c r="AL21" s="8" t="s">
-        <v>279</v>
+        <v>368</v>
       </c>
       <c r="AM21" s="8" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
       <c r="AN21" s="8" t="s">
-        <v>279</v>
+        <v>359</v>
       </c>
       <c r="AO21" s="8" t="s">
-        <v>279</v>
+        <v>371</v>
       </c>
       <c r="AP21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ21" s="8" t="s">
-        <v>279</v>
+        <v>372</v>
       </c>
       <c r="AR21" s="8" t="s">
-        <v>278</v>
+        <v>373</v>
       </c>
       <c r="AS21" s="8" t="s">
-        <v>279</v>
+        <v>357</v>
       </c>
       <c r="AT21" s="8" t="s">
-        <v>279</v>
+        <v>374</v>
       </c>
       <c r="AU21" s="8" t="s">
-        <v>279</v>
+        <v>375</v>
       </c>
       <c r="AV21" s="8" t="s">
-        <v>279</v>
+        <v>376</v>
       </c>
       <c r="AW21" s="8" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="AX21" s="8" t="s">
-        <v>279</v>
+        <v>369</v>
       </c>
       <c r="AY21" s="8" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="AZ21" s="8" t="s">
-        <v>279</v>
+        <v>377</v>
       </c>
       <c r="BA21" s="8" t="s">
-        <v>279</v>
+        <v>378</v>
       </c>
       <c r="BB21" s="8" t="s">
-        <v>279</v>
+        <v>531</v>
       </c>
       <c r="BC21" s="8" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
-    <row r="22" spans="1:55" ht="255" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:55" ht="135" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="8" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="8" t="s">
-        <v>365</v>
+        <v>562</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>357</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>380</v>
+        <v>566</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>358</v>
+        <v>537</v>
       </c>
       <c r="J22" s="8" t="s">
-        <v>381</v>
+        <v>542</v>
       </c>
       <c r="K22" s="8" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="L22" s="8" t="s">
-        <v>358</v>
+        <v>605</v>
       </c>
       <c r="M22" s="8" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="N22" s="8" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="O22" s="8" t="s">
-        <v>358</v>
+        <v>286</v>
       </c>
       <c r="P22" s="8" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="Q22" s="8" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="R22" s="8" t="s">
-        <v>389</v>
+        <v>579</v>
       </c>
       <c r="S22" s="8" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="T22" s="8" t="s">
-        <v>387</v>
+        <v>525</v>
       </c>
       <c r="U22" s="8" t="s">
-        <v>532</v>
+        <v>286</v>
       </c>
       <c r="V22" s="8" t="s">
         <v>357</v>
       </c>
       <c r="W22" s="8" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="X22" s="8" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="Y22" s="8" t="s">
-        <v>370</v>
+        <v>563</v>
       </c>
       <c r="Z22" s="8" t="s">
-        <v>388</v>
+        <v>595</v>
       </c>
       <c r="AA22" s="8" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="AB22" s="8" t="s">
-        <v>379</v>
+        <v>588</v>
       </c>
       <c r="AC22" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD22" s="8" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="AE22" s="8" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>569</v>
+      </c>
+      <c r="AF22" s="8" t="s">
+        <v>583</v>
       </c>
       <c r="AG22" s="8" t="s">
-        <v>357</v>
+        <v>574</v>
       </c>
       <c r="AH22" s="8" t="s">
-        <v>358</v>
+        <v>577</v>
       </c>
       <c r="AI22" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AJ22" s="8" t="s">
-        <v>357</v>
+        <v>391</v>
       </c>
       <c r="AK22" s="8" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="AL22" s="8" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="AM22" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN22" s="8" t="s">
-        <v>359</v>
+        <v>534</v>
       </c>
       <c r="AO22" s="8" t="s">
-        <v>371</v>
+        <v>556</v>
       </c>
       <c r="AP22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ22" s="8" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="AR22" s="8" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="AS22" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AT22" s="8" t="s">
-        <v>374</v>
+        <v>586</v>
       </c>
       <c r="AU22" s="8" t="s">
-        <v>375</v>
+        <v>397</v>
       </c>
       <c r="AV22" s="8" t="s">
-        <v>376</v>
+        <v>552</v>
       </c>
       <c r="AW22" s="8" t="s">
         <v>358</v>
       </c>
       <c r="AX22" s="8" t="s">
-        <v>369</v>
+        <v>398</v>
       </c>
       <c r="AY22" s="8" t="s">
         <v>286</v>
       </c>
       <c r="AZ22" s="8" t="s">
-        <v>377</v>
+        <v>286</v>
       </c>
       <c r="BA22" s="8" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
       <c r="BB22" s="8" t="s">
-        <v>531</v>
+        <v>286</v>
       </c>
       <c r="BC22" s="8" t="s">
-        <v>283</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="23" spans="1:55" ht="135" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:55" ht="90" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="8" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="8" t="s">
-        <v>562</v>
+        <v>408</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>357</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>566</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="J23" s="8" t="s">
         <v>542</v>
       </c>
       <c r="K23" s="8" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="L23" s="8" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="M23" s="8" t="s">
-        <v>401</v>
+        <v>594</v>
       </c>
       <c r="N23" s="8" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="O23" s="8" t="s">
         <v>286</v>
       </c>
       <c r="P23" s="8" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="Q23" s="8" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="R23" s="8" t="s">
-        <v>579</v>
+        <v>427</v>
       </c>
       <c r="S23" s="8" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="T23" s="8" t="s">
-        <v>525</v>
+        <v>424</v>
       </c>
       <c r="U23" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="V23" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="W23" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="X23" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="Y23" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="V23" s="8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Z23" s="8" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="AA23" s="8" t="s">
-        <v>358</v>
+        <v>543</v>
       </c>
       <c r="AB23" s="8" t="s">
         <v>588</v>
       </c>
       <c r="AC23" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD23" s="8" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="AE23" s="8" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="AF23" s="8" t="s">
-        <v>583</v>
+        <v>286</v>
       </c>
       <c r="AG23" s="8" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="AH23" s="8" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="AI23" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="AJ23" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="AJ23" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK23" s="8" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="AL23" s="8" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="AM23" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN23" s="8" t="s">
-        <v>534</v>
+        <v>411</v>
       </c>
       <c r="AO23" s="8" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="AP23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ23" s="8" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="AR23" s="8" t="s">
-        <v>396</v>
+        <v>527</v>
       </c>
       <c r="AS23" s="8" t="s">
-        <v>357</v>
+        <v>414</v>
       </c>
       <c r="AT23" s="8" t="s">
         <v>586</v>
       </c>
       <c r="AU23" s="8" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="AV23" s="8" t="s">
-        <v>552</v>
+        <v>630</v>
       </c>
       <c r="AW23" s="8" t="s">
-        <v>358</v>
+        <v>416</v>
       </c>
       <c r="AX23" s="8" t="s">
-        <v>398</v>
+        <v>357</v>
       </c>
       <c r="AY23" s="8" t="s">
-        <v>286</v>
+        <v>417</v>
       </c>
       <c r="AZ23" s="8" t="s">
-        <v>286</v>
+        <v>418</v>
       </c>
       <c r="BA23" s="8" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="BB23" s="8" t="s">
         <v>286</v>
       </c>
       <c r="BC23" s="8" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="24" spans="1:55" ht="90" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:55" ht="105" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="8" t="s">
-        <v>407</v>
+        <v>428</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="8" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>357</v>
+        <v>568</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>566</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>542</v>
       </c>
       <c r="K24" s="8" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="L24" s="8" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M24" s="8" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="N24" s="8" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="O24" s="8" t="s">
-        <v>286</v>
+        <v>416</v>
       </c>
       <c r="P24" s="8" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="Q24" s="8" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="R24" s="8" t="s">
-        <v>427</v>
+        <v>580</v>
       </c>
       <c r="S24" s="8" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="T24" s="8" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="U24" s="8" t="s">
-        <v>323</v>
+        <v>533</v>
       </c>
       <c r="V24" s="8" t="s">
-        <v>425</v>
+        <v>357</v>
       </c>
       <c r="W24" s="8" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="X24" s="8" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="Y24" s="8" t="s">
-        <v>286</v>
+        <v>564</v>
       </c>
       <c r="Z24" s="8" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>440</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>35</v>
       </c>
       <c r="AB24" s="8" t="s">
         <v>588</v>
       </c>
       <c r="AC24" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD24" s="8" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="AE24" s="8" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="AF24" s="8" t="s">
-        <v>286</v>
+        <v>583</v>
       </c>
       <c r="AG24" s="8" t="s">
-        <v>576</v>
+        <v>357</v>
       </c>
       <c r="AH24" s="8" t="s">
-        <v>578</v>
+        <v>358</v>
       </c>
       <c r="AI24" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AJ24" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="AK24" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="AK24" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL24" s="8" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="AM24" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN24" s="8" t="s">
-        <v>411</v>
+        <v>535</v>
       </c>
       <c r="AO24" s="8" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="AP24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ24" s="8" t="s">
-        <v>413</v>
+        <v>524</v>
       </c>
       <c r="AR24" s="8" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="AS24" s="8" t="s">
-        <v>414</v>
+        <v>357</v>
       </c>
       <c r="AT24" s="8" t="s">
-        <v>586</v>
+        <v>358</v>
       </c>
       <c r="AU24" s="8" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="AV24" s="8" t="s">
-        <v>630</v>
+        <v>553</v>
       </c>
       <c r="AW24" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AX24" s="8" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="AY24" s="8" t="s">
-        <v>417</v>
+        <v>587</v>
       </c>
       <c r="AZ24" s="8" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="BA24" s="8" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="BB24" s="8" t="s">
         <v>286</v>
       </c>
       <c r="BC24" s="8" t="s">
-        <v>406</v>
+        <v>282</v>
       </c>
     </row>
-    <row r="25" spans="1:55" ht="105" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:55" ht="135" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="8" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="8" t="s">
-        <v>429</v>
+        <v>357</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>568</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>566</v>
+        <v>358</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>542</v>
       </c>
       <c r="K25" s="8" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="L25" s="8" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M25" s="8" t="s">
-        <v>593</v>
+        <v>401</v>
       </c>
       <c r="N25" s="8" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="O25" s="8" t="s">
         <v>416</v>
       </c>
       <c r="P25" s="8" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="Q25" s="8" t="s">
-        <v>436</v>
+        <v>403</v>
       </c>
       <c r="R25" s="8" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="S25" s="8" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="T25" s="8" t="s">
-        <v>438</v>
+        <v>526</v>
       </c>
       <c r="U25" s="8" t="s">
-        <v>533</v>
+        <v>357</v>
       </c>
       <c r="V25" s="8" t="s">
-        <v>357</v>
+        <v>425</v>
       </c>
       <c r="W25" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="X25" s="8" t="s">
-        <v>591</v>
+      <c r="X25" s="20">
+        <v>30</v>
       </c>
       <c r="Y25" s="8" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="Z25" s="8" t="s">
-        <v>440</v>
+        <v>596</v>
       </c>
       <c r="AA25" s="19">
         <v>35</v>
       </c>
       <c r="AB25" s="8" t="s">
         <v>588</v>
       </c>
       <c r="AC25" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD25" s="8" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="AE25" s="8" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="AF25" s="8" t="s">
         <v>583</v>
       </c>
       <c r="AG25" s="8" t="s">
-        <v>357</v>
+        <v>582</v>
       </c>
       <c r="AH25" s="8" t="s">
-        <v>358</v>
+        <v>577</v>
       </c>
       <c r="AI25" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AJ25" s="8" t="s">
-        <v>567</v>
+        <v>357</v>
       </c>
       <c r="AK25" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AL25" s="8" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="AM25" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN25" s="8" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="AO25" s="8" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="AP25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ25" s="8" t="s">
-        <v>524</v>
+        <v>413</v>
       </c>
       <c r="AR25" s="8" t="s">
-        <v>528</v>
+        <v>444</v>
       </c>
       <c r="AS25" s="8" t="s">
-        <v>357</v>
+        <v>414</v>
       </c>
       <c r="AT25" s="8" t="s">
         <v>358</v>
       </c>
       <c r="AU25" s="8" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="AV25" s="8" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="AW25" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AX25" s="8" t="s">
         <v>369</v>
       </c>
       <c r="AY25" s="8" t="s">
-        <v>587</v>
+        <v>446</v>
       </c>
       <c r="AZ25" s="8" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="BA25" s="8" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="BB25" s="8" t="s">
         <v>286</v>
       </c>
       <c r="BC25" s="8" t="s">
-        <v>282</v>
+        <v>358</v>
       </c>
     </row>
     <row r="26" spans="1:55" ht="135" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="8" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="E26" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="E26" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>358</v>
+        <v>566</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>542</v>
       </c>
       <c r="K26" s="8" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="L26" s="8" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M26" s="8" t="s">
         <v>401</v>
       </c>
       <c r="N26" s="8" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="O26" s="8" t="s">
         <v>416</v>
       </c>
       <c r="P26" s="8" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="Q26" s="8" t="s">
         <v>403</v>
       </c>
       <c r="R26" s="8" t="s">
-        <v>581</v>
+        <v>465</v>
       </c>
       <c r="S26" s="8" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="T26" s="8" t="s">
-        <v>526</v>
+        <v>463</v>
       </c>
       <c r="U26" s="8" t="s">
-        <v>357</v>
+        <v>323</v>
       </c>
       <c r="V26" s="8" t="s">
         <v>425</v>
       </c>
       <c r="W26" s="8" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>464</v>
+      </c>
+      <c r="X26" s="8" t="s">
+        <v>592</v>
       </c>
       <c r="Y26" s="8" t="s">
-        <v>565</v>
+        <v>286</v>
       </c>
       <c r="Z26" s="8" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>588</v>
+      </c>
+      <c r="AA26" s="8" t="s">
+        <v>544</v>
       </c>
       <c r="AB26" s="8" t="s">
         <v>588</v>
       </c>
       <c r="AC26" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD26" s="8" t="s">
-        <v>443</v>
+        <v>394</v>
       </c>
       <c r="AE26" s="8" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="AF26" s="8" t="s">
-        <v>583</v>
+        <v>286</v>
       </c>
       <c r="AG26" s="8" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="AH26" s="8" t="s">
         <v>577</v>
       </c>
       <c r="AI26" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AJ26" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AK26" s="8" t="s">
-        <v>357</v>
+        <v>453</v>
       </c>
       <c r="AL26" s="8" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="AM26" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN26" s="8" t="s">
-        <v>536</v>
+        <v>455</v>
       </c>
       <c r="AO26" s="8" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="AP26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ26" s="8" t="s">
         <v>413</v>
       </c>
       <c r="AR26" s="8" t="s">
         <v>444</v>
       </c>
       <c r="AS26" s="8" t="s">
         <v>414</v>
       </c>
       <c r="AT26" s="8" t="s">
-        <v>358</v>
+        <v>586</v>
       </c>
       <c r="AU26" s="8" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="AV26" s="8" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="AW26" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AX26" s="8" t="s">
         <v>369</v>
       </c>
       <c r="AY26" s="8" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="AZ26" s="8" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="BA26" s="8" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="BB26" s="8" t="s">
         <v>286</v>
       </c>
       <c r="BC26" s="8" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
     </row>
     <row r="27" spans="1:55" ht="135" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="8" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="8" t="s">
         <v>561</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>357</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>566</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>358</v>
       </c>
       <c r="I27" s="8" t="s">
         <v>541</v>
       </c>
       <c r="J27" s="8" t="s">
         <v>542</v>
       </c>
       <c r="K27" s="8" t="s">
         <v>460</v>
       </c>
       <c r="L27" s="8" t="s">
         <v>609</v>
       </c>
       <c r="M27" s="8" t="s">
         <v>401</v>
       </c>
       <c r="N27" s="8" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="O27" s="8" t="s">
         <v>416</v>
       </c>
       <c r="P27" s="8" t="s">
         <v>461</v>
       </c>
       <c r="Q27" s="8" t="s">
         <v>403</v>
       </c>
       <c r="R27" s="8" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="S27" s="8" t="s">
         <v>462</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>463</v>
       </c>
       <c r="U27" s="8" t="s">
         <v>323</v>
       </c>
       <c r="V27" s="8" t="s">
-        <v>425</v>
+        <v>470</v>
       </c>
       <c r="W27" s="8" t="s">
-        <v>464</v>
+        <v>426</v>
       </c>
       <c r="X27" s="8" t="s">
         <v>592</v>
       </c>
       <c r="Y27" s="8" t="s">
         <v>286</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>588</v>
       </c>
-      <c r="AA27" s="8" t="s">
-        <v>544</v>
+      <c r="AA27" s="20">
+        <v>3.5</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>588</v>
       </c>
       <c r="AC27" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AD27" s="8" t="s">
-        <v>394</v>
+        <v>468</v>
       </c>
       <c r="AE27" s="8" t="s">
-        <v>573</v>
+        <v>467</v>
       </c>
       <c r="AF27" s="8" t="s">
         <v>286</v>
       </c>
       <c r="AG27" s="8" t="s">
         <v>575</v>
       </c>
       <c r="AH27" s="8" t="s">
         <v>577</v>
       </c>
       <c r="AI27" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AJ27" s="8" t="s">
         <v>357</v>
       </c>
       <c r="AK27" s="8" t="s">
         <v>453</v>
       </c>
       <c r="AL27" s="8" t="s">
         <v>454</v>
       </c>
       <c r="AM27" s="8" t="s">
         <v>323</v>
       </c>
       <c r="AN27" s="8" t="s">
         <v>455</v>
       </c>
       <c r="AO27" s="8" t="s">
         <v>560</v>
       </c>
       <c r="AP27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ27" s="8" t="s">
         <v>413</v>
       </c>
       <c r="AR27" s="8" t="s">
         <v>444</v>
       </c>
       <c r="AS27" s="8" t="s">
-        <v>414</v>
+        <v>357</v>
       </c>
       <c r="AT27" s="8" t="s">
         <v>586</v>
       </c>
       <c r="AU27" s="8" t="s">
         <v>456</v>
       </c>
       <c r="AV27" s="8" t="s">
         <v>555</v>
       </c>
       <c r="AW27" s="8" t="s">
         <v>416</v>
       </c>
       <c r="AX27" s="8" t="s">
         <v>369</v>
       </c>
       <c r="AY27" s="8" t="s">
-        <v>457</v>
+        <v>358</v>
       </c>
       <c r="AZ27" s="8" t="s">
-        <v>458</v>
+        <v>286</v>
       </c>
       <c r="BA27" s="8" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="BB27" s="8" t="s">
         <v>286</v>
       </c>
       <c r="BC27" s="8" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="28" spans="1:55" ht="135" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" ht="75" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="8" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="8" t="s">
-        <v>561</v>
+        <v>278</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>357</v>
+        <v>279</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>566</v>
+        <v>278</v>
       </c>
       <c r="H28" s="8" t="s">
-        <v>358</v>
+        <v>278</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>541</v>
+        <v>278</v>
       </c>
       <c r="J28" s="8" t="s">
-        <v>542</v>
+        <v>278</v>
       </c>
       <c r="K28" s="8" t="s">
-        <v>460</v>
+        <v>278</v>
       </c>
       <c r="L28" s="8" t="s">
-        <v>609</v>
+        <v>279</v>
       </c>
       <c r="M28" s="8" t="s">
-        <v>401</v>
+        <v>279</v>
       </c>
       <c r="N28" s="8" t="s">
-        <v>551</v>
+        <v>278</v>
       </c>
       <c r="O28" s="8" t="s">
-        <v>416</v>
+        <v>278</v>
       </c>
       <c r="P28" s="8" t="s">
-        <v>461</v>
+        <v>279</v>
       </c>
       <c r="Q28" s="8" t="s">
-        <v>403</v>
+        <v>278</v>
       </c>
       <c r="R28" s="8" t="s">
-        <v>471</v>
+        <v>278</v>
       </c>
       <c r="S28" s="8" t="s">
-        <v>462</v>
+        <v>279</v>
       </c>
       <c r="T28" s="8" t="s">
-        <v>463</v>
+        <v>278</v>
       </c>
       <c r="U28" s="8" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="V28" s="8" t="s">
-        <v>470</v>
+        <v>279</v>
       </c>
       <c r="W28" s="8" t="s">
-        <v>426</v>
+        <v>278</v>
       </c>
       <c r="X28" s="8" t="s">
-        <v>592</v>
+        <v>278</v>
       </c>
       <c r="Y28" s="8" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="Z28" s="8" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>279</v>
+      </c>
+      <c r="AA28" s="8" t="s">
+        <v>279</v>
       </c>
       <c r="AB28" s="8" t="s">
-        <v>588</v>
+        <v>279</v>
       </c>
       <c r="AC28" s="8" t="s">
-        <v>357</v>
+        <v>278</v>
       </c>
       <c r="AD28" s="8" t="s">
-        <v>468</v>
+        <v>278</v>
       </c>
       <c r="AE28" s="8" t="s">
-        <v>467</v>
+        <v>278</v>
       </c>
       <c r="AF28" s="8" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="AG28" s="8" t="s">
-        <v>575</v>
+        <v>279</v>
       </c>
       <c r="AH28" s="8" t="s">
-        <v>577</v>
+        <v>278</v>
       </c>
       <c r="AI28" s="8" t="s">
-        <v>416</v>
+        <v>278</v>
       </c>
       <c r="AJ28" s="8" t="s">
-        <v>357</v>
+        <v>278</v>
       </c>
       <c r="AK28" s="8" t="s">
-        <v>453</v>
+        <v>279</v>
       </c>
       <c r="AL28" s="8" t="s">
-        <v>454</v>
+        <v>279</v>
       </c>
       <c r="AM28" s="8" t="s">
-        <v>323</v>
+        <v>278</v>
       </c>
       <c r="AN28" s="8" t="s">
-        <v>455</v>
+        <v>278</v>
       </c>
       <c r="AO28" s="8" t="s">
-        <v>560</v>
+        <v>278</v>
       </c>
       <c r="AP28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ28" s="8" t="s">
-        <v>413</v>
+        <v>279</v>
       </c>
       <c r="AR28" s="8" t="s">
-        <v>444</v>
+        <v>278</v>
       </c>
       <c r="AS28" s="8" t="s">
-        <v>357</v>
+        <v>279</v>
       </c>
       <c r="AT28" s="8" t="s">
-        <v>586</v>
+        <v>278</v>
       </c>
       <c r="AU28" s="8" t="s">
-        <v>456</v>
+        <v>279</v>
       </c>
       <c r="AV28" s="8" t="s">
-        <v>555</v>
+        <v>278</v>
       </c>
       <c r="AW28" s="8" t="s">
-        <v>416</v>
+        <v>278</v>
       </c>
       <c r="AX28" s="8" t="s">
-        <v>369</v>
+        <v>278</v>
       </c>
       <c r="AY28" s="8" t="s">
-        <v>358</v>
+        <v>279</v>
       </c>
       <c r="AZ28" s="8" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="BA28" s="8" t="s">
-        <v>469</v>
+        <v>278</v>
       </c>
       <c r="BB28" s="8" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="BC28" s="8" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="29" spans="1:55" ht="75" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="8" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="8" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="G29" s="8" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="H29" s="8" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="I29" s="8" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="J29" s="8" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="K29" s="8" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="L29" s="8" t="s">
-        <v>279</v>
+        <v>485</v>
       </c>
       <c r="M29" s="8" t="s">
-        <v>279</v>
+        <v>323</v>
       </c>
       <c r="N29" s="8" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="O29" s="8" t="s">
-        <v>278</v>
+        <v>486</v>
       </c>
       <c r="P29" s="8" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="Q29" s="8" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="R29" s="8" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="S29" s="8" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="T29" s="8" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
       <c r="U29" s="8" t="s">
-        <v>279</v>
+        <v>487</v>
       </c>
       <c r="V29" s="8" t="s">
-        <v>279</v>
+        <v>323</v>
       </c>
       <c r="W29" s="8" t="s">
-        <v>278</v>
+        <v>488</v>
       </c>
       <c r="X29" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="Y29" s="8" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="Z29" s="8" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="AA29" s="8" t="s">
-        <v>279</v>
+        <v>489</v>
       </c>
       <c r="AB29" s="8" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="AC29" s="8" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="AD29" s="8" t="s">
-        <v>278</v>
+        <v>478</v>
       </c>
       <c r="AE29" s="8" t="s">
-        <v>278</v>
+        <v>233</v>
       </c>
       <c r="AF29" s="8" t="s">
-        <v>278</v>
+        <v>474</v>
       </c>
       <c r="AG29" s="8" t="s">
-        <v>279</v>
+        <v>234</v>
       </c>
       <c r="AH29" s="8" t="s">
-        <v>278</v>
+        <v>475</v>
       </c>
       <c r="AI29" s="8" t="s">
-        <v>278</v>
+        <v>236</v>
       </c>
       <c r="AJ29" s="8" t="s">
-        <v>278</v>
+        <v>237</v>
       </c>
       <c r="AK29" s="8" t="s">
-        <v>279</v>
+        <v>476</v>
       </c>
       <c r="AL29" s="8" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="AM29" s="8" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
       <c r="AN29" s="8" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>477</v>
+      </c>
+      <c r="AO29" s="24" t="s">
+        <v>479</v>
       </c>
       <c r="AP29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AQ29" s="8" t="s">
-        <v>279</v>
+        <v>243</v>
       </c>
       <c r="AR29" s="8" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
       <c r="AS29" s="8" t="s">
-        <v>279</v>
+        <v>480</v>
       </c>
       <c r="AT29" s="8" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="AU29" s="8" t="s">
-        <v>279</v>
+        <v>246</v>
       </c>
       <c r="AV29" s="8" t="s">
-        <v>278</v>
+        <v>481</v>
       </c>
       <c r="AW29" s="8" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="AX29" s="8" t="s">
-        <v>278</v>
+        <v>482</v>
       </c>
       <c r="AY29" s="8" t="s">
-        <v>279</v>
+        <v>250</v>
       </c>
       <c r="AZ29" s="8" t="s">
-        <v>279</v>
+        <v>251</v>
       </c>
       <c r="BA29" s="8" t="s">
-        <v>278</v>
+        <v>483</v>
       </c>
       <c r="BB29" s="8" t="s">
-        <v>278</v>
+        <v>484</v>
       </c>
       <c r="BC29" s="8" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
-    <row r="30" spans="1:55" ht="75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C30" s="6"/>
+    <row r="30" spans="1:55" ht="195" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="D30" s="8" t="s">
-        <v>323</v>
-[...23 lines deleted...]
-        <v>485</v>
+        <v>45</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="F30" s="7">
+        <v>0</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="J30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="L30" s="7">
+        <v>0.1</v>
       </c>
       <c r="M30" s="8" t="s">
-        <v>323</v>
+        <v>45</v>
       </c>
       <c r="N30" s="8" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>45</v>
+      </c>
+      <c r="O30" s="7">
+        <v>0.1</v>
       </c>
       <c r="P30" s="8" t="s">
-        <v>266</v>
-[...17 lines deleted...]
-        <v>323</v>
+        <v>45</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="R30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="S30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="T30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="U30" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0</v>
       </c>
       <c r="W30" s="8" t="s">
-        <v>488</v>
-[...20 lines deleted...]
-        <v>478</v>
+        <v>45</v>
+      </c>
+      <c r="X30" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>0.02</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="7">
+        <v>0</v>
       </c>
       <c r="AE30" s="8" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>45</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>0</v>
       </c>
       <c r="AG30" s="8" t="s">
-        <v>234</v>
+        <v>45</v>
       </c>
       <c r="AH30" s="8" t="s">
-        <v>475</v>
-[...29 lines deleted...]
-        <v>244</v>
+        <v>45</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AL30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AM30" s="7">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AO30" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AP30" s="7">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AR30" s="7">
+        <v>0.05</v>
       </c>
       <c r="AS30" s="8" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="AT30" s="8" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>45</v>
+      </c>
+      <c r="AU30" s="7">
+        <v>0.05</v>
       </c>
       <c r="AV30" s="8" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>45</v>
+      </c>
+      <c r="AW30" s="7">
+        <v>0</v>
       </c>
       <c r="AX30" s="8" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>45</v>
+      </c>
+      <c r="AY30" s="7">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="7">
+        <v>0</v>
       </c>
       <c r="BA30" s="8" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>45</v>
+      </c>
+      <c r="BB30" s="7">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="7">
+        <v>0.15</v>
       </c>
     </row>
-    <row r="31" spans="1:55" ht="195" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="31" spans="1:55" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="C31" s="6"/>
       <c r="D31" s="8" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E31" s="7">
+        <v>0</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="M31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="P31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="R31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="S31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="T31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="U31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="V31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Y31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="Z31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AA31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AC31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AD31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AG31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AJ31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AK31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AL31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AM31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AN31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AO31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AP31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AQ31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AR31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AS31" s="8"/>
+      <c r="AT31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AV31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AX31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AZ31" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="BA31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB31" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="BC31" s="8" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="32" spans="1:55" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="18">
+        <v>0</v>
+      </c>
+      <c r="E32" s="7">
         <v>0.05</v>
       </c>
-      <c r="F31" s="7">
-[...2 lines deleted...]
-      <c r="G31" s="7">
+      <c r="F32" s="7">
+        <v>0</v>
+      </c>
+      <c r="G32" s="7">
         <v>0.1</v>
       </c>
-      <c r="H31" s="7">
-[...2 lines deleted...]
-      <c r="I31" s="7">
+      <c r="H32" s="7">
+        <v>0</v>
+      </c>
+      <c r="I32" s="7">
         <v>0.15</v>
       </c>
-      <c r="J31" s="7">
+      <c r="J32" s="7">
+        <v>0</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="L32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="M32" s="18">
         <v>0.15</v>
       </c>
-      <c r="K31" s="7">
-[...2 lines deleted...]
-      <c r="L31" s="7">
+      <c r="N32" s="18">
+        <v>0.05</v>
+      </c>
+      <c r="O32" s="7">
         <v>0.1</v>
       </c>
-      <c r="M31" s="8" t="s">
-[...5 lines deleted...]
-      <c r="O31" s="7">
+      <c r="P32" s="18">
         <v>0.1</v>
       </c>
-      <c r="P31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="Q31" s="7">
+      <c r="Q32" s="7">
         <v>0.01</v>
       </c>
-      <c r="R31" s="7">
+      <c r="R32" s="7">
+        <v>0</v>
+      </c>
+      <c r="S32" s="7">
         <v>0.15</v>
       </c>
-      <c r="S31" s="7">
+      <c r="T32" s="7">
         <v>0.15</v>
       </c>
-      <c r="T31" s="7">
+      <c r="U32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="V32" s="7">
+        <v>0</v>
+      </c>
+      <c r="W32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="X32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="Y32" s="7">
         <v>0.15</v>
       </c>
-      <c r="U31" s="7">
+      <c r="Z32" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="AA32" s="7">
         <v>0.1</v>
       </c>
-      <c r="V31" s="7">
-[...5 lines deleted...]
-      <c r="X31" s="7">
+      <c r="AB32" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="AC32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="7">
         <v>0.1</v>
       </c>
-      <c r="Y31" s="7">
+      <c r="AE32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AF32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AM32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AO32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AP32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AR32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AS32" s="18">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="18">
+        <v>0</v>
+      </c>
+      <c r="AU32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AV32" s="7">
+        <v>0.05</v>
+      </c>
+      <c r="AW32" s="7">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AX32" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="AY32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="7">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="BB32" s="7">
+        <v>0</v>
+      </c>
+      <c r="BC32" s="7">
         <v>0.15</v>
       </c>
-      <c r="Z31" s="7">
-[...88 lines deleted...]
-      </c>
     </row>
-    <row r="32" spans="1:55" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B32" s="8" t="s">
+    <row r="33" spans="1:55" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="C32" s="6"/>
-[...483 lines deleted...]
-      <c r="BC34" s="8" t="s">
+      <c r="C33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="M33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="O33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="P33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="R33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="S33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="T33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="U33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="V33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="W33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="X33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Y33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="Z33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AA33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AC33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AD33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AF33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AG33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AH33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AI33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AJ33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AK33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AL33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AM33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AN33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AO33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AP33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AQ33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AR33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AS33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AV33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AW33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AX33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AY33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AZ33" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="BA33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="BC33" s="8" t="s">
         <v>278</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D2:BC34">
-    <sortCondition ref="D3:BC3"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:BC33">
+    <sortCondition ref="D2:BC2"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="AO30" r:id="rId1" xr:uid="{5CAE2C4B-B5DA-4560-98E8-52B7B630FDA9}"/>
-[...57 lines deleted...]
-    <hyperlink ref="BC15" r:id="rId59" xr:uid="{D0D65061-67C7-4360-9158-C7A1684ED8F3}"/>
+    <hyperlink ref="AO29" r:id="rId1" xr:uid="{5CAE2C4B-B5DA-4560-98E8-52B7B630FDA9}"/>
+    <hyperlink ref="E5" r:id="rId2" xr:uid="{AD6C3323-B262-4E6E-AFD8-7A54D8C39561}"/>
+    <hyperlink ref="AR5" r:id="rId3" xr:uid="{B0EC4240-EA16-4E30-A3FD-C3AB12764528}"/>
+    <hyperlink ref="AU5" r:id="rId4" xr:uid="{F9A0FCF8-6F9B-40BE-9E2B-0F9A6296BD0A}"/>
+    <hyperlink ref="AQ5" r:id="rId5" xr:uid="{BBB3EF0E-7888-42AF-9DD6-55EEE6BFCE27}"/>
+    <hyperlink ref="AF5" r:id="rId6" xr:uid="{D5C2B9CB-9738-43B6-B905-711B9CF823C1}"/>
+    <hyperlink ref="U10" r:id="rId7" xr:uid="{3CBE1322-3F1C-4F64-8680-AA26655583E1}"/>
+    <hyperlink ref="AF10" r:id="rId8" xr:uid="{3E995117-3766-42E7-AFC1-E6829F815C56}"/>
+    <hyperlink ref="D14" r:id="rId9" xr:uid="{EF579309-7A25-4EB9-901B-B64722512F02}"/>
+    <hyperlink ref="E14" r:id="rId10" xr:uid="{3B757ABA-3CB5-4D3F-BD55-E1CD57DD3E66}"/>
+    <hyperlink ref="F14" r:id="rId11" xr:uid="{98E0AA19-47A6-4CE3-9ABF-A296629544D2}"/>
+    <hyperlink ref="G14" r:id="rId12" xr:uid="{D493E4C2-E49A-45BA-90F1-F60D4C1846A0}"/>
+    <hyperlink ref="H14" r:id="rId13" xr:uid="{8CCC021F-213F-4900-9F9B-96098EE9103A}"/>
+    <hyperlink ref="I14" r:id="rId14" xr:uid="{9B33DFDC-287E-4C81-A357-883035936196}"/>
+    <hyperlink ref="J14" r:id="rId15" xr:uid="{E4352939-13D1-45EE-B058-8E5008EC67E0}"/>
+    <hyperlink ref="K14" r:id="rId16" xr:uid="{D2ACBF2B-E0F5-4F30-845C-95497C0B1E3E}"/>
+    <hyperlink ref="L14" r:id="rId17" xr:uid="{308B2A5E-C681-49DF-BB4B-51D5F93E7DFC}"/>
+    <hyperlink ref="M14" r:id="rId18" xr:uid="{0D8B1D89-9ABE-47B7-B4D6-D50E0EDB7AB9}"/>
+    <hyperlink ref="N14" r:id="rId19" xr:uid="{4EB7DB61-9AF4-48FA-B160-9EE05EDE14C2}"/>
+    <hyperlink ref="O14" r:id="rId20" xr:uid="{F1B1263F-0FA2-48E9-97E5-1AE23CDF3095}"/>
+    <hyperlink ref="P14" r:id="rId21" xr:uid="{C59D499F-5F2E-4C5E-A621-3E3E0D27D85D}"/>
+    <hyperlink ref="Q14" r:id="rId22" xr:uid="{F9DB6080-FEB2-49C8-84F3-272DB15BAF69}"/>
+    <hyperlink ref="R14" r:id="rId23" xr:uid="{92C09408-3804-41F1-A302-0CFC0A9E8E9D}"/>
+    <hyperlink ref="S14" r:id="rId24" xr:uid="{1195F062-7691-487A-9431-61014D731074}"/>
+    <hyperlink ref="T14" r:id="rId25" xr:uid="{5BECD288-381A-499E-A231-7C627E1EAD5D}"/>
+    <hyperlink ref="U14" r:id="rId26" xr:uid="{11340DB1-B52E-429D-A118-B40C852A0F25}"/>
+    <hyperlink ref="V14" r:id="rId27" xr:uid="{D7E10E72-C286-436A-BF2D-74CCB18C7A3B}"/>
+    <hyperlink ref="W14" r:id="rId28" xr:uid="{9DE0CB1E-193B-429D-85F9-E2F79D509BAC}"/>
+    <hyperlink ref="X14" r:id="rId29" xr:uid="{F654523F-68A3-4320-BEF6-507B87787666}"/>
+    <hyperlink ref="Y14" r:id="rId30" xr:uid="{79A21B75-A2E0-47D7-B58F-242BCB93E83E}"/>
+    <hyperlink ref="Z14" r:id="rId31" xr:uid="{98A93925-5AE7-4A0B-949C-23D03BA0C236}"/>
+    <hyperlink ref="AA14" r:id="rId32" xr:uid="{DEF62CAD-DF95-438A-A0D5-2ABF809DF945}"/>
+    <hyperlink ref="AB14" r:id="rId33" xr:uid="{5D490FCC-2168-4553-AC72-D2823A01386E}"/>
+    <hyperlink ref="AC14" r:id="rId34" xr:uid="{03FE366E-CBDF-4724-B6F4-95CBF43543EE}"/>
+    <hyperlink ref="AD14" r:id="rId35" xr:uid="{D964B28B-CEDF-4C90-98D4-29F0E2E24FA9}"/>
+    <hyperlink ref="AE14" r:id="rId36" xr:uid="{ABE1B4F8-6142-4C4A-A6B4-88690CBE246D}"/>
+    <hyperlink ref="AF14" r:id="rId37" xr:uid="{DE8824CB-38A6-4B0C-8CE9-B866CFFF8022}"/>
+    <hyperlink ref="AG14" r:id="rId38" xr:uid="{A9F465E0-892D-42D5-9EBF-2B156CB284D1}"/>
+    <hyperlink ref="AH14" r:id="rId39" xr:uid="{F42FA88C-BADD-490E-9A74-4A4E7A3050EB}"/>
+    <hyperlink ref="AI14" r:id="rId40" xr:uid="{474ADAD7-4F6F-4049-B8C8-B93481283162}"/>
+    <hyperlink ref="AJ14" r:id="rId41" xr:uid="{EAC28037-1E2E-4771-B438-9243B9D2C339}"/>
+    <hyperlink ref="AK14" r:id="rId42" xr:uid="{8BF7B988-87F4-4269-AC9F-D2453BFA8AF6}"/>
+    <hyperlink ref="AL14" r:id="rId43" xr:uid="{D2BF1385-988B-4DC9-8A4D-99B03D0CA7DD}"/>
+    <hyperlink ref="AM14" r:id="rId44" xr:uid="{0E9EE0B6-C852-4438-8835-73B2BF5B0CDE}"/>
+    <hyperlink ref="AN14" r:id="rId45" xr:uid="{CF65CC3B-CCF7-4AA7-ACB5-A8264D575A7E}"/>
+    <hyperlink ref="AO14" r:id="rId46" xr:uid="{8268672D-238C-47D1-B859-D51423E43A5D}"/>
+    <hyperlink ref="AP14" r:id="rId47" xr:uid="{BC00E64B-EEE1-4207-A62B-1A0064B9F3A1}"/>
+    <hyperlink ref="AQ14" r:id="rId48" xr:uid="{42526F09-23E2-4DD6-BD2F-D55E118724A1}"/>
+    <hyperlink ref="AR14" r:id="rId49" xr:uid="{A55FE20A-124E-4DC9-9597-FE53B3999F9C}"/>
+    <hyperlink ref="AS14" r:id="rId50" xr:uid="{D1F0EADA-5D8F-4998-A35C-B3825644404F}"/>
+    <hyperlink ref="AT14" r:id="rId51" xr:uid="{C3497DE7-0405-4ABE-88F6-760309094A2E}"/>
+    <hyperlink ref="AV14" r:id="rId52" xr:uid="{1099C02E-E268-4445-A40E-A22BFA314E87}"/>
+    <hyperlink ref="AW14" r:id="rId53" xr:uid="{8C6076B5-DB5F-4C35-9EF4-35298B9A219D}"/>
+    <hyperlink ref="AX14" r:id="rId54" xr:uid="{4D985CB4-B52A-4388-91BF-A4CFCA580ADA}"/>
+    <hyperlink ref="AY14" r:id="rId55" xr:uid="{CF0CE50F-EA48-42A3-B9FE-EFFEFBF5EDA1}"/>
+    <hyperlink ref="AZ14" r:id="rId56" xr:uid="{17D33434-133D-4819-8A83-6229D7048EEE}"/>
+    <hyperlink ref="BA14" r:id="rId57" xr:uid="{00B0EB49-3E6B-4C98-95E8-A8BAF0761CCF}"/>
+    <hyperlink ref="BB14" r:id="rId58" xr:uid="{22DC2126-B33A-4A27-BFCA-EAFE7ABE98AF}"/>
+    <hyperlink ref="BC14" r:id="rId59" xr:uid="{D0D65061-67C7-4360-9158-C7A1684ED8F3}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId60"/>
   <headerFooter>
     <oddFooter>&amp;R26-7567 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>