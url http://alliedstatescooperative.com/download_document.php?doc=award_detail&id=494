--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7555 Maintenance, Repair, and Operations (MRO)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A6DBC9A-6499-47B9-BAC2-A14FAE7DA4AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B8662E8-0165-444E-A67D-9EC20B1CF59C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="390">
   <si>
     <t/>
   </si>
   <si>
     <t>070 Keenan Supply (HAJOCA Corporation)</t>
   </si>
   <si>
     <t>ALZA Electrical Corp.</t>
   </si>
   <si>
     <t>Anthonies Cleaning Service</t>
   </si>
   <si>
     <t>Aquatech Septic &amp; Underground,LLC</t>
   </si>
   <si>
-    <t>Black Cactus Painting Contractor</t>
-[...1 lines deleted...]
-  <si>
     <t>C/Q International, LLC</t>
   </si>
   <si>
     <t>Citizens First Fire Training</t>
   </si>
   <si>
     <t>Desert Air Quality (Desert Service Company LLC)</t>
   </si>
   <si>
     <t>DNA ELECTRICAL CONCEPT LLC</t>
   </si>
   <si>
     <t>FoamWorks (PJM Construction dba FoamWorks)</t>
   </si>
   <si>
     <t>Fonroche Lighting America</t>
   </si>
   <si>
     <t>GATEWAY AIR CONDITIONING &amp; SHEET METAL CO.,INC.</t>
   </si>
   <si>
     <t>HSQ LLC dba Superior Air Quality</t>
   </si>
   <si>
     <t>IPCON Construction LLC (IPCON LLC)</t>
@@ -209,53 +206,50 @@
   <si>
     <t>LUIS ROMERO</t>
   </si>
   <si>
     <t>JR Sunderman</t>
   </si>
   <si>
     <t>Alison Hopkins - Managing Member</t>
   </si>
   <si>
     <t>Alberto Hernandez Bardan</t>
   </si>
   <si>
     <t>Jacob Cepeda</t>
   </si>
   <si>
     <t>Ricardo Garcia</t>
   </si>
   <si>
     <t>Shawn Frandsen</t>
   </si>
   <si>
     <t>Marco Hamilton</t>
   </si>
   <si>
-    <t>Lori - customerservice@servicelamp.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Javier Perea</t>
   </si>
   <si>
     <t>Sandy Azcona</t>
   </si>
   <si>
     <t>Barry Stout</t>
   </si>
   <si>
     <t>Jason Hale</t>
   </si>
   <si>
     <t>Manuel Madrid Jr.</t>
   </si>
   <si>
     <t>Perla Martinez</t>
   </si>
   <si>
     <t>Jesse Ramos</t>
   </si>
   <si>
     <t>Alicia Reid</t>
   </si>
   <si>
     <t>Luis E Trejo Sr</t>
@@ -266,53 +260,50 @@
   <si>
     <t>Stephanie Holloran</t>
   </si>
   <si>
     <t>MARIO A. RODRIGUEZ</t>
   </si>
   <si>
     <t>Rogelio Salas</t>
   </si>
   <si>
     <t>Jonathan Gamez</t>
   </si>
   <si>
     <t>Antonio Barron</t>
   </si>
   <si>
     <t>Anthonie van Doorn</t>
   </si>
   <si>
     <t>Sandra Richter</t>
   </si>
   <si>
     <t>Ricardo Aros</t>
   </si>
   <si>
-    <t>Alvaro Nevarez</t>
-[...1 lines deleted...]
-  <si>
     <t>Hector Camarillo</t>
   </si>
   <si>
     <t>Chris Kessinger</t>
   </si>
   <si>
     <t>Jacob Murphy</t>
   </si>
   <si>
     <t>Jessica Vasquez</t>
   </si>
   <si>
     <t>John Meager</t>
   </si>
   <si>
     <t>Fonroche Lighting America Sales Team</t>
   </si>
   <si>
     <t>Alex Ortiz</t>
   </si>
   <si>
     <t>EDGAR ESPINAL</t>
   </si>
   <si>
     <t>Jessica Alejos</t>
@@ -428,86 +419,80 @@
   <si>
     <t>3117 Rosa AveEl Paso, Texas 79905</t>
   </si>
   <si>
     <t>110 DURILL EL PASO,TX 79915</t>
   </si>
   <si>
     <t>150 W FM 243 Bertram TX 78605</t>
   </si>
   <si>
     <t>HQ-11816 Lackland Rd, St. Louis, MO   63146       Local office-3550 Lee Blvd. Ste-C, El Paso, Tx 79936</t>
   </si>
   <si>
     <t>11925 Pueblo Dormido Way, El Paso Texas 79936</t>
   </si>
   <si>
     <t>11896 FM 490, Raymondville, TX, 78505(HQ)  200 Jesse Trigg Dr, Vinton, TX, 79821</t>
   </si>
   <si>
     <t>8455 GRAN VISTA STE C EP TX 79907</t>
   </si>
   <si>
     <t>4060 E. Plano Pkwy. Plano, TX 75074</t>
   </si>
   <si>
-    <t>815 S. ST. VRAIN P.O. BOX 214El Paso, TX 79901</t>
-[...1 lines deleted...]
-  <si>
     <t>ram.saenz@hajoca.com</t>
   </si>
   <si>
     <t>marco.marquez@mpsw.com</t>
   </si>
   <si>
     <t>luis@mrelectricalsolutions.com</t>
   </si>
   <si>
     <t>jr.sunderman@nswhvac.com</t>
   </si>
   <si>
     <t>joc@ntxpllc.com</t>
   </si>
   <si>
     <t>alberto@nuraamigroup.com</t>
   </si>
   <si>
     <t>contact.promethium@gmail.com</t>
   </si>
   <si>
     <t>Ricardo@reecompcs.com</t>
   </si>
   <si>
     <t>shawn@securityhardwaresolutions.com</t>
   </si>
   <si>
     <t>marco@milestoneconstruct.com</t>
   </si>
   <si>
-    <t>michael@servicelamp.com</t>
-[...1 lines deleted...]
-  <si>
     <t>info@solarsmartliving.com</t>
   </si>
   <si>
     <t>sandy.azcona@southerndock.com</t>
   </si>
   <si>
     <t>bstout@stouthardwood.com</t>
   </si>
   <si>
     <t>jason.hale@sunstateequip.com</t>
   </si>
   <si>
     <t>mmadrid@tasman-geo.com</t>
   </si>
   <si>
     <t>perla@texmartinezroofing.com</t>
   </si>
   <si>
     <t>info@tjspropainting.com</t>
   </si>
   <si>
     <t>sled_sales@tmssouth.com</t>
   </si>
   <si>
     <t>ltrejo19sr@gmail.com</t>
@@ -518,53 +503,50 @@
   <si>
     <t>info@sepconet.com</t>
   </si>
   <si>
     <t>mario@epmatrix.net</t>
   </si>
   <si>
     <t>mastersealroofandpave@gmail.com</t>
   </si>
   <si>
     <t>jon.allglasscleaned@gmail.com</t>
   </si>
   <si>
     <t>antonio@alzaelectrical.com</t>
   </si>
   <si>
     <t>anthoniescleaningservice@gmail.com</t>
   </si>
   <si>
     <t>aquatech1997@sbcglobal.net</t>
   </si>
   <si>
     <t>arusaent@gmail.com</t>
   </si>
   <si>
-    <t>alvaro@blackcactuspc.com</t>
-[...1 lines deleted...]
-  <si>
     <t>CQInternational1@CQ1.org</t>
   </si>
   <si>
     <t>chris@cfftsales.com</t>
   </si>
   <si>
     <t>jake@desertairquality.com</t>
   </si>
   <si>
     <t>accounting@dnaelectricalservices.com</t>
   </si>
   <si>
     <t>jmeager@foamworkspro.com</t>
   </si>
   <si>
     <t>sales@fonroche.us</t>
   </si>
   <si>
     <t>alex@gatewayac.com</t>
   </si>
   <si>
     <t>eespinal@he-tex.org</t>
   </si>
   <si>
     <t>hsqbids@gmail.com</t>
@@ -650,53 +632,50 @@
   <si>
     <t>(573) 579-0625</t>
   </si>
   <si>
     <t>(772) 220-6615</t>
   </si>
   <si>
     <t>(915) 247-0844 x103</t>
   </si>
   <si>
     <t>(505) 435-0741</t>
   </si>
   <si>
     <t>(915) 630-7565</t>
   </si>
   <si>
     <t>(575) 532-6005</t>
   </si>
   <si>
     <t>(915) 877-4790</t>
   </si>
   <si>
     <t>(915) 490-5100</t>
   </si>
   <si>
-    <t>(915) 892-1334</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 588-6601</t>
   </si>
   <si>
     <t>(937) 305-6369</t>
   </si>
   <si>
     <t>(575) 524-4613</t>
   </si>
   <si>
     <t>(915) 317-2653</t>
   </si>
   <si>
     <t>(972) 499-6393</t>
   </si>
   <si>
     <t>(339) 225-4530</t>
   </si>
   <si>
     <t>(915) 533-1756</t>
   </si>
   <si>
     <t>(432) 360-5284</t>
   </si>
   <si>
     <t>(817) 326-1423</t>
@@ -1025,141 +1004,132 @@
   <si>
     <t>8480 Gran Vista Dr #B</t>
   </si>
   <si>
     <t>NO STORE WE WORK REMOTLEY</t>
   </si>
   <si>
     <t>2923 Girard Blvd. NE, Albuquerque, NM 87107</t>
   </si>
   <si>
     <t>24 Conord Street Suite A El Paso TX 79924</t>
   </si>
   <si>
     <t>695 S Compress Rd, Ste 1 Las Cruces, NM 88005</t>
   </si>
   <si>
     <t>All Sunstate locations</t>
   </si>
   <si>
     <t>4155 W Bellfort Ave Houston TX 77025</t>
   </si>
   <si>
     <t>11112 Starboard Ln., El Paso Texas 79936</t>
   </si>
   <si>
-    <t>5833 Spanish Pl El Paso, TX. 79932</t>
-[...1 lines deleted...]
-  <si>
     <t>8455 GRAN VISTA STE C 79907</t>
   </si>
   <si>
     <t>Store Hours</t>
   </si>
   <si>
     <t>7:00am-4:00pm M-F</t>
   </si>
   <si>
     <t>8:00 - 17:00</t>
   </si>
   <si>
     <t>7:30 - 4:30 Monday thru Friday</t>
   </si>
   <si>
     <t>monday to friday 8:00 am to 5:00 pm</t>
   </si>
   <si>
     <t>24/7 SERVICE</t>
   </si>
   <si>
     <t>M-F 7:00-4:30</t>
   </si>
   <si>
     <t>7:30AM  to 5:30 PM.  On call weekend coverage.</t>
   </si>
   <si>
     <t>7-3 pm</t>
   </si>
   <si>
     <t>varies by location, see website for specific branch locations and details: https://www.sunstateequip.com/locations</t>
   </si>
   <si>
     <t>8 AM to 5 PM CST</t>
   </si>
   <si>
     <t>8am to 5pm monday-friday</t>
   </si>
   <si>
-    <t>6am - 6pm</t>
-[...1 lines deleted...]
-  <si>
     <t>7:30am to 4:30pm</t>
   </si>
   <si>
     <t>0800-1700 est</t>
   </si>
   <si>
     <t>7 AM- 4 PM</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
   <si>
     <t>Areas Served…</t>
   </si>
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>800 Tony Lama St, El Paso, TX 79915-1344</t>
-  </si>
-[...1 lines deleted...]
-    <t>5833 Spanish Pl, El Paso,  TX 79932</t>
   </si>
   <si>
     <t>604 Willow Brook Way, El Paso, Texas 79922</t>
   </si>
   <si>
     <t>14315 Lago DI Garda Ct, El Paso, Texas 79928-1778</t>
   </si>
   <si>
     <t>2923 Girard Blvd. NE, Albuquerque, NM 87107-1934</t>
   </si>
   <si>
     <t>Yes.  Depending on the manufacturer an expedite fee may be selected by the customer at an additional charge.  Most equipment is sent ground and</t>
   </si>
   <si>
     <t>Southern NM and El Paso south to Van Horn, TX</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">No Bid
 </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
@@ -1236,161 +1206,222 @@
   </si>
   <si>
     <t>All Texas to include: El Paso, Horizon City, Socorro, San
 Eli ,etc.</t>
   </si>
   <si>
     <t>Southern Dock Products (DuraServ Corp)</t>
   </si>
   <si>
     <t>5649 Hemmingway
 El Paso, Texas 79924</t>
   </si>
   <si>
     <t>Hours: 8:30 am - 5 pm
 Monday - Friday (closed on Saturday &amp; Sunday)</t>
   </si>
   <si>
     <t>Alex Briseno</t>
   </si>
   <si>
     <t>HE-Tex Electrical</t>
   </si>
   <si>
     <t>(915) 279-9317</t>
   </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>michael@servicelamp.com / customerservice@servicelamp.com</t>
+  </si>
+  <si>
+    <t>815 S. ST. VRAIN P.O. BOX 214, El Paso, TX 79901</t>
+  </si>
+  <si>
+    <t>Car Parts Machine (Stafford Performance Inc.)</t>
+  </si>
+  <si>
+    <t>Ryan Stafford</t>
+  </si>
+  <si>
+    <t>1420 Texas Ave. El Paso TX 79901</t>
+  </si>
+  <si>
+    <t>ryanstafford77@hotmail.com</t>
+  </si>
+  <si>
+    <t>(915) 532-3475</t>
+  </si>
+  <si>
+    <t>HTTP://www.speedandengine.com</t>
+  </si>
+  <si>
+    <t>Texas, New Mexico, Arizona</t>
+  </si>
+  <si>
+    <t>1420 Texas Ave. El Paso TX 3pm</t>
+  </si>
+  <si>
+    <t>Monday-Friday 8am-6pm, Saturday 9am-</t>
+  </si>
+  <si>
+    <t>*updated 4/24/2026</t>
+  </si>
+  <si>
+    <t>*updated 4/29/26</t>
+  </si>
+  <si>
+    <t>*updated 4/24/26, 5/5/26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1431,50 +1462,62 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1770,2840 +1813,2849 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Gateway%20Air%20Conditioning.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Jackson%20Supply%20Company.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Promethium%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Matrix%20Endeavors%20Inc..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/TJs%20Professional%20Painting.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Citizens%20First.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Fonroche%20Lighting.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/IWCS.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/NURAAMI.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Tex_Martinez.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Winzer%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/ALZA%20Electrical.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Indoff.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/MASTER%20SEAL%20ROOF%20AND%20PAVE%20LLC.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Solar%20Electric%20Power%20Company.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/All%20Glass%20Cleaned.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Black%20Cactus%20Painting.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/FoamWorks.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/NTXP.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Sunstate%20Equipment%20Co.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/White%20Line%20Contracting.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/ARUSA%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/HSQ%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/MR%20Electrical%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Service%20Lamp.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Trejo%20Commercial%20Refrigeration.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/DNA%20Electrical%20Concept.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/IPCON%20Construction.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Stout%20Hardwood%20Floor.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Aquatech%20Septic.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Desert%20Air%20Quality.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/HE-Tex%20Electrical.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Milestone%20Construction.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Security%20Hardware%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Solar%20Smart%20Living.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/TMS%20South.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Anthonies%20Cleaning%20Service.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/HE-Tex%20Electrical.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/IPCON%20Construction.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Security%20Hardware%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Milestone%20Construction.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/TMS%20South.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Gateway%20Air%20Conditioning.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Jackson%20Supply%20Company.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Promethium%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/TJs%20Professional%20Painting.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Car%20Parts.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/ALZA%20Electrical.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/IWCS.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Matrix%20Endeavors%20Inc..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Solar%20Smart%20Living.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/All%20Glass%20Cleaned.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Citizens%20First.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Fonroche%20Lighting.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/NURAAMI.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Tex_Martinez.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Winzer%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/ARUSA%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Indoff.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/NTXP.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Solar%20Electric%20Power%20Company.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/White%20Line%20Contracting.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/FoamWorks.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/MASTER%20SEAL%20ROOF%20AND%20PAVE%20LLC.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Sunstate%20Equipment%20Co.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Aquatech%20Septic.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/DNA%20Electrical%20Concept.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/HSQ%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/MR%20Electrical%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Service%20Lamp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Stout%20Hardwood%20Floor.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Trejo%20Commercial%20Refrigeration.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Desert%20Air%20Quality.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7555/Anthonies%20Cleaning%20Service.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AX20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="49" width="30.7109375" style="1" customWidth="1"/>
+    <col min="5" max="11" width="30.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="30.7109375" customWidth="1"/>
+    <col min="13" max="49" width="30.7109375" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:50" x14ac:dyDescent="0.25">
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="23"/>
-      <c r="I1" s="20"/>
-[...1 lines deleted...]
-      <c r="L1" s="23"/>
+      <c r="I1" s="20" t="s">
+        <v>388</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="K1" s="23"/>
+      <c r="L1" t="s">
+        <v>387</v>
+      </c>
       <c r="M1" s="20"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
       <c r="S1" s="18"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="X1" s="20"/>
       <c r="Z1" s="18"/>
       <c r="AB1" s="20"/>
       <c r="AD1" s="23"/>
       <c r="AE1" s="20"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="20"/>
       <c r="AH1" s="20"/>
       <c r="AI1" s="20"/>
       <c r="AL1" s="20"/>
       <c r="AM1" s="23"/>
       <c r="AN1" s="20"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="23"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="20"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="2:50" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="12" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="24" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="15" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="K2" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="15" t="s">
+      <c r="L2" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="M2" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="15" t="s">
+      <c r="N2" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="15" t="s">
+      <c r="O2" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="O2" s="15" t="s">
+      <c r="P2" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="P2" s="15" t="s">
+      <c r="Q2" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="Q2" s="15" t="s">
+      <c r="R2" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="R2" s="15" t="s">
+      <c r="S2" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="T2" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="S2" s="24" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="15" t="s">
+      <c r="U2" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="V2" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="U2" s="15" t="s">
+      <c r="W2" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="X2" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y2" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="Z2" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA2" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="AB2" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="AC2" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD2" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE2" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF2" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="AG2" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="AH2" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI2" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ2" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK2" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="AL2" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM2" s="24" t="s">
+        <v>369</v>
+      </c>
+      <c r="AN2" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="AO2" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP2" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ2" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR2" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AS2" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AT2" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="AU2" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="AV2" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="V2" s="15" t="s">
-[...14 lines deleted...]
-      <c r="AA2" s="15" t="s">
+      <c r="AW2" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="2:50" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D3" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="X3" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="AB2" s="15" t="s">
-[...70 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="Y3" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB3" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...44 lines deleted...]
-      <c r="U3" s="5" t="s">
+      <c r="AC3" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD3" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE3" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF3" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG3" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH3" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ3" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="AK3" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL3" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN3" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO3" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP3" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AQ3" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AR3" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AS3" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AT3" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="AU3" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AV3" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="AW3" s="5" t="s">
         <v>89</v>
-      </c>
-[...79 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="4" spans="2:50" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="E4" s="17" t="s">
         <v>351</v>
       </c>
-      <c r="E4" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="K4" s="17" t="s">
+        <v>352</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="N4" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="O4" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="K4" s="17" t="s">
-[...5 lines deleted...]
-      <c r="M4" s="5" t="s">
+      <c r="P4" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="Q4" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="T4" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="U4" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="W4" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="X4" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="Y4" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH4" s="17" t="s">
+        <v>353</v>
+      </c>
+      <c r="AI4" s="17" t="s">
+        <v>354</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AV4" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="AW4" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="5" spans="2:50" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D5" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="F5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB5" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="Y4" s="5" t="s">
-[...68 lines deleted...]
-      <c r="AV4" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="AW4" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>132</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...38 lines deleted...]
-      <c r="S5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG5" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH5" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI5" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="AK5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM5" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AN5" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AP5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AR5" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS5" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AV5" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="AW5" s="5" t="s">
         <v>171</v>
-      </c>
-[...85 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="6" spans="2:50" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="13" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG6" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...35 lines deleted...]
-      <c r="R6" s="5" t="s">
+      <c r="AH6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI6" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AJ6" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AK6" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AL6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AM6" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AN6" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AO6" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AQ6" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AR6" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS6" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AT6" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU6" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AV6" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="AW6" s="5" t="s">
         <v>214</v>
-      </c>
-[...88 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="7" spans="2:50" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="13" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="J7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="S7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Z7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA7" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="F7" s="5" t="s">
-[...29 lines deleted...]
-      <c r="P7" s="5" t="s">
+      <c r="AB7" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AF7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="AG7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT7" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AW7" s="5" t="s">
         <v>250</v>
-      </c>
-[...97 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="8" spans="2:50" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D8" s="13" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="X8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AF8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AH8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AI8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AK8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AL8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AM8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AN8" s="5" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AO8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AP8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AQ8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AR8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AS8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AT8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AU8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AV8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AW8" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="9" spans="2:50" s="6" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D9" s="13" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="AI9" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="AJ9" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="AK9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AL9" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="AM9" s="17" t="s">
+        <v>355</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="AO9" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AP9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="I9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="5" t="s">
+      <c r="AR9" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AU9" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AV9" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="K9" s="5" t="s">
-[...17 lines deleted...]
-      <c r="Q9" s="5" t="s">
+      <c r="AW9" s="5" t="s">
         <v>282</v>
-      </c>
-[...94 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="10" spans="2:50" s="6" customFormat="1" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D10" s="13" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="F10" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="5" t="s">
+      <c r="AK10" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AM10" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...50 lines deleted...]
-      <c r="AA10" s="5" t="s">
+      <c r="AN10" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AQ10" s="26" t="s">
+        <v>368</v>
+      </c>
+      <c r="AR10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AS10" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="AB10" s="5" t="s">
-[...23 lines deleted...]
-      <c r="AJ10" s="5" t="s">
+      <c r="AT10" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AU10" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="AK10" s="5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AV10" s="5" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="AW10" s="5" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
     </row>
     <row r="11" spans="2:50" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="14" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="H11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="I11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="J11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="K11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="L11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="M11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="N11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="O11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="P11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="Q11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="R11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="S11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="T11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="U11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="V11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="W11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="X11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="Y11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="Z11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AA11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AB11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="AC11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AD11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="AE11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AF11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AG11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AH11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="AI11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AJ11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AK11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AL11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AM11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="AN11" s="28" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AO11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AP11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="AQ11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AR11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AS11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AT11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AU11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AV11" s="27" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="AW11" s="24" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="2:50" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>36</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>36</v>
       </c>
       <c r="M12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="R12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="U12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="V12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Y12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Z12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AA12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AB12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AC12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AD12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AE12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AF12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AG12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AH12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AI12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AJ12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AK12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AL12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AM12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AN12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AO12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AP12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AQ12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AR12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AS12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AT12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AU12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AV12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AW12" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AX12" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:50" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="D13" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0</v>
+      </c>
+      <c r="F13" s="11" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G13" s="10">
         <v>0.1</v>
       </c>
       <c r="H13" s="10">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13" s="10">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="L13" s="30">
         <v>0</v>
       </c>
       <c r="M13" s="10">
         <v>0</v>
       </c>
       <c r="N13" s="10">
         <v>0.05</v>
       </c>
       <c r="O13" s="11" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="P13" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Q13" s="10">
         <v>0.02</v>
       </c>
       <c r="R13" s="10">
         <v>0.05</v>
       </c>
       <c r="S13" s="10">
         <v>0.1</v>
       </c>
       <c r="T13" s="10">
         <v>0.3</v>
       </c>
       <c r="U13" s="10">
         <v>0.1</v>
       </c>
       <c r="V13" s="10">
         <v>0</v>
       </c>
       <c r="W13" s="10">
         <v>0.05</v>
       </c>
       <c r="X13" s="10">
         <v>0.1</v>
       </c>
       <c r="Y13" s="10">
         <v>0.1</v>
       </c>
       <c r="Z13" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AA13" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AB13" s="10">
         <v>1.2800000000000001E-2</v>
       </c>
       <c r="AC13" s="10">
         <v>0.02</v>
       </c>
       <c r="AD13" s="10">
         <v>0.35</v>
       </c>
       <c r="AE13" s="10">
         <v>0</v>
       </c>
       <c r="AF13" s="10">
         <v>0</v>
       </c>
       <c r="AG13" s="10">
         <v>0.11</v>
       </c>
       <c r="AH13" s="10">
         <v>0.15</v>
       </c>
       <c r="AI13" s="10">
         <v>0.5</v>
       </c>
       <c r="AJ13" s="10">
         <v>0.35</v>
       </c>
       <c r="AK13" s="10">
         <v>0.1</v>
       </c>
       <c r="AL13" s="10">
         <v>0.05</v>
       </c>
       <c r="AM13" s="10">
         <v>0.05</v>
       </c>
       <c r="AN13" s="10">
         <v>0</v>
       </c>
       <c r="AO13" s="10">
         <v>0.3</v>
       </c>
       <c r="AP13" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AQ13" s="10">
         <v>0</v>
       </c>
       <c r="AR13" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AS13" s="10">
         <v>0.25</v>
       </c>
       <c r="AT13" s="10">
         <v>0</v>
       </c>
       <c r="AU13" s="10">
         <v>0</v>
       </c>
       <c r="AV13" s="10">
         <v>0.5</v>
       </c>
       <c r="AW13" s="10">
         <v>0.1</v>
       </c>
     </row>
     <row r="14" spans="2:50" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="C14" s="5" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>252</v>
+      </c>
+      <c r="L14" s="31" t="s">
+        <v>253</v>
       </c>
       <c r="M14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="O14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="R14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="S14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="T14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="U14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="V14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="W14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="X14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Y14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="Z14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AB14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AC14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AD14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AE14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AF14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AG14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AH14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AI14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AJ14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AK14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AL14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AM14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AN14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AO14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AP14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AR14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AS14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AT14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AU14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AV14" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AW14" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="15" spans="2:50" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="10">
         <v>0</v>
       </c>
       <c r="F15" s="10">
         <v>0.05</v>
       </c>
       <c r="G15" s="10">
         <v>0.1</v>
       </c>
       <c r="H15" s="10">
         <v>0</v>
       </c>
       <c r="I15" s="10">
         <v>0.1</v>
       </c>
       <c r="J15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K15" s="10">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="L15" s="30">
         <v>0</v>
       </c>
       <c r="M15" s="10">
         <v>0</v>
       </c>
       <c r="N15" s="10">
         <v>0.05</v>
       </c>
       <c r="O15" s="11" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="P15" s="10">
         <v>0.1</v>
       </c>
       <c r="Q15" s="10">
         <v>0</v>
       </c>
       <c r="R15" s="10">
         <v>0.05</v>
       </c>
       <c r="S15" s="10">
         <v>0.05</v>
       </c>
       <c r="T15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="U15" s="10">
         <v>0.1</v>
       </c>
       <c r="V15" s="10">
         <v>0.05</v>
       </c>
       <c r="W15" s="10">
         <v>0.05</v>
       </c>
       <c r="X15" s="10">
         <v>0.1</v>
       </c>
       <c r="Y15" s="10">
         <v>0.1</v>
       </c>
       <c r="Z15" s="10">
         <v>0</v>
       </c>
       <c r="AA15" s="10">
         <v>0.01</v>
       </c>
       <c r="AB15" s="10">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="AC15" s="10">
         <v>0.02</v>
       </c>
       <c r="AD15" s="10">
         <v>0.35</v>
       </c>
       <c r="AE15" s="10">
         <v>0</v>
       </c>
       <c r="AF15" s="10">
         <v>0</v>
       </c>
       <c r="AG15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AH15" s="10">
         <v>0.05</v>
       </c>
       <c r="AI15" s="10">
         <v>0.5</v>
       </c>
       <c r="AJ15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AK15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AL15" s="10">
         <v>0.05</v>
       </c>
       <c r="AM15" s="10">
         <v>0.05</v>
       </c>
       <c r="AN15" s="10">
         <v>0</v>
       </c>
       <c r="AO15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AP15" s="10">
         <v>0.05</v>
       </c>
       <c r="AQ15" s="10">
         <v>0</v>
       </c>
       <c r="AR15" s="10">
         <v>0.05</v>
       </c>
       <c r="AS15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AT15" s="10">
         <v>0</v>
       </c>
       <c r="AU15" s="10">
         <v>0</v>
       </c>
       <c r="AV15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AW15" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="2:50" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="4"/>
       <c r="C16" s="5" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K16" s="9" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>252</v>
+      </c>
+      <c r="L16" s="31" t="s">
+        <v>253</v>
       </c>
       <c r="M16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="N16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Q16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="R16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="S16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="T16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="V16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="W16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="X16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Y16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="Z16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AA16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AB16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AC16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AD16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AE16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AF16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AG16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AI16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AJ16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AK16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AL16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AM16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AN16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AO16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AQ16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AR16" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AU16" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AV16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:49" ht="30" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="10">
         <v>0</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H17" s="25" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="I17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K17" s="10">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="L17" s="10">
+        <v>0</v>
+      </c>
+      <c r="L17" s="30">
         <v>0</v>
       </c>
       <c r="M17" s="10">
         <v>0</v>
       </c>
       <c r="N17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="S17" s="25" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="T17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="U17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="V17" s="25" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="W17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X17" s="10">
         <v>0.1</v>
       </c>
       <c r="Y17" s="10">
         <v>0.1</v>
       </c>
       <c r="Z17" s="25" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="AA17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AB17" s="10">
         <v>1.2800000000000001E-2</v>
       </c>
       <c r="AC17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AD17" s="10">
         <v>0</v>
       </c>
       <c r="AE17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AF17" s="10">
         <v>0</v>
       </c>
       <c r="AG17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AH17" s="10" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="AI17" s="10">
         <v>0.5</v>
       </c>
       <c r="AJ17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AK17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AL17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AM17" s="10">
         <v>0.05</v>
       </c>
       <c r="AN17" s="10">
         <v>0</v>
       </c>
       <c r="AO17" s="10">
         <v>0.3</v>
       </c>
       <c r="AP17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AQ17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AR17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AS17" s="10">
         <v>0.25</v>
       </c>
       <c r="AT17" s="25" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="AU17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AV17" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AW17" s="10">
         <v>0.05</v>
       </c>
     </row>
     <row r="18" spans="2:49" ht="45" x14ac:dyDescent="0.25">
       <c r="B18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="19" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K18" s="9" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>252</v>
+      </c>
+      <c r="L18" s="32" t="s">
+        <v>253</v>
       </c>
       <c r="M18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="N18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S18" s="19" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="19" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="Y18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="Z18" s="19" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AA18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AB18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AC18" s="9"/>
       <c r="AD18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AE18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AG18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH18" s="19" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AI18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AJ18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AK18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AL18" s="9"/>
       <c r="AM18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="AN18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AO18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AP18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AR18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="9" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AT18" s="19" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="9" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="2:49" ht="30" x14ac:dyDescent="0.25">
       <c r="B19" s="8"/>
       <c r="C19" s="5" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="D19" s="8"/>
       <c r="E19" s="9" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="9" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="L19" s="9" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="M19" s="9" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R19" s="9"/>
       <c r="S19" s="19" t="s">
+        <v>311</v>
+      </c>
+      <c r="T19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="W19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="Y19" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="Z19" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="AA19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="AC19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="AE19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="AI19" s="9" t="s">
         <v>318</v>
-      </c>
-[...46 lines deleted...]
-        <v>325</v>
       </c>
       <c r="AJ19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AL19" s="9"/>
       <c r="AM19" s="9" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="AN19" s="9" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="AO19" s="9" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="AP19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AR19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AS19" s="9" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="AT19" s="19" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="9" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="20" spans="2:49" ht="75" x14ac:dyDescent="0.25">
       <c r="B20" s="8"/>
       <c r="C20" s="5" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D20" s="8"/>
       <c r="E20" s="9" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="19" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="9" t="s">
-        <v>345</v>
+        <v>371</v>
       </c>
       <c r="L20" s="9" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="M20" s="9" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="N20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="19" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="19" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="9" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="Y20" s="9" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="Z20" s="19" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="AA20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="9" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="AC20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="9" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="AE20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF20" s="9" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="AG20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH20" s="19" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="AI20" s="9" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="AJ20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="AN20" s="9" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="AO20" s="9" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="AP20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AR20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AS20" s="9" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="AT20" s="19" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="9" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:AW18">
     <sortCondition ref="E2:AW2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="F11" r:id="rId1" xr:uid="{BB91ED09-CF89-4AD3-AC8E-D54A55425B79}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{0C543E70-1C99-418A-911B-620F5658DB81}"/>
     <hyperlink ref="H11" r:id="rId3" xr:uid="{86EE7C12-16A9-41CC-BC0A-B36554C88F0F}"/>
     <hyperlink ref="I11" r:id="rId4" xr:uid="{D64EECBB-FEF4-4A4A-9D6E-AFDCAD3C8BFA}"/>
     <hyperlink ref="J11" r:id="rId5" xr:uid="{736C725C-4D88-4FF6-B2B3-26C00166D9AD}"/>
-    <hyperlink ref="K11" r:id="rId6" xr:uid="{4BC26E26-8E06-4849-B982-A471E881BEFA}"/>
-[...31 lines deleted...]
-    <hyperlink ref="AV11" r:id="rId38" xr:uid="{5475E1C3-7044-4A0C-98C7-E8D1EE8D4854}"/>
+    <hyperlink ref="M11" r:id="rId6" xr:uid="{E70E4F85-103A-48D1-8689-2F7CBA36B2E5}"/>
+    <hyperlink ref="K11" r:id="rId7" xr:uid="{DE5F7CDD-FB19-425D-9645-9B91BA41F699}"/>
+    <hyperlink ref="N11" r:id="rId8" xr:uid="{4B49F36C-F663-46A1-BDD9-03288E8E37F8}"/>
+    <hyperlink ref="O11" r:id="rId9" xr:uid="{3CC3DB8F-FFC7-42D0-A41F-A51C86EB9AB2}"/>
+    <hyperlink ref="P11" r:id="rId10" xr:uid="{77918952-68D8-46B9-8519-A6D000646B93}"/>
+    <hyperlink ref="Q11" r:id="rId11" xr:uid="{D2063E9F-297D-4859-A67D-C5AF0138DB3E}"/>
+    <hyperlink ref="R11" r:id="rId12" xr:uid="{AEA9183C-9B9C-4550-9875-F61BEB20B4CC}"/>
+    <hyperlink ref="S11" r:id="rId13" xr:uid="{C915FE67-4BCC-4465-BD2B-DBC7D228DFC6}"/>
+    <hyperlink ref="T11" r:id="rId14" xr:uid="{DE4F1F8C-909F-4D91-8416-F11849CEE541}"/>
+    <hyperlink ref="U11" r:id="rId15" xr:uid="{48DC454F-3310-4F43-9F5B-866D1C28474D}"/>
+    <hyperlink ref="W11" r:id="rId16" xr:uid="{71A4AFA2-F601-41EF-A939-8F62211F67CA}"/>
+    <hyperlink ref="X11" r:id="rId17" xr:uid="{1A558B70-9355-44CA-BCCF-737E7947CA82}"/>
+    <hyperlink ref="V11" r:id="rId18" xr:uid="{1BD764E7-7B98-487F-94CF-0B40E6732D35}"/>
+    <hyperlink ref="Y11" r:id="rId19" xr:uid="{19888480-099F-471F-815C-BB78240035E4}"/>
+    <hyperlink ref="Z11" r:id="rId20" xr:uid="{A7D855FD-279C-4BFB-88C1-84008A48FD09}"/>
+    <hyperlink ref="AA11" r:id="rId21" xr:uid="{36EC2E50-FF1E-46BE-900A-DCE6FFBBB3F5}"/>
+    <hyperlink ref="AC11" r:id="rId22" xr:uid="{D5C8F6C6-2D3A-4788-9ED9-D85A83C8D2D6}"/>
+    <hyperlink ref="AE11" r:id="rId23" xr:uid="{8262D0CF-8B41-45A4-9B98-23578D2B23B7}"/>
+    <hyperlink ref="AF11" r:id="rId24" xr:uid="{68920BB7-7008-4DBD-AAAC-3B4B84EACB6A}"/>
+    <hyperlink ref="AG11" r:id="rId25" xr:uid="{4D105A27-6153-4FF7-9339-3D20796CE244}"/>
+    <hyperlink ref="AI11" r:id="rId26" xr:uid="{26C1E980-0F74-4375-9653-2FA45647A548}"/>
+    <hyperlink ref="AJ11" r:id="rId27" xr:uid="{C9F9F8CC-B6F1-483A-8FF0-A821252BC3B6}"/>
+    <hyperlink ref="AK11" r:id="rId28" xr:uid="{50A7201C-36CA-4A2E-9715-C88B11645062}"/>
+    <hyperlink ref="AL11" r:id="rId29" xr:uid="{54E8E766-1B10-432C-BE04-AB3A55EFE750}"/>
+    <hyperlink ref="AN11" r:id="rId30" xr:uid="{FBC2C0B6-6B70-4CD8-9169-8DD771141274}"/>
+    <hyperlink ref="AO11" r:id="rId31" xr:uid="{32B656A2-CE87-44A2-A17B-2FA4348F9CC6}"/>
+    <hyperlink ref="AQ11" r:id="rId32" xr:uid="{BAD41029-BC8D-41B8-9F69-37ACC8EAA3AF}"/>
+    <hyperlink ref="AR11" r:id="rId33" xr:uid="{33A0D88D-BE67-4504-96C5-CECE37C2EB90}"/>
+    <hyperlink ref="AS11" r:id="rId34" xr:uid="{B63E9AE1-6C77-4FAA-A227-49AEA766CDA6}"/>
+    <hyperlink ref="AT11" r:id="rId35" xr:uid="{8F8FC8F9-C0B7-4D2D-80C1-B0EEB0AA1E5E}"/>
+    <hyperlink ref="AU11" r:id="rId36" xr:uid="{CCA2CF42-09C4-4407-9C53-62355989B38A}"/>
+    <hyperlink ref="AV11" r:id="rId37" xr:uid="{5475E1C3-7044-4A0C-98C7-E8D1EE8D4854}"/>
+    <hyperlink ref="L11" r:id="rId38" xr:uid="{30642195-8CFA-45EB-80EA-2D365AF8AE0D}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId39"/>
   <headerFooter>
     <oddFooter>&amp;R26-7555 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>