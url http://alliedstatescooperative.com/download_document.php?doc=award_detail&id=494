--- v1 (2026-05-30)
+++ v2 (2026-07-24)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7555 Maintenance, Repair, and Operations (MRO)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B8662E8-0165-444E-A67D-9EC20B1CF59C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71B5BCF7-3EB6-4F10-9286-2C28E4006680}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="797" uniqueCount="392">
   <si>
     <t/>
   </si>
   <si>
     <t>070 Keenan Supply (HAJOCA Corporation)</t>
   </si>
   <si>
     <t>ALZA Electrical Corp.</t>
   </si>
   <si>
     <t>Anthonies Cleaning Service</t>
   </si>
   <si>
     <t>Aquatech Septic &amp; Underground,LLC</t>
   </si>
   <si>
     <t>C/Q International, LLC</t>
   </si>
   <si>
     <t>Citizens First Fire Training</t>
   </si>
   <si>
     <t>Desert Air Quality (Desert Service Company LLC)</t>
   </si>
   <si>
@@ -1249,51 +1249,57 @@
   <si>
     <t>ryanstafford77@hotmail.com</t>
   </si>
   <si>
     <t>(915) 532-3475</t>
   </si>
   <si>
     <t>HTTP://www.speedandengine.com</t>
   </si>
   <si>
     <t>Texas, New Mexico, Arizona</t>
   </si>
   <si>
     <t>1420 Texas Ave. El Paso TX 3pm</t>
   </si>
   <si>
     <t>Monday-Friday 8am-6pm, Saturday 9am-</t>
   </si>
   <si>
     <t>*updated 4/24/2026</t>
   </si>
   <si>
     <t>*updated 4/29/26</t>
   </si>
   <si>
-    <t>*updated 4/24/26, 5/5/26</t>
+    <t>*updated 6/15/26</t>
+  </si>
+  <si>
+    <t>*updated 6/17/26</t>
+  </si>
+  <si>
+    <t>*updated 4/24/26, 5/5/26, 7/15/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1839,68 +1845,73 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AX20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="11" width="30.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" customWidth="1"/>
     <col min="13" max="49" width="30.7109375" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:50" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:50" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="23"/>
       <c r="I1" s="20" t="s">
         <v>388</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="K1" s="23"/>
+        <v>391</v>
+      </c>
+      <c r="K1" s="23" t="s">
+        <v>390</v>
+      </c>
       <c r="L1" t="s">
         <v>387</v>
       </c>
       <c r="M1" s="20"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
+      <c r="Q1" s="1" t="s">
+        <v>389</v>
+      </c>
       <c r="S1" s="18"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="X1" s="20"/>
       <c r="Z1" s="18"/>
       <c r="AB1" s="20"/>
       <c r="AD1" s="23"/>
       <c r="AE1" s="20"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="20"/>
       <c r="AH1" s="20"/>
       <c r="AI1" s="20"/>
       <c r="AL1" s="20"/>
       <c r="AM1" s="23"/>
       <c r="AN1" s="20"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="23"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="20"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="2:50" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="12" t="s">
         <v>340</v>
       </c>