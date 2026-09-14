--- v2 (2026-07-24)
+++ v3 (2026-09-14)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7555 Maintenance, Repair, and Operations (MRO)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71B5BCF7-3EB6-4F10-9286-2C28E4006680}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{735F62FB-DD4F-4069-AF95-7E46980ABED1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="797" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="393">
   <si>
     <t/>
   </si>
   <si>
     <t>070 Keenan Supply (HAJOCA Corporation)</t>
   </si>
   <si>
     <t>ALZA Electrical Corp.</t>
   </si>
   <si>
     <t>Anthonies Cleaning Service</t>
   </si>
   <si>
     <t>Aquatech Septic &amp; Underground,LLC</t>
   </si>
   <si>
     <t>C/Q International, LLC</t>
   </si>
   <si>
     <t>Citizens First Fire Training</t>
   </si>
   <si>
     <t>Desert Air Quality (Desert Service Company LLC)</t>
   </si>
   <si>
@@ -1256,50 +1256,53 @@
     <t>HTTP://www.speedandengine.com</t>
   </si>
   <si>
     <t>Texas, New Mexico, Arizona</t>
   </si>
   <si>
     <t>1420 Texas Ave. El Paso TX 3pm</t>
   </si>
   <si>
     <t>Monday-Friday 8am-6pm, Saturday 9am-</t>
   </si>
   <si>
     <t>*updated 4/24/2026</t>
   </si>
   <si>
     <t>*updated 4/29/26</t>
   </si>
   <si>
     <t>*updated 6/15/26</t>
   </si>
   <si>
     <t>*updated 6/17/26</t>
   </si>
   <si>
     <t>*updated 4/24/26, 5/5/26, 7/15/26</t>
+  </si>
+  <si>
+    <t>*updated 8/17/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1876,51 +1879,53 @@
         <v>388</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>391</v>
       </c>
       <c r="K1" s="23" t="s">
         <v>390</v>
       </c>
       <c r="L1" t="s">
         <v>387</v>
       </c>
       <c r="M1" s="20"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
       <c r="Q1" s="1" t="s">
         <v>389</v>
       </c>
       <c r="S1" s="18"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="X1" s="20"/>
       <c r="Z1" s="18"/>
       <c r="AB1" s="20"/>
       <c r="AD1" s="23"/>
       <c r="AE1" s="20"/>
-      <c r="AF1" s="22"/>
+      <c r="AF1" s="22" t="s">
+        <v>392</v>
+      </c>
       <c r="AG1" s="20"/>
       <c r="AH1" s="20"/>
       <c r="AI1" s="20"/>
       <c r="AL1" s="20"/>
       <c r="AM1" s="23"/>
       <c r="AN1" s="20"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="23"/>
       <c r="AT1" s="18"/>
       <c r="AU1" s="20"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="2:50" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="12" t="s">
         <v>340</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>45</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>2</v>
       </c>