--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7557 Furniture\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25BC420B-A511-434D-B2B4-3FE5014CE343}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E343CC7-8E80-4FBF-9ABF-A8D78FC79677}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32775" yWindow="885" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="275">
   <si>
     <t/>
   </si>
   <si>
     <t>Bluum USA, Inc.</t>
   </si>
   <si>
     <t>Business Environments (New Mexico Office Furniture, Inc.)</t>
   </si>
   <si>
     <t>Carolina Biological Supply Company</t>
   </si>
   <si>
     <t>Case Systems, Inc.</t>
   </si>
   <si>
     <t>Computer Comforts , Inc.</t>
   </si>
   <si>
     <t>dba Beck Total Office Interiors (GL Solutions 3, LLC)</t>
   </si>
   <si>
     <t>Discount School Supply (Earlychildhood LLC)</t>
   </si>
   <si>
@@ -308,53 +308,50 @@
     <t>6301 Gaston Ave, Ste 670, Dallas, TX 75214</t>
   </si>
   <si>
     <t>contact@a2zfast.com</t>
   </si>
   <si>
     <t>edusource@edusourcecorp.com</t>
   </si>
   <si>
     <t>sales@suncityinstallers.com</t>
   </si>
   <si>
     <t>customerservice@spectrumpaper.com</t>
   </si>
   <si>
     <t>sninos@shelbydistributions.com</t>
   </si>
   <si>
     <t>sales@schooloutfitters.com</t>
   </si>
   <si>
     <t>customer-service@reynoldstx.com</t>
   </si>
   <si>
     <t>bidsupport@reallygoodstuff.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>jacobcepeda80@gmail.com</t>
   </si>
   <si>
     <t>contracts@palmerhamilton.com</t>
   </si>
   <si>
     <t>lbolton@meteoreducation.com</t>
   </si>
   <si>
     <t>info@metadilusa.com</t>
   </si>
   <si>
     <t>biddept@lakeshorelearning.com</t>
   </si>
   <si>
     <t>info@k-log.com</t>
   </si>
   <si>
     <t>bids@kaplanco.com</t>
   </si>
   <si>
     <t>kim.gregory@indoff.com</t>
   </si>
   <si>
     <t>sergioa@fmgi.com</t>
   </si>
@@ -872,50 +869,71 @@
     <t>315 E. Euclid Ave., Ste. 105, San Antonio, TX 78212</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Cynthia </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Collazo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> Castaneda</t>
     </r>
   </si>
   <si>
     <t>*updated 4/9/26</t>
+  </si>
+  <si>
+    <t>*updated 4/14/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>jacobcepeda80@gmail.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> contact.promethium@gmail.com</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1402,194 +1420,196 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Furniture%20Marketing%20Group.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Metadil%20USA.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/School%20Outfitters.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Carolina%20Biological.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/USA%20Capitol.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/El%20Paso%20Office%20Products.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Lakeshore%20Learning.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Reynolds%20Manufacturing.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Bluum.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Really%20Good%20Stuff.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/The%20Edu-Source.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/A2Z%20Supplies.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Dream_Ranch.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/K-Log.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Computer%20Comforts.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Promethium.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Kaplan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Case%20Systems.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Indoff.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Palmer%20Hamilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Worthington%20Direct.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AJ19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="T3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="48.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="33" width="30.7109375" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="18"/>
       <c r="N1" s="19"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
       <c r="Q1" s="19"/>
       <c r="R1" s="18"/>
       <c r="S1" s="19"/>
       <c r="T1" s="18"/>
       <c r="U1" s="19"/>
       <c r="V1" s="20"/>
       <c r="W1" s="20"/>
-      <c r="X1" s="19"/>
+      <c r="X1" s="19" t="s">
+        <v>273</v>
+      </c>
       <c r="Y1" s="18"/>
       <c r="Z1" s="19"/>
       <c r="AA1" s="20"/>
       <c r="AB1" s="19"/>
       <c r="AC1" s="19"/>
       <c r="AD1" s="17" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="AE1" s="20"/>
       <c r="AF1" s="19"/>
       <c r="AG1" s="19"/>
     </row>
     <row r="2" spans="2:36" ht="60" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E2" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="F2" s="12" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="12" t="s">
         <v>5</v>
       </c>
       <c r="L2" s="12" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="N2" s="12" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="O2" s="12" t="s">
         <v>8</v>
       </c>
       <c r="P2" s="12" t="s">
         <v>9</v>
       </c>
       <c r="Q2" s="12" t="s">
         <v>10</v>
       </c>
       <c r="R2" s="12" t="s">
         <v>11</v>
       </c>
       <c r="S2" s="12" t="s">
         <v>12</v>
       </c>
       <c r="T2" s="12" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="12" t="s">
         <v>14</v>
       </c>
       <c r="V2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="W2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="X2" s="12" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="Y2" s="12" t="s">
         <v>35</v>
       </c>
       <c r="Z2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="AA2" s="12" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="AB2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="AC2" s="12" t="s">
         <v>19</v>
       </c>
       <c r="AD2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="AE2" s="12" t="s">
         <v>21</v>
       </c>
       <c r="AF2" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AG2" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="2:36" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="10" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>57</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>56</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>55</v>
       </c>
@@ -1623,820 +1643,820 @@
       <c r="V3" s="5" t="s">
         <v>46</v>
       </c>
       <c r="W3" s="5" t="s">
         <v>45</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>44</v>
       </c>
       <c r="Y3" s="5" t="s">
         <v>43</v>
       </c>
       <c r="Z3" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AA3" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AB3" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AC3" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AD3" s="15" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="AE3" s="5" t="s">
         <v>38</v>
       </c>
       <c r="AF3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="AG3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
     </row>
     <row r="4" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="10" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>84</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>82</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>80</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>79</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>78</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>77</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>76</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>75</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>74</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>73</v>
       </c>
       <c r="S4" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>72</v>
       </c>
       <c r="U4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="V4" s="5" t="s">
         <v>70</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>69</v>
       </c>
       <c r="X4" s="5" t="s">
         <v>68</v>
       </c>
       <c r="Y4" s="5" t="s">
         <v>67</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>66</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="AC4" s="5" t="s">
         <v>63</v>
       </c>
       <c r="AD4" s="15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="AE4" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AF4" s="5" t="s">
         <v>86</v>
       </c>
       <c r="AG4" s="5" t="s">
         <v>87</v>
       </c>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
     </row>
-    <row r="5" spans="2:36" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D5" s="10" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="L5" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="O5" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="Q5" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="R5" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="T5" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="U5" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V5" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="W5" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="X5" s="5" t="s">
         <v>96</v>
+      </c>
+      <c r="X5" s="15" t="s">
+        <v>274</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>95</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>94</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>93</v>
       </c>
       <c r="AB5" s="5" t="s">
         <v>92</v>
       </c>
       <c r="AC5" s="5" t="s">
         <v>91</v>
       </c>
       <c r="AD5" s="5" t="s">
         <v>90</v>
       </c>
       <c r="AE5" s="5" t="s">
         <v>89</v>
       </c>
       <c r="AF5" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG5" s="5" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH5" s="13"/>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
     </row>
     <row r="6" spans="2:36" x14ac:dyDescent="0.25">
       <c r="D6" s="10" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AE6" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
     </row>
     <row r="7" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D7" s="10" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="X7" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AE7" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="AF7" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="G7" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF7" s="5" t="s">
+      <c r="AG7" s="5" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
     </row>
     <row r="8" spans="2:36" ht="30" x14ac:dyDescent="0.25">
       <c r="D8" s="10" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="L8" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="M8" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="O8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="P8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L8" s="15" t="s">
+      <c r="Q8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="T8" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="U8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="M8" s="15" t="s">
-[...11 lines deleted...]
-      <c r="Q8" s="5" t="s">
+      <c r="V8" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="W8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="R8" s="5" t="s">
+      <c r="X8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="S8" s="5" t="s">
+      <c r="Y8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="T8" s="15" t="s">
-[...5 lines deleted...]
-      <c r="V8" s="15" t="s">
+      <c r="AC8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="W8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Y8" s="5" t="s">
+      <c r="AD8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="Z8" s="5" t="s">
+      <c r="AE8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="AA8" s="5" t="s">
+      <c r="AF8" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="AB8" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AG8" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
     </row>
     <row r="9" spans="2:36" ht="330" x14ac:dyDescent="0.25">
       <c r="D9" s="10" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE9" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="AF9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG9" s="5" t="s">
         <v>198</v>
-      </c>
-[...79 lines deleted...]
-        <v>199</v>
       </c>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
     </row>
     <row r="10" spans="2:36" ht="135" x14ac:dyDescent="0.25">
       <c r="D10" s="10" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="U10" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="W10" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AE10" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...47 lines deleted...]
-      <c r="V10" s="5" t="s">
+      <c r="AF10" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG10" s="5" t="s">
         <v>210</v>
-      </c>
-[...31 lines deleted...]
-        <v>211</v>
       </c>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
     </row>
     <row r="11" spans="2:36" s="13" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="11" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="G11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="H11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="I11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="K11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="L11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="M11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="N11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="O11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="Q11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="R11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="S11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="T11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="U11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="V11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="W11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="X11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="Y11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="Z11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AA11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AB11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="AC11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AD11" s="12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="AE11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AF11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AG11" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>26</v>
       </c>
@@ -2499,51 +2519,51 @@
       </c>
       <c r="AC12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AD12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AF12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AG12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:36" ht="75" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>0</v>
       </c>
@@ -2693,233 +2713,233 @@
       <c r="AA14" s="7">
         <v>0.03</v>
       </c>
       <c r="AB14" s="7">
         <v>0.27</v>
       </c>
       <c r="AC14" s="7">
         <v>0.45</v>
       </c>
       <c r="AD14" s="7">
         <v>0.45</v>
       </c>
       <c r="AE14" s="7">
         <v>0.25</v>
       </c>
       <c r="AF14" s="7">
         <v>0.5</v>
       </c>
       <c r="AG14" s="7">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
       <c r="C15" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="8" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="J15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="H15" s="8" t="s">
+      <c r="K15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="N15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="I15" s="8" t="s">
+      <c r="O15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="J15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="8" t="s">
+      <c r="P15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="S15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="L15" s="8" t="s">
+      <c r="T15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="M15" s="8" t="s">
+      <c r="U15" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="N15" s="8" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="V15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="W15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="X15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Y15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Z15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AA15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AB15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AC15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AD15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AE15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AF15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AG15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="16" spans="2:36" ht="409.5" x14ac:dyDescent="0.25">
       <c r="B16" s="4"/>
       <c r="C16" s="15" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="8" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I16" s="8" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>4</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L16" s="8" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="M16" s="8" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="N16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="O16" s="8" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="P16" s="8" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="R16" s="8" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="S16" s="16" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="T16" s="8" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="U16" s="8" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="V16" s="16" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="W16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="Y16" s="8" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="Z16" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="AA16" s="8" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="AB16" s="8" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="AC16" s="8" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="AD16" s="8" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="AE16" s="8" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AF16" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="AG16" s="16" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="17" spans="2:33" ht="30" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
@@ -3079,135 +3099,135 @@
       </c>
       <c r="AB18" s="7">
         <v>0.05</v>
       </c>
       <c r="AC18" s="7">
         <v>0.25</v>
       </c>
       <c r="AD18" s="7">
         <v>0.45</v>
       </c>
       <c r="AE18" s="7">
         <v>0.25</v>
       </c>
       <c r="AF18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AG18" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:33" ht="45" x14ac:dyDescent="0.25">
       <c r="B19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="H19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="H19" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="N19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="K19" s="8" t="s">
+      <c r="O19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="L19" s="8" t="s">
+      <c r="P19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="M19" s="8" t="s">
+      <c r="Q19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="R19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="N19" s="8" t="s">
-[...8 lines deleted...]
-      <c r="Q19" s="8" t="s">
+      <c r="U19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="X19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="R19" s="8" t="s">
+      <c r="AC19" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="S19" s="8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AD19" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AE19" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AF19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="8" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:AG19">
     <sortCondition ref="E2:AG2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{43C3E151-6A74-4E90-B4D7-1A963E5ED0B7}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{B400C537-3DF7-46EE-AFD9-13DA525E73BD}"/>
     <hyperlink ref="I11" r:id="rId3" xr:uid="{9BC3BC72-4331-4EA4-9BBD-3BED9218240D}"/>
     <hyperlink ref="J11" r:id="rId4" xr:uid="{A9B8D8C3-55EC-453C-A8A4-2CBB7313E7BC}"/>
     <hyperlink ref="K11" r:id="rId5" xr:uid="{53D917A6-B4D4-438B-BB54-C4551FFDDF5A}"/>
     <hyperlink ref="N11" r:id="rId6" xr:uid="{5839476A-8AB2-48DD-86F9-2C5C18D0D391}"/>
     <hyperlink ref="O11" r:id="rId7" xr:uid="{509B1FDD-09D9-4999-A91A-99ADA2FCB31B}"/>
     <hyperlink ref="P11" r:id="rId8" xr:uid="{B4A26535-5849-4FF7-9FD1-EB62B2DF430C}"/>
     <hyperlink ref="Q11" r:id="rId9" xr:uid="{14645E11-54C9-4017-B540-5517CB281FC0}"/>
     <hyperlink ref="R11" r:id="rId10" xr:uid="{CC14C12C-7858-41D4-8155-F83A8D6A117A}"/>
     <hyperlink ref="S11" r:id="rId11" xr:uid="{31B30E8C-D91F-4460-A3F9-280F1DBECDD1}"/>
     <hyperlink ref="T11" r:id="rId12" xr:uid="{CC51496C-CCD7-4433-B572-BECDFA133E1F}"/>