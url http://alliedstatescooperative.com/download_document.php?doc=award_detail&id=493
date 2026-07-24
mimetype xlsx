--- v1 (2026-05-30)
+++ v2 (2026-07-24)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7557 Furniture\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E343CC7-8E80-4FBF-9ABF-A8D78FC79677}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19341A1B-19F7-4673-916A-DAAD51952BB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="276">
   <si>
     <t/>
   </si>
   <si>
     <t>Bluum USA, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Business Environments (New Mexico Office Furniture, Inc.)</t>
   </si>
   <si>
     <t>Carolina Biological Supply Company</t>
   </si>
   <si>
     <t>Case Systems, Inc.</t>
   </si>
   <si>
     <t>Computer Comforts , Inc.</t>
   </si>
   <si>
     <t>dba Beck Total Office Interiors (GL Solutions 3, LLC)</t>
   </si>
   <si>
     <t>Discount School Supply (Earlychildhood LLC)</t>
   </si>
   <si>
     <t>El Paso Office Products (El Paso Office Products, LLC.)</t>
   </si>
   <si>
     <t>Furniture Marketing Group, Inc.</t>
   </si>
   <si>
     <t>Indoff LLC</t>
   </si>
@@ -890,50 +887,72 @@
     </r>
   </si>
   <si>
     <t>*updated 4/9/26</t>
   </si>
   <si>
     <t>*updated 4/14/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>jacobcepeda80@gmail.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> contact.promethium@gmail.com</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Business Environments (New Mexico Office Furniture, Inc.)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Atmosphere Commercial Interiors LLC</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 6/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1420,1150 +1439,1152 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Furniture%20Marketing%20Group.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Metadil%20USA.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/School%20Outfitters.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Carolina%20Biological.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/USA%20Capitol.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/El%20Paso%20Office%20Products.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Lakeshore%20Learning.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Reynolds%20Manufacturing.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Bluum.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Really%20Good%20Stuff.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/The%20Edu-Source.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/A2Z%20Supplies.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Dream_Ranch.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/K-Log.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Computer%20Comforts.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Promethium.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Kaplan.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Case%20Systems.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Indoff.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Palmer%20Hamilton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7557/Worthington%20Direct.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AJ19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="T3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="48.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="33" width="30.7109375" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
-      <c r="H1" s="19"/>
+      <c r="H1" s="19" t="s">
+        <v>275</v>
+      </c>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="18"/>
       <c r="N1" s="19"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
       <c r="Q1" s="19"/>
       <c r="R1" s="18"/>
       <c r="S1" s="19"/>
       <c r="T1" s="18"/>
       <c r="U1" s="19"/>
       <c r="V1" s="20"/>
       <c r="W1" s="20"/>
       <c r="X1" s="19" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="Y1" s="18"/>
       <c r="Z1" s="19"/>
       <c r="AA1" s="20"/>
       <c r="AB1" s="19"/>
       <c r="AC1" s="19"/>
       <c r="AD1" s="17" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="AE1" s="20"/>
       <c r="AF1" s="19"/>
       <c r="AG1" s="19"/>
     </row>
     <row r="2" spans="2:36" ht="60" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E2" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="F2" s="12" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="I2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="J2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="K2" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="12" t="s">
+      <c r="L2" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="12" t="s">
+      <c r="M2" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="12" t="s">
+      <c r="N2" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="O2" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="O2" s="12" t="s">
+      <c r="P2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="P2" s="12" t="s">
+      <c r="Q2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="Q2" s="12" t="s">
+      <c r="R2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="R2" s="12" t="s">
+      <c r="S2" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="S2" s="12" t="s">
+      <c r="T2" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="T2" s="12" t="s">
+      <c r="U2" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="U2" s="12" t="s">
+      <c r="V2" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="V2" s="12" t="s">
+      <c r="W2" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="12" t="s">
+      <c r="X2" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="Y2" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z2" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="X2" s="12" t="s">
+      <c r="AA2" s="12" t="s">
         <v>264</v>
       </c>
-      <c r="Y2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Z2" s="12" t="s">
+      <c r="AB2" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AB2" s="12" t="s">
+      <c r="AC2" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="AC2" s="12" t="s">
+      <c r="AD2" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AD2" s="12" t="s">
+      <c r="AE2" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="AE2" s="12" t="s">
+      <c r="AF2" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="AF2" s="12" t="s">
+      <c r="AG2" s="12" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3" spans="2:36" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="10" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB3" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC3" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD3" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="AE3" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="AF3" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="G3" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF3" s="5" t="s">
+      <c r="AG3" s="5" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
     </row>
     <row r="4" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="10" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="S4" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="T4" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD4" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AF4" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF4" s="5" t="s">
+      <c r="AG4" s="5" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
     </row>
     <row r="5" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D5" s="10" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="X5" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD5" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE5" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="G5" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH5" s="13"/>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
     </row>
     <row r="6" spans="2:36" x14ac:dyDescent="0.25">
       <c r="D6" s="10" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AE6" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="G6" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
     </row>
     <row r="7" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="D7" s="10" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="X7" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AE7" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="AF7" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="G7" s="5" t="s">
-[...74 lines deleted...]
-      <c r="AF7" s="5" t="s">
+      <c r="AG7" s="5" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
     </row>
     <row r="8" spans="2:36" ht="30" x14ac:dyDescent="0.25">
       <c r="D8" s="10" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="L8" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="M8" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="O8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="P8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L8" s="15" t="s">
+      <c r="Q8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="T8" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="U8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="M8" s="15" t="s">
-[...11 lines deleted...]
-      <c r="Q8" s="5" t="s">
+      <c r="V8" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="W8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="R8" s="5" t="s">
+      <c r="X8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="S8" s="5" t="s">
+      <c r="Y8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="T8" s="15" t="s">
-[...5 lines deleted...]
-      <c r="V8" s="15" t="s">
+      <c r="AC8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="W8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Y8" s="5" t="s">
+      <c r="AD8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="Z8" s="5" t="s">
+      <c r="AE8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="AA8" s="5" t="s">
+      <c r="AF8" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="AB8" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AG8" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
     </row>
     <row r="9" spans="2:36" ht="330" x14ac:dyDescent="0.25">
       <c r="D9" s="10" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE9" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="AF9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG9" s="5" t="s">
         <v>197</v>
-      </c>
-[...79 lines deleted...]
-        <v>198</v>
       </c>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
     </row>
     <row r="10" spans="2:36" ht="135" x14ac:dyDescent="0.25">
       <c r="D10" s="10" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="U10" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="W10" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AE10" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...47 lines deleted...]
-      <c r="V10" s="5" t="s">
+      <c r="AF10" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AG10" s="5" t="s">
         <v>209</v>
-      </c>
-[...31 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
     </row>
     <row r="11" spans="2:36" s="13" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="11" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="G11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="H11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="J11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="K11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="L11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="N11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="O11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="P11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="Q11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="R11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="S11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="T11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="U11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="V11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="W11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="X11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="Y11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="Z11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AA11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AB11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="AC11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AD11" s="12" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="AE11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AF11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AG11" s="21" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="12" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Z12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AA12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AB12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AD12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AE12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AF12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AG12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:36" ht="75" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>0</v>
       </c>
@@ -2614,54 +2635,54 @@
       </c>
       <c r="AA13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG13" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>0.02</v>
       </c>
       <c r="F14" s="7">
         <v>0.05</v>
       </c>
       <c r="G14" s="7">
         <v>0.1</v>
       </c>
       <c r="H14" s="7">
         <v>0.1</v>
       </c>
       <c r="I14" s="7">
         <v>0.05</v>
       </c>
       <c r="J14" s="7">
         <v>0.43459999999999999</v>
       </c>
       <c r="K14" s="7">
         <v>0.38</v>
       </c>
@@ -2713,521 +2734,521 @@
       <c r="AA14" s="7">
         <v>0.03</v>
       </c>
       <c r="AB14" s="7">
         <v>0.27</v>
       </c>
       <c r="AC14" s="7">
         <v>0.45</v>
       </c>
       <c r="AD14" s="7">
         <v>0.45</v>
       </c>
       <c r="AE14" s="7">
         <v>0.25</v>
       </c>
       <c r="AF14" s="7">
         <v>0.5</v>
       </c>
       <c r="AG14" s="7">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="2:36" ht="45" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
       <c r="C15" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="J15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="H15" s="8" t="s">
+      <c r="K15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="N15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="I15" s="8" t="s">
+      <c r="O15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="J15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="8" t="s">
+      <c r="P15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="S15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="L15" s="8" t="s">
+      <c r="T15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="M15" s="8" t="s">
+      <c r="U15" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="N15" s="8" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="V15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="W15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="X15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="Y15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="Z15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AA15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AB15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AC15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AD15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AE15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AF15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AG15" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="16" spans="2:36" ht="409.5" x14ac:dyDescent="0.25">
       <c r="B16" s="4"/>
       <c r="C16" s="15" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="P16" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="Q16" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="R16" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="S16" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="T16" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="U16" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="V16" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="X16" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y16" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="Z16" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="AA16" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD16" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AE16" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="F16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="8" t="s">
+      <c r="AF16" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="H16" s="8" t="s">
-[...71 lines deleted...]
-      <c r="AF16" s="8" t="s">
+      <c r="AG16" s="16" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="17" spans="2:33" ht="30" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="D17" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="V17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="Y17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Z17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AA17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="7">
         <v>0.05</v>
       </c>
       <c r="G18" s="7">
         <v>0.1</v>
       </c>
       <c r="H18" s="7">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="7">
         <v>0.05</v>
       </c>
       <c r="K18" s="7">
         <v>0.38</v>
       </c>
       <c r="L18" s="7">
         <v>0.45</v>
       </c>
       <c r="M18" s="7">
         <v>0</v>
       </c>
       <c r="N18" s="7">
         <v>0.1</v>
       </c>
       <c r="O18" s="7">
         <v>0.25</v>
       </c>
       <c r="P18" s="7">
         <v>0</v>
       </c>
       <c r="Q18" s="7">
         <v>0</v>
       </c>
       <c r="R18" s="7">
         <v>0</v>
       </c>
       <c r="S18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="T18" s="7">
         <v>0</v>
       </c>
       <c r="U18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V18" s="7">
         <v>0</v>
       </c>
       <c r="W18" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Y18" s="7">
         <v>0</v>
       </c>
       <c r="Z18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AA18" s="7">
         <v>0</v>
       </c>
       <c r="AB18" s="7">
         <v>0.05</v>
       </c>
       <c r="AC18" s="7">
         <v>0.25</v>
       </c>
       <c r="AD18" s="7">
         <v>0.45</v>
       </c>
       <c r="AE18" s="7">
         <v>0.25</v>
       </c>
       <c r="AF18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AG18" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:33" ht="45" x14ac:dyDescent="0.25">
       <c r="B19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="H19" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="N19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="K19" s="8" t="s">
+      <c r="O19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="L19" s="8" t="s">
+      <c r="P19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="M19" s="8" t="s">
+      <c r="Q19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="R19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="N19" s="8" t="s">
-[...8 lines deleted...]
-      <c r="Q19" s="8" t="s">
+      <c r="U19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="X19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="R19" s="8" t="s">
+      <c r="AC19" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="S19" s="8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AD19" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AE19" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AF19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG19" s="8" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:AG19">
     <sortCondition ref="E2:AG2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{43C3E151-6A74-4E90-B4D7-1A963E5ED0B7}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{B400C537-3DF7-46EE-AFD9-13DA525E73BD}"/>
     <hyperlink ref="I11" r:id="rId3" xr:uid="{9BC3BC72-4331-4EA4-9BBD-3BED9218240D}"/>
     <hyperlink ref="J11" r:id="rId4" xr:uid="{A9B8D8C3-55EC-453C-A8A4-2CBB7313E7BC}"/>
     <hyperlink ref="K11" r:id="rId5" xr:uid="{53D917A6-B4D4-438B-BB54-C4551FFDDF5A}"/>
     <hyperlink ref="N11" r:id="rId6" xr:uid="{5839476A-8AB2-48DD-86F9-2C5C18D0D391}"/>
     <hyperlink ref="O11" r:id="rId7" xr:uid="{509B1FDD-09D9-4999-A91A-99ADA2FCB31B}"/>
     <hyperlink ref="P11" r:id="rId8" xr:uid="{B4A26535-5849-4FF7-9FD1-EB62B2DF430C}"/>
     <hyperlink ref="Q11" r:id="rId9" xr:uid="{14645E11-54C9-4017-B540-5517CB281FC0}"/>
     <hyperlink ref="R11" r:id="rId10" xr:uid="{CC14C12C-7858-41D4-8155-F83A8D6A117A}"/>
     <hyperlink ref="S11" r:id="rId11" xr:uid="{31B30E8C-D91F-4460-A3F9-280F1DBECDD1}"/>
     <hyperlink ref="T11" r:id="rId12" xr:uid="{CC51496C-CCD7-4433-B572-BECDFA133E1F}"/>