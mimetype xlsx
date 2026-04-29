--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2026\26-7551 Industrial Pumps, Motors, Filters, and Flow Meters\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7551 Industrial Pumps, Motors, Filters, and Flow Meters\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08FF1FBA-2C66-46A7-BD27-C2C6C28BD8AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2130E880-04B8-43E1-BA1C-218D2B3BBD13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="204">
   <si>
     <t/>
   </si>
   <si>
     <t>Dream Ranch Office Supplies (Dream Ranch LLC)</t>
   </si>
   <si>
     <t>WASTEWATER SOLUTIONS LLC</t>
   </si>
   <si>
     <t>WISCO SUPPLY, INC.</t>
   </si>
   <si>
     <t>El Paso Phoenix Pumps, Inc.</t>
   </si>
   <si>
     <t>Qannex Corp.</t>
   </si>
   <si>
     <t>Prime Pump Service LLC</t>
   </si>
   <si>
     <t>Electric Supply Source (SS Electric)</t>
   </si>
   <si>
@@ -630,50 +630,53 @@
   </si>
   <si>
     <t>Counties of El Paso, Texas, Hudspeth, and State of New Mexico.
 *Note: This business is a franchise. Only the business located at the address above is awarded.</t>
   </si>
   <si>
     <t>A2Z Supplies (Heather Ivy)</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
     <t>Industrial Water Services (El Paso Water Industrial Services, Inc.)</t>
   </si>
   <si>
     <t>4500 Turf Rd., El Paso, TX 79938</t>
   </si>
   <si>
     <t>isiahsanchez@electricsupplysource.com</t>
   </si>
   <si>
     <t>No. Freight quoted separately based on delivery location.</t>
   </si>
   <si>
     <t>Ruben Montero</t>
+  </si>
+  <si>
+    <t>*updated 3/26/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1136,71 +1139,74 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/QANNEX.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Dozz%20Design.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Prime%20Pump%20Service.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/A2Z%20Supplies.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isiahsanchez@electricsupplysource.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Industrial%20Water%20Services.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Electric%20Supply%20Source.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Dream_Ranch.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Wastewater%20Solutions.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="59.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="15" width="30.7109375" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="17"/>
       <c r="I1" s="18"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
+      <c r="L1" s="1" t="s">
+        <v>203</v>
+      </c>
       <c r="M1" s="18"/>
       <c r="N1" s="17"/>
     </row>
     <row r="2" spans="2:16" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="14" t="s">
         <v>178</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>196</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="8" t="s">
         <v>198</v>
       </c>