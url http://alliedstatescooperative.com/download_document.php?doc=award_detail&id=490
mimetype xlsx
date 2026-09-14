--- v1 (2026-04-29)
+++ v2 (2026-09-14)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7551 Industrial Pumps, Motors, Filters, and Flow Meters\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2130E880-04B8-43E1-BA1C-218D2B3BBD13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18BC5EEA-4B0B-489F-9C8F-45D9403A0D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="205">
   <si>
     <t/>
   </si>
   <si>
     <t>Dream Ranch Office Supplies (Dream Ranch LLC)</t>
   </si>
   <si>
     <t>WASTEWATER SOLUTIONS LLC</t>
   </si>
   <si>
     <t>WISCO SUPPLY, INC.</t>
   </si>
   <si>
     <t>El Paso Phoenix Pumps, Inc.</t>
   </si>
   <si>
     <t>Qannex Corp.</t>
   </si>
   <si>
     <t>Prime Pump Service LLC</t>
   </si>
   <si>
     <t>Electric Supply Source (SS Electric)</t>
   </si>
   <si>
@@ -633,50 +633,53 @@
 *Note: This business is a franchise. Only the business located at the address above is awarded.</t>
   </si>
   <si>
     <t>A2Z Supplies (Heather Ivy)</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
     <t>Industrial Water Services (El Paso Water Industrial Services, Inc.)</t>
   </si>
   <si>
     <t>4500 Turf Rd., El Paso, TX 79938</t>
   </si>
   <si>
     <t>isiahsanchez@electricsupplysource.com</t>
   </si>
   <si>
     <t>No. Freight quoted separately based on delivery location.</t>
   </si>
   <si>
     <t>Ruben Montero</t>
   </si>
   <si>
     <t>*updated 3/26/26</t>
+  </si>
+  <si>
+    <t>*updated 8/27/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1139,71 +1142,73 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/QANNEX.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Dozz%20Design.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Prime%20Pump%20Service.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/A2Z%20Supplies.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isiahsanchez@electricsupplysource.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Industrial%20Water%20Services.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Electric%20Supply%20Source.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Dream_Ranch.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7551/Wastewater%20Solutions.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="59.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="15" width="30.7109375" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="17"/>
       <c r="I1" s="18"/>
       <c r="J1" s="17"/>
-      <c r="K1" s="17"/>
+      <c r="K1" s="17" t="s">
+        <v>204</v>
+      </c>
       <c r="L1" s="1" t="s">
         <v>203</v>
       </c>
       <c r="M1" s="18"/>
       <c r="N1" s="17"/>
     </row>
     <row r="2" spans="2:16" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="14" t="s">
         <v>178</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>196</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="8" t="s">
         <v>7</v>
       </c>