--- v0 (2026-03-14)
+++ v1 (2026-06-25)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7549 Guidance and Counseling, Mental Health Support, Intervention and Therapy Services (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59EAF839-1FAC-4648-B87D-FD791AA210CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC7FA142-50AE-4DFD-98CD-AFBD04CF73A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="162">
   <si>
     <t/>
   </si>
   <si>
     <t>Advance Plus Therapy Services, LLC</t>
   </si>
   <si>
     <t>American Medical Staffing, Inc.</t>
   </si>
   <si>
     <t>AMN Allied Services, LLC</t>
   </si>
   <si>
     <t>Career Links</t>
   </si>
   <si>
     <t>Connected Health Care, LLC</t>
   </si>
   <si>
     <t>eLuma, LLC</t>
   </si>
   <si>
     <t>Gloria Macias-DeFrance</t>
   </si>
   <si>
@@ -100,56 +100,50 @@
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent discount off pricelist.</t>
   </si>
   <si>
     <t>Maria de Jesus Ortiz, LPC</t>
   </si>
   <si>
     <t>Allison Beckford</t>
   </si>
   <si>
     <t>Michael Quintiliano</t>
   </si>
   <si>
     <t>Krystal Sennet</t>
   </si>
   <si>
-    <t>Jessica Mathis</t>
-[...4 lines deleted...]
-  <si>
     <t>Ryeinder Singh</t>
   </si>
   <si>
     <t>Christine Cogdill</t>
   </si>
   <si>
     <t>Klarissa Leyva</t>
   </si>
   <si>
     <t>Tim Wald</t>
   </si>
   <si>
     <t>Gerardo Castillo</t>
   </si>
   <si>
     <t>Matt Barnes</t>
   </si>
   <si>
     <t>Pamela McAuley, National Director of Sales</t>
   </si>
   <si>
     <t>Joy Johnson</t>
   </si>
   <si>
     <t>Kendra Kane</t>
@@ -208,56 +202,50 @@
   <si>
     <t>PO Box 27028 Des Moines, IA 50317</t>
   </si>
   <si>
     <t>8001 S Hwy 75 Sherman, Tx 75090</t>
   </si>
   <si>
     <t>2999 Olympus Boulevard, Suite 500 Coppell, TX 75019</t>
   </si>
   <si>
     <t>11350 McCormick Road, Executive Plaza 2, Suite 401Hunt Valley, MD 21031</t>
   </si>
   <si>
     <t>249 W Thornhill DrFort Worth 76115</t>
   </si>
   <si>
     <t>abeckford@advanceplustherapy.com</t>
   </si>
   <si>
     <t>mquintiliano@thelincolncenter.com</t>
   </si>
   <si>
     <t>info@thekrystalcleargroup.com</t>
   </si>
   <si>
-    <t>proposals@tactstaff.com</t>
-[...4 lines deleted...]
-  <si>
     <t>RSingh@novostaff.com</t>
   </si>
   <si>
     <t>rubi@mindandfaith.life</t>
   </si>
   <si>
     <t>info@mchur.care</t>
   </si>
   <si>
     <t>marisuom@yahoo.com</t>
   </si>
   <si>
     <t>tim@lovetherapyservice.com</t>
   </si>
   <si>
     <t>assistantinteramerican@hushmail.com</t>
   </si>
   <si>
     <t>MBarnes@idr-inc.com</t>
   </si>
   <si>
     <t>glomac73@yahoo.com</t>
   </si>
   <si>
     <t>rfp@elumatherapy.com</t>
@@ -266,53 +254,50 @@
     <t>jjohnson@connectedhc.com</t>
   </si>
   <si>
     <t>kkane@careerlinks.biz</t>
   </si>
   <si>
     <t>lmendoza@angelsofcare.com</t>
   </si>
   <si>
     <t>school-dl@amnhealthcare.com</t>
   </si>
   <si>
     <t>businessdevelopment@americanmedicalstaffing.com</t>
   </si>
   <si>
     <t>rfp@lango.co</t>
   </si>
   <si>
     <t>(832) 689-3797</t>
   </si>
   <si>
     <t>(610) 277-3715</t>
   </si>
   <si>
     <t>(210) 926-9975</t>
-  </si>
-[...1 lines deleted...]
-    <t>(917) 546-7224</t>
   </si>
   <si>
     <t>(615) 962-3710</t>
   </si>
   <si>
     <t>(513) 653-0094</t>
   </si>
   <si>
     <t>(915) 213-3321</t>
   </si>
   <si>
     <t>(915) 465-5507</t>
   </si>
   <si>
     <t>(915) 588-0943</t>
   </si>
   <si>
     <t>(605) 222-7336</t>
   </si>
   <si>
     <t>(915) 274-1713</t>
   </si>
   <si>
     <t>(404) 861-7067</t>
   </si>
@@ -506,80 +491,185 @@
     <t>1100 Adams Avenue, Suite 100, Audubon, PA 19403</t>
   </si>
   <si>
     <t>Love Occupational Therapy Services, LLC (Love Therapy Services)</t>
   </si>
   <si>
     <t>McHur Management (McHur Care); (McHur Holdings LLC)</t>
   </si>
   <si>
     <t>2211 E Missouri Ave Ste 312, El Paso, Texas 79903</t>
   </si>
   <si>
     <t>Angels of Care Pediatric Home Health (AOC TX, LLC)</t>
   </si>
   <si>
     <t>Services are provided in accordance with applicable state licensure requirements and contract terms. Service delivery may be in-person, virtual (teletherapy), or hybrid, as approved by the contracting member and subject to staffing availability.
 Advance Plus Therapy Services, LLC is licensed and willing to provide services to participating Agency members in the following areas:
 • Texas – Statewide (Speech-Language Pathology services provided in-person and via teletherapy, based on clinician availability and Agency scheduling).</t>
   </si>
   <si>
     <t>The Tact Corporation of NYC is licensed in multiple states and open to obtaining additional state licenses. We provide services to healthcare corporations and school districts across the nation. Connecticut; Pennsylvania; New York; Washington; Massachusetts; 
 Illinois; North Carolina; Rhode Island; Oregon; Louisiana
 Missouri; Florida; Iowa; Indiana; 
 New Jersey; Maine; New Hampshire; Ohio; Virginia;
 Colorado; Maryland;</t>
+  </si>
+  <si>
+    <t>*updated 5.5.26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Jessica Mathis
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Erin Lakes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">proposals@tactstaff.com
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>elakes@tactstaff.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(917) 546-7224</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+(917) 336-1366</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 6/17/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sandra Kayser</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Sarah Elkadiri</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SKayser@psychplus.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> selkadiri@psychplus.com</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1035,732 +1125,736 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Gloria%20Macias-DeFrance.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/McHur%20Care.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/The%20Lincoln%20Center.pdfhttp:/www.alliedstatescooperative.com/var/www/html/www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/The%20Lincoln%20Center.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/AMN%20Allied%20Services%20LLC.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/eLuma%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Maria%20De%20Jesus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/The%20Krystal%20Clear%20Group.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/American%20Medical%20Staffing%20Inc%20RFP%2026-7549%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/TactStaff%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Advanced%20Plus%20Therapy.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Connected%20Health.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Love%20Therapy%20Price%20List%20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Career%20Links.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Novo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Inter%20American%20Interpreting.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Angels%20of%20Care.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/IDR%20Healthcare.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7549/Mind%20and%20Faith.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:X14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="9" customWidth="1"/>
     <col min="2" max="2" width="36" style="9" customWidth="1"/>
     <col min="3" max="3" width="6" style="9" customWidth="1"/>
     <col min="4" max="23" width="30.7109375" style="9" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="D1" s="19"/>
       <c r="E1" s="23"/>
       <c r="F1" s="18"/>
       <c r="G1" s="19"/>
       <c r="H1" s="20"/>
       <c r="I1" s="21"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="22"/>
       <c r="M1" s="20"/>
       <c r="N1" s="23"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="23"/>
       <c r="R1" s="2"/>
       <c r="S1" s="19"/>
-      <c r="T1" s="2"/>
-      <c r="U1" s="19"/>
+      <c r="T1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="U1" s="19" t="s">
+        <v>155</v>
+      </c>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
     </row>
     <row r="2" spans="1:24" ht="45" x14ac:dyDescent="0.25">
       <c r="C2" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="O2" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="P2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="Q2" s="4" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="R2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="S2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="T2" s="4" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="U2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="V2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="W2" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="30" x14ac:dyDescent="0.25">
       <c r="C3" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="O3" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="Q3" s="5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="R3" s="5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="S3" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="U3" s="5" t="s">
         <v>26</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="U3" s="8" t="s">
+        <v>156</v>
       </c>
       <c r="V3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="W3" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:24" ht="45" x14ac:dyDescent="0.25">
       <c r="C4" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="U4" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="V4" s="5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="W4" s="5" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:24" ht="30" x14ac:dyDescent="0.25">
       <c r="C5" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="U5" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="V5" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="W5" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="30" x14ac:dyDescent="0.25">
+      <c r="C6" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="U6" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="V6" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="W6" s="5" t="s">
         <v>76</v>
-      </c>
-[...114 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="30" x14ac:dyDescent="0.25">
       <c r="C7" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="P7" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="S7" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="T7" s="5" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="U7" s="5" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="V7" s="5" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="W7" s="5" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="C8" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="105" x14ac:dyDescent="0.25">
       <c r="C9" s="1" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="I9" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="T9" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="U9" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="V9" s="5" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="W9" s="5" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:24" ht="315" x14ac:dyDescent="0.25">
       <c r="C10" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="J10" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="K10" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O10" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="P10" s="5" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="T10" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="V10" s="5" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="W10" s="5" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="G11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="I11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="J11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="K11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="L11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="M11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="O11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="P11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="Q11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="R11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="S11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="U11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="V11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="W11" s="25" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="6" t="s">
@@ -1869,114 +1963,114 @@
       </c>
       <c r="R13" s="7">
         <v>0.4</v>
       </c>
       <c r="S13" s="7">
         <v>0</v>
       </c>
       <c r="T13" s="7">
         <v>0.02</v>
       </c>
       <c r="U13" s="7">
         <v>0</v>
       </c>
       <c r="V13" s="7">
         <v>0</v>
       </c>
       <c r="W13" s="7">
         <v>0.05</v>
       </c>
     </row>
     <row r="14" spans="1:24" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="I14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="J14" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="K14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="L14" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="M14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="N14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="O14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="P14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="Q14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="R14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="S14" s="17" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="T14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="U14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="V14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="W14" s="17" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:W14">
     <sortCondition ref="D2:W2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId1" xr:uid="{83A5DDB3-264C-4069-BA8F-CD120A406CD1}"/>
     <hyperlink ref="E11" r:id="rId2" xr:uid="{9C70D7CB-394E-4A03-9A32-246A7ECAC09E}"/>
     <hyperlink ref="F11" r:id="rId3" xr:uid="{039D98E7-7F75-4A8B-90CD-B04DDC4FA780}"/>
     <hyperlink ref="G11" r:id="rId4" xr:uid="{8D82EC71-CC4B-49BC-A398-E4C3E77D929D}"/>
     <hyperlink ref="H11" r:id="rId5" xr:uid="{14D139C5-1506-487C-9006-DA57ABA0F268}"/>
     <hyperlink ref="I11" r:id="rId6" xr:uid="{F91300F1-2EDC-4BAE-8487-00C4223A1EAE}"/>
     <hyperlink ref="J11" r:id="rId7" xr:uid="{C08FED07-A162-4F5E-BB15-E6CBFDD21756}"/>
     <hyperlink ref="K11" r:id="rId8" xr:uid="{6FDDF70E-7332-4FCA-A5D5-E46A13FFE5EB}"/>
     <hyperlink ref="L11" r:id="rId9" xr:uid="{C379BAF4-F075-44F8-9979-1214D3D62390}"/>
     <hyperlink ref="M11" r:id="rId10" xr:uid="{CB4C0F0D-B7DE-4E6C-9113-C773324E1C9B}"/>
     <hyperlink ref="O11" r:id="rId11" xr:uid="{00F81E30-8671-404B-9F5D-5C2A75B607C4}"/>
     <hyperlink ref="P11" r:id="rId12" xr:uid="{B5EAF445-6F61-45EA-B832-86FAAFFE97B8}"/>
     <hyperlink ref="Q11" r:id="rId13" xr:uid="{405572CF-192E-4CD5-A6DE-11EE725F367B}"/>
     <hyperlink ref="R11" r:id="rId14" xr:uid="{F70602AF-3E70-4BBA-8FFF-6585E169DA48}"/>
     <hyperlink ref="S11" r:id="rId15" xr:uid="{22DAB6F8-DF6E-4730-A24A-DDA757FDBB9F}"/>
     <hyperlink ref="U11" r:id="rId16" xr:uid="{95602DE9-D2CA-4E06-8C89-6C2485692902}"/>
     <hyperlink ref="V11" r:id="rId17" xr:uid="{0DDDE203-371A-43C4-AD57-287E360FC168}"/>
     <hyperlink ref="W11" r:id="rId18" xr:uid="{BB48CCD2-878C-4E42-AA6D-A86FA75E560A}"/>