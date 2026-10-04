--- v3 (2026-08-14)
+++ v4 (2026-10-04)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7544 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E65EB00-8D62-41A7-B724-7FC0753A75F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60F8CED2-BF89-4E9C-BC5C-B3E77FF4F68D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="955" uniqueCount="568">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>26-7544</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Technology, Hardware, Software, Services and Related (Supplemental) - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -1770,50 +1770,53 @@
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>1057 East 18th St Brooklyn NY 11230</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 1040 E 17th St. Brooklyn NY 11230</t>
     </r>
   </si>
   <si>
     <t>harold@codestreamstudios.com</t>
   </si>
   <si>
     <t>*updated 7/14/26</t>
+  </si>
+  <si>
+    <t>*updated 8/20/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3916,50 +3919,53 @@
     <col min="5" max="50" width="30.7109375" style="28" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:51" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E1" s="21"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="21"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
       <c r="O1" s="19"/>
       <c r="R1" s="21"/>
       <c r="S1" s="19"/>
       <c r="T1" s="13" t="s">
         <v>566</v>
       </c>
       <c r="U1" s="21"/>
       <c r="V1" s="21"/>
       <c r="W1" s="21" t="s">
         <v>563</v>
       </c>
       <c r="Z1" s="21"/>
+      <c r="AC1" s="13" t="s">
+        <v>567</v>
+      </c>
       <c r="AG1" s="19"/>
       <c r="AJ1" s="19"/>
       <c r="AL1" s="19"/>
       <c r="AN1" s="21"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="21"/>
       <c r="AS1" s="21"/>
       <c r="AU1" s="19"/>
       <c r="AW1" s="19"/>
     </row>
     <row r="2" spans="2:51" s="22" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="16" t="s">
         <v>528</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="23" t="s">
         <v>34</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="23" t="s">