--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7545 Custodial-Janitorial Equipment, Supplies and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4344D25-07E2-410E-911E-882BB48D0348}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B24C8479-8A79-4739-A1DA-C2D0A48A5B23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="199">
   <si>
     <t/>
   </si>
   <si>
     <t>A2Z Supplies</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
@@ -613,54 +613,54 @@
   <si>
     <t>all 50 states</t>
   </si>
   <si>
     <t>Brady Industries of Texas LLC (Brady Companies LLC); (BradyPLUS of Texas)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes - expedited shipments can vary depending on fees from carrier. </t>
   </si>
   <si>
     <t>All US</t>
   </si>
   <si>
     <t>Amy Cataldi</t>
   </si>
   <si>
     <t>1 Ecolab Place, Attn: Government Sales, St Paul, MN 55102</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>HTTP://www.nch.com</t>
   </si>
   <si>
-    <t>*updated 12/18/25</t>
-[...2 lines deleted...]
-    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26</t>
+    <t>*updated 12/18/25, 3/24/26, 4/30/26</t>
+  </si>
+  <si>
+    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1117,62 +1117,62 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Dream%20Ranch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Progressive%20Pools%20-%20Combined%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Triple%20S%20Combined%20pricing.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:progressivepoolelpaso@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Sales%20USA%20Corp.%20Catalogue%202025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/ChemSearch%20-%20NCH%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Laun-Dry.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.triples.ep@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southland%20Organics.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Labs.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fe.bids@nch.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Chemgiant%20Price%20List%20Catalog%202025-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Hand%20Safety%20LLC%20Janitorial%20Supplies%20Pricing%20List.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/a2z%20supplies.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Brady%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ferguson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Unipak.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nch.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ecolab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Quill%20Pricelink.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southwestern%20Mill.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="7" customWidth="1"/>
     <col min="3" max="21" width="30.7109375" style="7" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="45" x14ac:dyDescent="0.25">
       <c r="D1" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F1" s="11"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="9"/>
       <c r="J1" s="8"/>
       <c r="K1" s="9"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="9"/>
       <c r="P1" s="7" t="s">
         <v>197</v>
       </c>
       <c r="Q1" s="8"/>
       <c r="R1" s="11"/>
     </row>
     <row r="2" spans="1:22" s="12" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>1</v>
       </c>