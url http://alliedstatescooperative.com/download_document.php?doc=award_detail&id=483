--- v3 (2026-05-19)
+++ v4 (2026-07-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7545 Custodial-Janitorial Equipment, Supplies and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B24C8479-8A79-4739-A1DA-C2D0A48A5B23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A68737CC-1DC9-45B8-8C05-16F4F36CF2AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="200">
   <si>
     <t/>
   </si>
   <si>
     <t>A2Z Supplies</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>ChemGiant, LLC</t>
   </si>
   <si>
     <t>Dream Ranch Office Supplies (Dream Ranch LLC)</t>
   </si>
   <si>
     <t>Ecolab Inc.</t>
   </si>
   <si>
     <t>Hand Safety, LLC</t>
   </si>
   <si>
     <t>Laun-Dry Supply Co. Inc.</t>
   </si>
   <si>
@@ -617,50 +617,53 @@
     <t>Brady Industries of Texas LLC (Brady Companies LLC); (BradyPLUS of Texas)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes - expedited shipments can vary depending on fees from carrier. </t>
   </si>
   <si>
     <t>All US</t>
   </si>
   <si>
     <t>Amy Cataldi</t>
   </si>
   <si>
     <t>1 Ecolab Place, Attn: Government Sales, St Paul, MN 55102</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>HTTP://www.nch.com</t>
   </si>
   <si>
     <t>*updated 12/18/25, 3/24/26, 4/30/26</t>
   </si>
   <si>
     <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26</t>
+  </si>
+  <si>
+    <t>*updated 6/30/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1117,79 +1120,81 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Dream%20Ranch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Progressive%20Pools%20-%20Combined%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Triple%20S%20Combined%20pricing.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:progressivepoolelpaso@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Sales%20USA%20Corp.%20Catalogue%202025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/ChemSearch%20-%20NCH%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Laun-Dry.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.triples.ep@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southland%20Organics.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Labs.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fe.bids@nch.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Chemgiant%20Price%20List%20Catalog%202025-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Hand%20Safety%20LLC%20Janitorial%20Supplies%20Pricing%20List.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/a2z%20supplies.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Brady%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ferguson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Unipak.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nch.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ecolab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Quill%20Pricelink.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southwestern%20Mill.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="7" customWidth="1"/>
     <col min="3" max="21" width="30.7109375" style="7" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="45" x14ac:dyDescent="0.25">
       <c r="D1" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F1" s="11"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="9"/>
       <c r="J1" s="8"/>
       <c r="K1" s="9"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="9"/>
       <c r="P1" s="7" t="s">
         <v>197</v>
       </c>
       <c r="Q1" s="8"/>
-      <c r="R1" s="11"/>
+      <c r="R1" s="11" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="2" spans="1:22" s="12" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>172</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>173</v>