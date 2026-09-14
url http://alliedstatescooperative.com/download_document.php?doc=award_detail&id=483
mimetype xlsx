--- v4 (2026-07-24)
+++ v5 (2026-09-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7545 Custodial-Janitorial Equipment, Supplies and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A68737CC-1DC9-45B8-8C05-16F4F36CF2AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18DE13FF-6F0C-4CED-9D05-551388E7811E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="200">
   <si>
     <t/>
   </si>
   <si>
     <t>A2Z Supplies</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>ChemGiant, LLC</t>
   </si>
@@ -616,54 +616,54 @@
   <si>
     <t>Brady Industries of Texas LLC (Brady Companies LLC); (BradyPLUS of Texas)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes - expedited shipments can vary depending on fees from carrier. </t>
   </si>
   <si>
     <t>All US</t>
   </si>
   <si>
     <t>Amy Cataldi</t>
   </si>
   <si>
     <t>1 Ecolab Place, Attn: Government Sales, St Paul, MN 55102</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>HTTP://www.nch.com</t>
   </si>
   <si>
     <t>*updated 12/18/25, 3/24/26, 4/30/26</t>
   </si>
   <si>
-    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 6/30/26</t>
+  </si>
+  <si>
+    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26, 8/14/26, 8/20/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1131,69 +1131,69 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Dream%20Ranch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Progressive%20Pools%20-%20Combined%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Triple%20S%20Combined%20pricing.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:progressivepoolelpaso@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Sales%20USA%20Corp.%20Catalogue%202025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/ChemSearch%20-%20NCH%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Laun-Dry.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.triples.ep@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southland%20Organics.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/United%20Labs.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fe.bids@nch.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Chemgiant%20Price%20List%20Catalog%202025-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Hand%20Safety%20LLC%20Janitorial%20Supplies%20Pricing%20List.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/a2z%20supplies.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Brady%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ferguson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Unipak.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nch.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Ecolab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Quill%20Pricelink.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7545/Southwestern%20Mill.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="7" customWidth="1"/>
     <col min="3" max="21" width="30.7109375" style="7" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" ht="60" x14ac:dyDescent="0.25">
       <c r="D1" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F1" s="11"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="9"/>
       <c r="J1" s="8"/>
       <c r="K1" s="9"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="9"/>
       <c r="P1" s="7" t="s">
         <v>197</v>
       </c>
       <c r="Q1" s="8"/>
       <c r="R1" s="11" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:22" s="12" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>172</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="5" t="s">