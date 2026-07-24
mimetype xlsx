--- v2 (2026-03-18)
+++ v3 (2026-07-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7543 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8260FFE-5F86-4319-80D9-F285B4CC1B15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73135DD5-E00C-4DAB-9D71-5E3C3DD460B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1229,123 +1229,139 @@
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>Willing to  service all states and cities.</t>
   </si>
   <si>
     <t>Yes, We may offer multiple delivery destinations and expedited shipments contact Brian Burnett at info@celebratesel.com.</t>
   </si>
   <si>
     <t>Yes. We typically ship individual handbooks via USPS Priority Mail. Boxes of books are typically sent to districts using FedEx Ground. Large Shipments going to locations with loading docks may be shipped via freight services. If a district requires expedited shipping, it can be arranged through Kelley Stone or Jessica Smith</t>
   </si>
   <si>
     <t>Licensed Texas, New York, Ohio - Willing to serve in all states</t>
   </si>
   <si>
     <t>All 50 US  states and around the world</t>
   </si>
   <si>
     <t>27905 Commercial Park Road, Suite 430, Tomball, TX 77375 (franchise company restricted to this store only)</t>
   </si>
   <si>
-    <t>9518 Bonny Bridge, San Antonio, TX 78240</t>
-[...1 lines deleted...]
-  <si>
     <t>2Partner Mathematics Consulting LLC</t>
   </si>
   <si>
     <t>Be Heard Education (FRB Educational Consulting LLC)</t>
   </si>
   <si>
     <t>Carlene Thomas Consulting LLC (Carlene Thomas)</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
     <t>Dr. Jerry Wallace, LLC (Jerry Lewis Wallace Jr.)</t>
   </si>
   <si>
     <t>Mother Daughter ISH (Aungelique Roberts)</t>
   </si>
   <si>
     <t>MYJOVE Corporation (JoVE)</t>
   </si>
   <si>
     <t>NO RED INK (NoRedInk Corporation)</t>
   </si>
   <si>
     <t>Rescue Simulation Products (Rescue Safety Products, LLC)</t>
   </si>
   <si>
     <t>Robert Tinajero (Dr. Robert Tinajero, LLC)</t>
   </si>
   <si>
     <t>Texas EdTech Review (Francisca Garcia)</t>
   </si>
   <si>
     <t>Price Link (can be used for instructional use only, such as for career and technical education training, supplies, and equipment).</t>
   </si>
   <si>
     <t>All 50 states (including Washington, D.C.)</t>
   </si>
   <si>
     <t>Coaching Excellence in Organization</t>
   </si>
   <si>
     <t xml:space="preserve">El Paso City and County </t>
   </si>
   <si>
     <t>*updated 12/17/25</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 1/16/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(936) 522-8491</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> 832-844-8023</t>
     </r>
   </si>
   <si>
     <t>*updated 2/26/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>9518 Bonny Bridge, San Antonio, TX 78240</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 26830 Virgo Lane San Antonio, TX 78260</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 1/16/26, 7/21/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1849,223 +1865,223 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:BF16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="57" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:58" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F1" s="18"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
-      <c r="K1" s="2" t="s">
-        <v>415</v>
+      <c r="K1" s="27" t="s">
+        <v>417</v>
       </c>
       <c r="L1" s="17"/>
       <c r="N1" s="18"/>
       <c r="O1" s="19"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="18"/>
       <c r="S1" s="18"/>
       <c r="T1" s="18"/>
       <c r="W1" s="27" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="X1" s="18"/>
       <c r="Y1" s="2" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="Z1" s="18"/>
       <c r="AB1" s="17"/>
       <c r="AF1" s="18"/>
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
       <c r="AJ1" s="18"/>
       <c r="AL1" s="18"/>
       <c r="AM1" s="19"/>
       <c r="AN1" s="18"/>
       <c r="AO1" s="18"/>
       <c r="AS1" s="17"/>
       <c r="AT1" s="17"/>
       <c r="AX1" s="18"/>
       <c r="AZ1" s="17"/>
       <c r="BC1" s="18"/>
       <c r="BD1" s="17"/>
       <c r="BE1" s="18"/>
     </row>
     <row r="2" spans="2:58" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="5" t="s">
         <v>381</v>
       </c>
       <c r="E2" s="15" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="15" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="15" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="M2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="N2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="O2" s="15" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="P2" s="15" t="s">
         <v>9</v>
       </c>
       <c r="Q2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="R2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="S2" s="24" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="T2" s="15" t="s">
         <v>12</v>
       </c>
       <c r="U2" s="15" t="s">
         <v>13</v>
       </c>
       <c r="V2" s="15" t="s">
         <v>51</v>
       </c>
       <c r="W2" s="15" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="X2" s="15" t="s">
         <v>14</v>
       </c>
       <c r="Y2" s="15" t="s">
         <v>15</v>
       </c>
       <c r="Z2" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AA2" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AB2" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AC2" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AD2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AE2" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="AF2" s="15" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="AG2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="AH2" s="15" t="s">
         <v>22</v>
       </c>
       <c r="AI2" s="15" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="AJ2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="AK2" s="15" t="s">
         <v>24</v>
       </c>
       <c r="AL2" s="15" t="s">
         <v>25</v>
       </c>
       <c r="AM2" s="15" t="s">
         <v>26</v>
       </c>
       <c r="AN2" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AO2" s="15" t="s">
         <v>28</v>
       </c>
       <c r="AP2" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="AQ2" s="15" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="AR2" s="15" t="s">
         <v>50</v>
       </c>
       <c r="AS2" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AT2" s="15" t="s">
         <v>30</v>
       </c>
       <c r="AU2" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AV2" s="15" t="s">
         <v>32</v>
       </c>
       <c r="AW2" s="15" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="AX2" s="15" t="s">
         <v>33</v>
       </c>
       <c r="AY2" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AZ2" s="15" t="s">
         <v>35</v>
       </c>
       <c r="BA2" s="15" t="s">
         <v>36</v>
       </c>
       <c r="BB2" s="15" t="s">
         <v>37</v>
       </c>
       <c r="BC2" s="15" t="s">
         <v>38</v>
       </c>
       <c r="BD2" s="15" t="s">
         <v>39</v>
       </c>
       <c r="BE2" s="15" t="s">
         <v>40</v>
       </c>
@@ -2234,52 +2250,52 @@
         <v>104</v>
       </c>
     </row>
     <row r="4" spans="2:58" ht="60" x14ac:dyDescent="0.25">
       <c r="D4" s="5" t="s">
         <v>383</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>141</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>139</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>138</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>137</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="K4" s="15" t="s">
-        <v>398</v>
+      <c r="K4" s="24" t="s">
+        <v>416</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>135</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>134</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>133</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>143</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>154</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>144</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>153</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>152</v>
       </c>
@@ -2599,51 +2615,51 @@
       <c r="O6" s="3" t="s">
         <v>249</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>259</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>250</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>258</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>257</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>256</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>255</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>254</v>
       </c>
       <c r="W6" s="24" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>253</v>
       </c>
       <c r="Y6" s="3" t="s">
         <v>252</v>
       </c>
       <c r="Z6" s="3" t="s">
         <v>251</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>248</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>222</v>
       </c>
       <c r="AC6" s="3" t="s">
         <v>220</v>
       </c>
       <c r="AD6" s="3" t="s">
         <v>219</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>218</v>
       </c>
@@ -3204,51 +3220,51 @@
       </c>
       <c r="BA9" s="3" t="s">
         <v>326</v>
       </c>
       <c r="BB9" s="3" t="s">
         <v>314</v>
       </c>
       <c r="BC9" s="3" t="s">
         <v>325</v>
       </c>
       <c r="BD9" s="3" t="s">
         <v>330</v>
       </c>
       <c r="BE9" s="3" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="10" spans="2:58" ht="255" x14ac:dyDescent="0.25">
       <c r="D10" s="5" t="s">
         <v>389</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>344</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>370</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>395</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>342</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>369</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>368</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>367</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>366</v>
       </c>
@@ -3288,51 +3304,51 @@
       <c r="Z10" s="3" t="s">
         <v>344</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>371</v>
       </c>
       <c r="AB10" s="3" t="s">
         <v>351</v>
       </c>
       <c r="AC10" s="3" t="s">
         <v>349</v>
       </c>
       <c r="AD10" s="3" t="s">
         <v>348</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>347</v>
       </c>
       <c r="AF10" s="3" t="s">
         <v>346</v>
       </c>
       <c r="AG10" s="3" t="s">
         <v>344</v>
       </c>
       <c r="AH10" s="3" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="AI10" s="24" t="s">
         <v>342</v>
       </c>
       <c r="AJ10" s="3" t="s">
         <v>345</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>344</v>
       </c>
       <c r="AL10" s="3" t="s">
         <v>344</v>
       </c>
       <c r="AM10" s="3" t="s">
         <v>343</v>
       </c>
       <c r="AN10" s="3" t="s">
         <v>342</v>
       </c>
       <c r="AO10" s="3" t="s">
         <v>350</v>
       </c>
       <c r="AP10" s="3" t="s">
         <v>352</v>
       </c>
@@ -3398,90 +3414,90 @@
       <c r="H11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="I11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="J11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="K11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="L11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="M11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="N11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="O11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="P11" s="26" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="Q11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="R11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="S11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="T11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="U11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="V11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="W11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="X11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="Y11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="Z11" s="2" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="AA11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AB11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AC11" s="23" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="AD11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AE11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AF11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AG11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AH11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AI11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AJ11" s="22" t="s">
         <v>391</v>
       </c>
       <c r="AK11" s="22" t="s">
         <v>391</v>
       </c>