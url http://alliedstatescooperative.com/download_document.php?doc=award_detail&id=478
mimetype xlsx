--- v0 (2025-10-19)
+++ v1 (2026-07-24)
@@ -1,250 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2025\25-7532 Portable Toilet Rentals, Sales, and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5FBB8D2-76E2-453F-99A3-47B7C4E7A2C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3DC4F25-8E96-4763-A081-FC4DDC42CFB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="49">
   <si>
     <t/>
   </si>
   <si>
     <t>El Paso</t>
   </si>
   <si>
     <t>Sarabia's Portable Jons and Blue Sanitation (FusionSite Texas LLC)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent discount off Catalog/Pricelist.Rental and/or sale of items/services as listed in the scope of work (to include any additional fees such as delivery, setup, pickup, scheduled services, unscheduled extra services, servicing, etc.).</t>
   </si>
   <si>
-    <t>Austin Hill</t>
-[...1 lines deleted...]
-  <si>
     <t>Yasmin Carrillo</t>
   </si>
   <si>
     <t>Vanessa Salas CEO &amp; Lidia Tellez Dispach</t>
   </si>
   <si>
     <t>Lorena Soto</t>
   </si>
   <si>
-    <t>1420 Washington Blvd Ste 301 Detroit MI 48226</t>
-[...1 lines deleted...]
-  <si>
     <t>9365 Escobar Dr El Paso Tx 79907</t>
   </si>
   <si>
     <t>1010 Horizon Blvd, El Paso, TX 79927</t>
   </si>
   <si>
-    <t>Austin.hill@austinslogistics.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Sales1@Brunsonpump.com</t>
   </si>
   <si>
     <t>lidia@ivansep.com</t>
   </si>
   <si>
     <t>lorena@sarabias.com</t>
   </si>
   <si>
-    <t>(734) 776-5399</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 858-5511</t>
   </si>
   <si>
     <t>(915) 859-3469</t>
   </si>
   <si>
     <t>(915) 544-9022 x214</t>
   </si>
   <si>
-    <t>HTTP://www.austinslogistics.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.brunsonpump.com</t>
   </si>
   <si>
     <t>HTTP://www.ivanssiteservice.com</t>
   </si>
   <si>
     <t>HTTP://www.sarabias.com</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>Yes Devin Brunson (915)493-9580 Deering Brunson (915)667-8455</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Yes, if requests are made after hours, we do charge emergency fees After hours phone 915-240-4059</t>
   </si>
   <si>
-    <t>All</t>
-[...1 lines deleted...]
-  <si>
     <t>El Paso County, Texas some parts of NM in Dona Ana County</t>
   </si>
   <si>
     <t>Does the pricing as found in your catalog/pricelist/website already reflect the discount?</t>
   </si>
   <si>
     <t>Response Time</t>
   </si>
   <si>
-    <t>2 days</t>
-[...1 lines deleted...]
-  <si>
     <t>24Hrs - 48 Hrs</t>
   </si>
   <si>
     <t>24 hours</t>
   </si>
   <si>
     <t>There is a 2-hour response time for most deliveries. Some restrictions apply.</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
   <si>
     <t>Areas Served…</t>
   </si>
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>5853 Welch Ave, El Paso, TX 79905</t>
   </si>
   <si>
     <t>Brunson Pump Service (Brunson Investment LLC)</t>
   </si>
   <si>
     <t>Ivan's Site Service Inc (DBA Ivan's Portable Jons, DBA Ivan's Fencing Division &amp; DBA Ivan's Disposal Services)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Austin Logistics LLC (Austin Hill)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -681,365 +657,321 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Ivans%20Site%20Service.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Brunson%20Pump.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Austin%20Logistics.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Sarabia's%20Pricing.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Sarabia's%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Ivans%20Site%20Service.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7532/Brunson%20Pump.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:I15"/>
+  <dimension ref="B1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="8" style="7" customWidth="1"/>
     <col min="3" max="3" width="36" style="7" customWidth="1"/>
     <col min="4" max="4" width="6" style="7" customWidth="1"/>
-    <col min="5" max="8" width="30.7109375" style="7" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="7"/>
+    <col min="5" max="7" width="30.7109375" style="7" customWidth="1"/>
+    <col min="8" max="8" width="12" style="7" customWidth="1"/>
+    <col min="9" max="9" width="14" style="7" customWidth="1"/>
+    <col min="10" max="10" width="12" style="7" customWidth="1"/>
+    <col min="11" max="11" width="14" style="7" customWidth="1"/>
+    <col min="12" max="12" width="12" style="7" customWidth="1"/>
+    <col min="13" max="13" width="14" style="7" customWidth="1"/>
+    <col min="14" max="14" width="12" style="7" customWidth="1"/>
+    <col min="15" max="15" width="14" style="7" customWidth="1"/>
+    <col min="16" max="16" width="12" style="7" customWidth="1"/>
+    <col min="17" max="17" width="14" style="7" customWidth="1"/>
+    <col min="18" max="18" width="12" style="7" customWidth="1"/>
+    <col min="19" max="19" width="14" style="7" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="E1" s="18"/>
+    <row r="1" spans="2:8">
+      <c r="E1" s="16"/>
       <c r="F1" s="16"/>
-      <c r="G1" s="16"/>
-[...2 lines deleted...]
-    <row r="2" spans="2:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="G1" s="18"/>
+    </row>
+    <row r="2" spans="2:8" ht="60">
       <c r="D2" s="3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="2:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:8" ht="30">
       <c r="D3" s="4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="1" t="s">
+    </row>
+    <row r="4" spans="2:8" ht="30">
+      <c r="D4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="F4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8">
+      <c r="D5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8">
+      <c r="D6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="30">
+      <c r="D7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8">
+      <c r="D8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="60">
+      <c r="D9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="30">
+      <c r="D10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8">
+      <c r="D11" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="E11" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...103 lines deleted...]
-      </c>
       <c r="F11" s="19" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8">
       <c r="B12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="H12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="10" t="s">
+      <c r="H12" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:9" ht="105" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:8" ht="105">
       <c r="B13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="13">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
-      <c r="H13" s="13">
-[...3 lines deleted...]
-    <row r="14" spans="2:9" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="2:8" ht="45">
       <c r="B14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="15" spans="2:9" ht="45" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="45">
       <c r="B15" s="15"/>
       <c r="C15" s="1" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D15" s="15"/>
       <c r="E15" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:H14">
-    <sortCondition ref="E2:H2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:G14">
+    <sortCondition ref="E2:G2"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="E11" r:id="rId1" xr:uid="{B3B7F12D-26DA-4F82-9E54-8E7D5D6D9EEA}"/>
-[...2 lines deleted...]
-    <hyperlink ref="H11" r:id="rId4" xr:uid="{766C87B5-4EBF-4896-A2C5-9F681077D309}"/>
+    <hyperlink ref="E11" r:id="rId1" xr:uid="{57BBB77E-4638-472D-8134-4EA11C742C49}"/>
+    <hyperlink ref="F11" r:id="rId2" xr:uid="{BA6C5BE4-59EE-4EE4-8CF7-87DCF2D26A88}"/>
+    <hyperlink ref="G11" r:id="rId3" xr:uid="{766C87B5-4EBF-4896-A2C5-9F681077D309}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId5"/>
+  <pageSetup orientation="landscape" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R25-7532 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>