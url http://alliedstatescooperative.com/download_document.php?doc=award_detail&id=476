--- v0 (2025-10-19)
+++ v1 (2026-05-20)
@@ -1,94 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2025\25-7530 Paving Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B528A286-6ED9-46DB-A567-A9BBA83F1446}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98A3AC66-7227-4C7D-8295-2C875B78E027}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="142">
   <si>
     <t/>
   </si>
   <si>
     <t>El Paso Trench Safety, Inc.</t>
   </si>
   <si>
     <t>El Paso</t>
   </si>
   <si>
     <t>Alpha Paving (Alpha Asphalt and Parking Lot Contractors LLC)</t>
   </si>
   <si>
     <t>Smith &amp; Aguirre Construction Company, Inc. (Smith &amp; Aguirre Construction Co., Inc.)</t>
   </si>
   <si>
     <t>Veliz Construction (Veliz Company, LLC)</t>
   </si>
   <si>
     <t>Aztec Contractors, Inc</t>
   </si>
   <si>
-    <t>Del Mar Contracting, Inc,</t>
-[...1 lines deleted...]
-  <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>UOM</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>New asphalt - 1 to 1,000 square feet</t>
   </si>
   <si>
     <t>SQUARE FOOT</t>
   </si>
   <si>
     <t>1 ALT1</t>
@@ -291,171 +288,153 @@
   <si>
     <t>Black Stallion Contractors, Inc.</t>
   </si>
   <si>
     <t>JACOB CEPEDA</t>
   </si>
   <si>
     <t>Iliana Chavez</t>
   </si>
   <si>
     <t>Hector Luna</t>
   </si>
   <si>
     <t>David F. Adame</t>
   </si>
   <si>
     <t>Aaron Cardiel, Vice President of Operations</t>
   </si>
   <si>
     <t>Omar Veliz, President</t>
   </si>
   <si>
     <t>Nancy Camarena</t>
   </si>
   <si>
-    <t>Mike Harrison</t>
-[...1 lines deleted...]
-  <si>
     <t>12210 Montwood, 103-112 - El Paso, Texas  79928</t>
   </si>
   <si>
     <t>13261 Allemande Rd. El Paso Texas 79938</t>
   </si>
   <si>
     <t>2475 Lakeside Drive, Las Cruces, NM 88007</t>
   </si>
   <si>
     <t>2910 Gateway Blvd E., El Paso, TX 79905</t>
   </si>
   <si>
-    <t>3550 Lee Blvd. Suite E, El Paso, TX 79936</t>
-[...1 lines deleted...]
-  <si>
     <t>LCEPEDA@EPTS-INC.COM</t>
   </si>
   <si>
     <t>iliana@alphapavingep.com</t>
   </si>
   <si>
     <t>info@blackstalliongroup.com</t>
   </si>
   <si>
     <t>completeparkinglotsolutions@yahoo.com</t>
   </si>
   <si>
     <t>aaron@smithandaguirre.com</t>
   </si>
   <si>
     <t>estimating@velizconstruction.com</t>
   </si>
   <si>
     <t>n.camarena@azteccontractors.com</t>
   </si>
   <si>
-    <t>projectmanager@delmarcontracting.com</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 595-1724</t>
   </si>
   <si>
     <t>(915) 667-8303</t>
   </si>
   <si>
     <t>(915) 584-2098</t>
   </si>
   <si>
     <t>(915) 449-2923</t>
   </si>
   <si>
     <t>(575) 527-2500</t>
   </si>
   <si>
     <t>(915) 219-4000</t>
   </si>
   <si>
     <t>(915) 342-7994</t>
   </si>
   <si>
-    <t>(915) 260-5707</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.alphapavingep.com/?utm_source=gmb&amp;utm_medium=organic&amp;utm_campaign=elpaso</t>
   </si>
   <si>
     <t>HTTP://www.blackstalliongroup.com</t>
   </si>
   <si>
     <t>HTTP://www.smithandaguirre.com</t>
   </si>
   <si>
     <t>HTTP://www.velizconstruction.com</t>
   </si>
   <si>
     <t>HTTP://www.azteccontractors.com</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>El Paso, Texas</t>
   </si>
   <si>
     <t>4509 Osborne Drive, El Paso, TX 79922</t>
   </si>
   <si>
     <t>Yes — Vendor does charge additional fees for expedited services or shipments. Fees vary depending on service level requested (overnight, 2-day, same-day, or special handling) and are quoted at time of request. - Jacob Cepeda 915-595-1724</t>
   </si>
   <si>
     <t>Yes. Iliana Chavez - 915-667-8303</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Yes, to correspond to the additional fees for expediting services/shipments we do include those prices in our proposal. Feel free to contact estimating@velizconstruction.com should there be any questions.</t>
   </si>
   <si>
-    <t>Yes, For example, in the case of additional demobilization that was not considered from the beginning of the project, we make a change order for that fee.</t>
-[...1 lines deleted...]
-  <si>
     <t>Licensed and willing to service: Texas — primarily El Paso County and surrounding West Texas regions. Open to statewide opportunities as requested.</t>
   </si>
   <si>
     <t>El Paso County-TX, Dona Ana County-NM</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>Texas, Arizona</t>
-  </si>
-[...1 lines deleted...]
-    <t>El Paso, Odessa, TX and Sunland, Las Cruces,  NM</t>
   </si>
   <si>
     <t>Does the pricing as found on your pricelist already reflect the discount?</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
@@ -981,3246 +960,2990 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7530/Smith%20%26%20Aguirre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7530/El%20Paso%20Trench.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7530/Complete%20Parking%20Lot.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7530/Veliz%20Construction.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:N88"/>
+  <dimension ref="B1:M88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="5" ySplit="2" topLeftCell="G3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="2" topLeftCell="F3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="70" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
-    <col min="6" max="13" width="30.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="12" width="30.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:13" x14ac:dyDescent="0.25">
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="13"/>
-      <c r="K1" s="13"/>
-[...2 lines deleted...]
-    <row r="2" spans="2:14" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="L1" s="17"/>
+    </row>
+    <row r="2" spans="2:13" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="E2" s="7" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="I2" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="J2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="L2" s="8" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="E3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="J3" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I2" s="8" t="s">
-[...28 lines deleted...]
-      <c r="I3" s="4" t="s">
+      <c r="K3" s="4" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="2:14" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E4" s="7" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="F4" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="G4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="J4" s="4" t="s">
+    </row>
+    <row r="5" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="E5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="H5" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="4" t="s">
+      <c r="I5" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="J5" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      <c r="F5" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="L5" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="E6" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="H6" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="H5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J5" s="4" t="s">
+      <c r="I6" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="4" t="s">
+      <c r="J6" s="4" t="s">
         <v>100</v>
-      </c>
-[...21 lines deleted...]
-        <v>111</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="7" spans="2:13" ht="60" x14ac:dyDescent="0.25">
+      <c r="E7" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="H7" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="I7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>109</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="L7" s="4" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="E8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="2:13" ht="135" x14ac:dyDescent="0.25">
+      <c r="E9" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="G9" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="G7" s="4" t="s">
+      <c r="H9" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="J9" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="H7" s="4" t="s">
-[...11 lines deleted...]
-      <c r="L7" s="4" t="s">
+      <c r="K9" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="2:13" ht="90" x14ac:dyDescent="0.25">
+      <c r="E10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...42 lines deleted...]
-      <c r="H9" s="4" t="s">
+      <c r="G10" s="4" t="s">
         <v>123</v>
-      </c>
-[...24 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-    <row r="11" spans="2:14" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E11" s="9" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H11" s="18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>135</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>135</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="L11" s="19" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-    <row r="12" spans="2:14" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="10" t="s">
+      <c r="G12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="B13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...25 lines deleted...]
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F13" s="16">
         <v>18</v>
       </c>
       <c r="G13" s="16">
         <v>29.31</v>
       </c>
       <c r="H13" s="16">
         <v>16</v>
       </c>
       <c r="I13" s="16">
         <v>14.5</v>
       </c>
-      <c r="J13" s="16">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J13" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K13" s="16">
+        <v>28.47</v>
       </c>
       <c r="L13" s="16">
-        <v>28.47</v>
-[...1 lines deleted...]
-      <c r="M13" s="16">
         <v>29.01</v>
       </c>
     </row>
-    <row r="14" spans="2:14" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="4" t="s">
+      <c r="D14" s="4">
+        <v>1</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="16">
+        <v>14.26</v>
+      </c>
+    </row>
+    <row r="15" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+      <c r="B15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D15" s="4">
         <v>1</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="16">
         <v>18</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M15" s="16" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="2:14" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="2:13" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D16" s="4">
         <v>1</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>19.71</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M16" s="16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="D17" s="4">
+        <v>1</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="4">
-[...2 lines deleted...]
-      <c r="E17" s="4" t="s">
+      <c r="F17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="16">
+        <v>21.26</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="B18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="16" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="D18" s="4">
         <v>1</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="K18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="16">
+      <c r="K18" s="16">
         <v>21.77</v>
       </c>
-      <c r="M18" s="16" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="L18" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="4">
         <v>1</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F19" s="16">
         <v>23.5</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L19" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M19" s="16" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B20" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C20" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="4">
+        <v>1</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B21" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="4">
-[...2 lines deleted...]
-      <c r="E20" s="4" t="s">
+      <c r="C21" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="4">
+        <v>1</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16">
+        <v>46.8</v>
+      </c>
+      <c r="K21" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="16" t="s">
-[...28 lines deleted...]
-      <c r="C21" s="4" t="s">
+      <c r="C22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="4">
-[...2 lines deleted...]
-      <c r="E21" s="4" t="s">
+      <c r="D22" s="4">
+        <v>1</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="16">
+        <v>47.45</v>
+      </c>
+      <c r="K22" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L22" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="16">
+        <v>65</v>
+      </c>
+      <c r="K23" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="16" t="s">
-[...66 lines deleted...]
-      <c r="C23" s="4" t="s">
+      <c r="C24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="4">
-[...34 lines deleted...]
-      <c r="C24" s="4" t="s">
+      <c r="D24" s="4">
+        <v>1</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="16">
+        <v>115.93</v>
+      </c>
+      <c r="L24" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D24" s="4">
-[...31 lines deleted...]
-      <c r="B25" s="3" t="s">
+      <c r="C25" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="4">
         <v>1</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F25" s="14">
         <v>15</v>
       </c>
       <c r="G25" s="14">
         <v>17.63</v>
       </c>
       <c r="H25" s="14">
         <v>14</v>
       </c>
       <c r="I25" s="14">
         <v>13</v>
       </c>
-      <c r="J25" s="14">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J25" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="14">
+        <v>15.65</v>
       </c>
       <c r="L25" s="14">
-        <v>15.65</v>
-[...1 lines deleted...]
-      <c r="M25" s="14">
         <v>15.92</v>
       </c>
     </row>
-    <row r="26" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K26" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L26" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="14">
+      <c r="L26" s="14">
         <v>11.68</v>
       </c>
     </row>
-    <row r="27" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B27" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D27" s="4">
         <v>1</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="14">
         <v>12.7</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L27" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M27" s="14" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B28" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28" s="4">
         <v>1</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="14">
         <v>16</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M28" s="14" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="D29" s="4">
+        <v>1</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="14">
+        <v>19.79</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="D29" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D30" s="4">
         <v>1</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="K30" s="14" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="14">
+      <c r="K30" s="14">
         <v>21.77</v>
       </c>
-      <c r="M30" s="14" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="L30" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D31" s="4">
         <v>1</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F31" s="14">
         <v>23.5</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L31" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M31" s="14" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="2:13" ht="120" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="2:12" ht="120" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C32" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="4">
+        <v>1</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="14">
+        <v>44</v>
+      </c>
+      <c r="K32" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="4">
+        <v>1</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="14">
+        <v>45.28</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="4">
+        <v>1</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="14">
+        <v>46</v>
+      </c>
+      <c r="K34" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B35" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="4">
-[...69 lines deleted...]
-      <c r="B34" s="3" t="s">
+      <c r="D35" s="4">
+        <v>1</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="14">
+        <v>65</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="4" t="s">
-[...75 lines deleted...]
-      <c r="C36" s="4" t="s">
+      <c r="D36" s="4">
+        <v>1</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D36" s="4">
-[...31 lines deleted...]
-      <c r="B37" s="3" t="s">
+      <c r="C37" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="4">
         <v>1</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F37" s="16">
         <v>9</v>
       </c>
       <c r="G37" s="16">
         <v>14.68</v>
       </c>
       <c r="H37" s="16">
         <v>12</v>
       </c>
       <c r="I37" s="16">
         <v>11.5</v>
       </c>
-      <c r="J37" s="16">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J37" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K37" s="16">
+        <v>9.2100000000000009</v>
       </c>
       <c r="L37" s="16">
-        <v>9.2100000000000009</v>
-[...1 lines deleted...]
-      <c r="M37" s="16">
         <v>12.22</v>
       </c>
     </row>
-    <row r="38" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D38" s="4">
         <v>1</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="16">
         <v>11.15</v>
       </c>
       <c r="H38" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K38" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L38" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M38" s="16" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="D39" s="4">
+        <v>1</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="16">
+        <v>11.41</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="B40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="4">
+        <v>1</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
+        <v>14</v>
+      </c>
+      <c r="I40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="B41" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D39" s="4">
-[...69 lines deleted...]
-      <c r="B41" s="3" t="s">
+      <c r="C41" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="D41" s="4">
+        <v>1</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="16">
+        <v>18.32</v>
+      </c>
+      <c r="L41" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B42" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D41" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D42" s="4">
         <v>1</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L42" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M42" s="16">
+      <c r="L42" s="16">
         <v>18.68</v>
       </c>
     </row>
-    <row r="43" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D43" s="4">
         <v>1</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F43" s="16">
         <v>23.5</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L43" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M43" s="16" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="2:13" ht="120" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="2:12" ht="120" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C44" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="4">
+        <v>1</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>42</v>
+      </c>
+      <c r="K44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D45" s="4">
+        <v>1</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="16">
+        <v>44</v>
+      </c>
+      <c r="K45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="4">
+        <v>1</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="16">
+        <v>45.28</v>
+      </c>
+      <c r="L46" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D44" s="4">
-[...58 lines deleted...]
-      <c r="K45" s="16">
+      <c r="D47" s="4">
+        <v>1</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="16">
+        <v>65</v>
+      </c>
+      <c r="K47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L45" s="16" t="s">
-[...10 lines deleted...]
-      <c r="C46" s="4" t="s">
+      <c r="C48" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="D46" s="4">
-[...72 lines deleted...]
-      <c r="C48" s="4" t="s">
+      <c r="D48" s="4">
+        <v>1</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D48" s="4">
-[...31 lines deleted...]
-      <c r="B49" s="3" t="s">
+      <c r="C49" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="4">
         <v>1</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F49" s="14">
         <v>7.5</v>
       </c>
       <c r="G49" s="14">
         <v>13.19</v>
       </c>
       <c r="H49" s="14">
         <v>10</v>
       </c>
       <c r="I49" s="14">
         <v>11</v>
       </c>
-      <c r="J49" s="14">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J49" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K49" s="14">
+        <v>6.86</v>
       </c>
       <c r="L49" s="14">
-        <v>6.86</v>
-[...1 lines deleted...]
-      <c r="M49" s="14">
         <v>9.9499999999999993</v>
       </c>
     </row>
-    <row r="50" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D50" s="4">
         <v>1</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="14">
         <v>10.4</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L50" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M50" s="14" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="51" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="C51" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="4">
         <v>1</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L51" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M51" s="14">
+      <c r="L51" s="14">
         <v>11.13</v>
       </c>
     </row>
-    <row r="52" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D52" s="4">
         <v>1</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="14">
         <v>12</v>
       </c>
       <c r="I52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L52" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M52" s="14" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="D53" s="4">
+        <v>1</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="14">
+        <v>16.25</v>
+      </c>
+      <c r="L53" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="D53" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D54" s="4">
         <v>1</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K54" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L54" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M54" s="14">
+      <c r="L54" s="14">
         <v>17.57</v>
       </c>
     </row>
-    <row r="55" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D55" s="4">
         <v>1</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F55" s="14">
         <v>23.5</v>
       </c>
       <c r="G55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L55" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M55" s="14" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="56" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C56" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D56" s="4">
+        <v>1</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="14">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L56" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D57" s="4">
+        <v>1</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="14">
+        <v>40.5</v>
+      </c>
+      <c r="K57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D56" s="4">
-[...34 lines deleted...]
-      <c r="C57" s="4" t="s">
+      <c r="C58" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="4">
+        <v>1</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="14">
+        <v>42.5</v>
+      </c>
+      <c r="K58" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B59" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D57" s="4">
-[...31 lines deleted...]
-      <c r="B58" s="3" t="s">
+      <c r="D59" s="4">
+        <v>1</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="14">
+        <v>65</v>
+      </c>
+      <c r="K59" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" s="4">
+        <v>1</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K60" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L60" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C58" s="4" t="s">
-[...110 lines deleted...]
-      <c r="B61" s="3" t="s">
+      <c r="C61" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C61" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="4">
         <v>1</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F61" s="16">
         <v>6</v>
       </c>
       <c r="G61" s="16">
         <v>11.48</v>
       </c>
       <c r="H61" s="16">
         <v>9</v>
       </c>
       <c r="I61" s="16">
         <v>10.5</v>
       </c>
-      <c r="J61" s="16">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J61" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K61" s="16">
+        <v>6.69</v>
       </c>
       <c r="L61" s="16">
-        <v>6.69</v>
-[...1 lines deleted...]
-      <c r="M61" s="16">
         <v>9.59</v>
       </c>
     </row>
-    <row r="62" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B62" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D62" s="4">
         <v>1</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F62" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="16">
         <v>9.8699999999999992</v>
       </c>
       <c r="H62" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I62" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J62" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K62" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L62" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M62" s="16" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="63" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B63" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="C63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="4">
         <v>1</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H63" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I63" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J63" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K63" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L63" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M63" s="16">
+      <c r="L63" s="16">
         <v>10.86</v>
       </c>
     </row>
-    <row r="64" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B64" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D64" s="4">
         <v>1</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="16">
         <v>11</v>
       </c>
       <c r="I64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K64" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L64" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M64" s="16" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="65" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B65" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="D65" s="4">
+        <v>1</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="16">
+        <v>15.49</v>
+      </c>
+      <c r="L65" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="D65" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D66" s="4">
         <v>1</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J66" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K66" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="L66" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M66" s="16">
+      <c r="L66" s="16">
         <v>16.82</v>
       </c>
     </row>
-    <row r="67" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B67" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D67" s="4">
         <v>1</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F67" s="16">
         <v>23.5</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J67" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K67" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L67" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="M67" s="16" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="68" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B68" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C68" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D68" s="4">
+        <v>1</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J68" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K68" s="16">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L68" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="4">
+        <v>1</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G69" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I69" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J69" s="16">
+        <v>39.5</v>
+      </c>
+      <c r="K69" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L69" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D68" s="4">
-[...34 lines deleted...]
-      <c r="C69" s="4" t="s">
+      <c r="C70" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="4">
+        <v>1</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J70" s="16">
+        <v>41.5</v>
+      </c>
+      <c r="K70" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L70" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D69" s="4">
-[...31 lines deleted...]
-      <c r="B70" s="3" t="s">
+      <c r="D71" s="4">
+        <v>1</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J71" s="16">
+        <v>65</v>
+      </c>
+      <c r="K71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L71" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B72" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D72" s="4">
+        <v>1</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L72" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C70" s="4" t="s">
-[...110 lines deleted...]
-      <c r="B73" s="3" t="s">
+      <c r="C73" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="4">
         <v>1</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F73" s="14">
         <v>5.5</v>
       </c>
       <c r="G73" s="14">
         <v>11.1</v>
       </c>
       <c r="H73" s="14">
         <v>8</v>
       </c>
       <c r="I73" s="14">
         <v>10.5</v>
       </c>
-      <c r="J73" s="14">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="J73" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="K73" s="14">
+        <v>5.56</v>
       </c>
       <c r="L73" s="14">
-        <v>5.56</v>
-[...1 lines deleted...]
-      <c r="M73" s="14">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="74" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B74" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D74" s="4">
         <v>1</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F74" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H74" s="14">
         <v>10</v>
       </c>
       <c r="I74" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J74" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K74" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L74" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M74" s="14" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="75" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B75" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C75" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="4">
         <v>1</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F75" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G75" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H75" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I75" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J75" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K75" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L75" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M75" s="14">
+      <c r="L75" s="14">
         <v>10.64</v>
       </c>
     </row>
-    <row r="76" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B76" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D76" s="4">
         <v>1</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F76" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="14">
         <v>11.05</v>
       </c>
       <c r="H76" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J76" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K76" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L76" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M76" s="14" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="2:13" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="77" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B77" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="C77" s="4" t="s">
+      <c r="D77" s="4">
+        <v>1</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H77" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I77" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J77" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K77" s="14">
+        <v>14.86</v>
+      </c>
+      <c r="L77" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="D77" s="4">
-[...36 lines deleted...]
-      </c>
       <c r="D78" s="4">
         <v>1</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F78" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H78" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I78" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J78" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K78" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="L78" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M78" s="14">
+      <c r="L78" s="14">
         <v>16.09</v>
       </c>
     </row>
-    <row r="79" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B79" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D79" s="4">
         <v>1</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F79" s="14">
         <v>23.5</v>
       </c>
       <c r="G79" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I79" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J79" s="14" t="s">
         <v>0</v>
       </c>
       <c r="K79" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L79" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="M79" s="14" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="80" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B80" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C80" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D80" s="4">
+        <v>1</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J80" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K80" s="14">
+        <v>29.66</v>
+      </c>
+      <c r="L80" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B81" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" s="4">
+        <v>1</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J81" s="14">
+        <v>38</v>
+      </c>
+      <c r="K81" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L81" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="B82" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="D80" s="4">
-[...34 lines deleted...]
-      <c r="C81" s="4" t="s">
+      <c r="C82" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82" s="4">
+        <v>1</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J82" s="14">
+        <v>40</v>
+      </c>
+      <c r="K82" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L82" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="2:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="B83" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D81" s="4">
-[...31 lines deleted...]
-      <c r="B82" s="3" t="s">
+      <c r="D83" s="4">
+        <v>1</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J83" s="14">
+        <v>65</v>
+      </c>
+      <c r="K83" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L83" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="B84" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D84" s="4">
+        <v>1</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K84" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L84" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B85" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C82" s="4" t="s">
-[...110 lines deleted...]
-      <c r="B85" s="3" t="s">
+      <c r="C85" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="C85" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F85" s="15" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="G85" s="15" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="H85" s="15" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="I85" s="15">
         <v>0</v>
       </c>
-      <c r="J85" s="15" t="s">
-        <v>146</v>
+      <c r="J85" s="15">
+        <v>0.05</v>
       </c>
       <c r="K85" s="15">
-        <v>0.05</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="L85" s="15">
-        <v>5.0000000000000001E-3</v>
-[...5 lines deleted...]
-    <row r="86" spans="2:13" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B86" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F86" s="11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G86" s="11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H86" s="11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I86" s="11" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="J86" s="11" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="K86" s="11" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L86" s="11" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-    <row r="88" spans="2:13" ht="204" customHeight="1" x14ac:dyDescent="0.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="88" spans="2:12" ht="204" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="20" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="C88" s="21"/>
       <c r="D88" s="21"/>
       <c r="E88" s="21"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="F2:M2">
-    <sortCondition ref="F2:M2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="F2:L2">
+    <sortCondition ref="F2:L2"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="B88:E88"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I11" r:id="rId1" xr:uid="{2C5046DD-5D5A-4DEA-B80D-709942DF4604}"/>
-    <hyperlink ref="K11" r:id="rId2" xr:uid="{53CBE89F-51F8-49E8-9F7B-4B3AEB129820}"/>
-[...1 lines deleted...]
-    <hyperlink ref="M11" r:id="rId4" xr:uid="{D4D56C77-5455-4AAD-AA04-57030968C497}"/>
+    <hyperlink ref="J11" r:id="rId2" xr:uid="{53CBE89F-51F8-49E8-9F7B-4B3AEB129820}"/>
+    <hyperlink ref="K11" r:id="rId3" xr:uid="{A8683E6B-984C-40EA-9F96-7E0AF1B4A93E}"/>
+    <hyperlink ref="L11" r:id="rId4" xr:uid="{D4D56C77-5455-4AAD-AA04-57030968C497}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R25-7530 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>