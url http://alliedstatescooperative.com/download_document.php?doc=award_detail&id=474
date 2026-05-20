--- v0 (2025-10-22)
+++ v1 (2026-05-20)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7525 Insurance Brokerage Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4A3165D-7A4D-44D4-85AF-C1A79683C6A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9C55FC-6D5A-4A50-BA79-1F974464FF1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -77,77 +77,71 @@
   <si>
     <t>Leslie Benavides</t>
   </si>
   <si>
     <t>Reece West</t>
   </si>
   <si>
     <t>John D. Bass, CEBS</t>
   </si>
   <si>
     <t>Shana Robinson</t>
   </si>
   <si>
     <t>Eva Enriquez</t>
   </si>
   <si>
     <t>Phillip Briscoe</t>
   </si>
   <si>
     <t>16945 Northchase Drive, Suite 1800, Houston, Texas 77060</t>
   </si>
   <si>
     <t>2175 N. Glenville Dr Richardson, TX 75082</t>
   </si>
   <si>
-    <t>5080 Spectrum Drive, Addison, Texas 75001</t>
-[...1 lines deleted...]
-  <si>
     <t>14855 Blanco Rd, Suite 108, San Antonio, TX  78216</t>
   </si>
   <si>
     <t>702 Wyoming Ave. El Paso TX 79902</t>
   </si>
   <si>
     <t>303 N. Oregon St., Suite 310, El Paso, TX 79901</t>
   </si>
   <si>
     <t>mcooper@fbmc.com</t>
   </si>
   <si>
     <t>nicole.brown@ffga.com</t>
   </si>
   <si>
     <t>lbenavides@higginbotham.net</t>
   </si>
   <si>
     <t>Reece@invictusmarketing.net</t>
   </si>
   <si>
-    <t>john.bass@mcgriff.com</t>
-[...1 lines deleted...]
-  <si>
     <t>shana@robinsonbrokeragefirm.com</t>
   </si>
   <si>
     <t>eva@teb-inc.com</t>
   </si>
   <si>
     <t>Phillip.Briscoe@usi.com</t>
   </si>
   <si>
     <t>(850) 425-6200</t>
   </si>
   <si>
     <t>(800) 523-8422</t>
   </si>
   <si>
     <t>(972) 608-7228</t>
   </si>
   <si>
     <t>(573) 893-2110</t>
   </si>
   <si>
     <t>(210) 339-2481</t>
   </si>
   <si>
     <t>(210) 245-5850</t>
@@ -245,78 +239,120 @@
   <si>
     <t>Invictus Group Benefits (Show Me Health Solutions LLC)</t>
   </si>
   <si>
     <t>Texas, Tennessee, Virginia, Alabama</t>
   </si>
   <si>
     <t>3101 Sessions Road, Tallahassee, FL 32303</t>
   </si>
   <si>
     <t>Higginbotham Public Sector, LLC (FBS)</t>
   </si>
   <si>
     <t>McGriff, a Marsh &amp; McLennan Agency LLC Company (Marsh &amp; McLennan Companies, Inc.)</t>
   </si>
   <si>
     <t>USI Southwest, Inc. (USI Insurance Services Southwest)</t>
   </si>
   <si>
     <t>102 Lomo Dr, Jefferson City, MO 65109</t>
   </si>
   <si>
     <t>Robinson Brokerage Firm (Shana Robinson)</t>
   </si>
   <si>
-    <t>*updated 10/10/25</t>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>john.bass@mcgriff.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> john.bass@MarshMMA.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>5080 Spectrum Drive, Addison, Texas 75001</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> 711 Broadway Suite 505 San Antonio, TX 78215</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 10/10/25, 4/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -722,307 +758,307 @@
   <cols>
     <col min="1" max="1" width="1.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="8" style="3" customWidth="1"/>
     <col min="3" max="3" width="6" style="3" customWidth="1"/>
     <col min="4" max="5" width="10" style="3" customWidth="1"/>
     <col min="6" max="13" width="30.7109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="12" style="3" customWidth="1"/>
     <col min="15" max="15" width="14" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.25">
       <c r="F1" s="4"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K1" s="7"/>
       <c r="L1" s="5"/>
       <c r="M1" s="7"/>
     </row>
     <row r="2" spans="2:13" ht="45" x14ac:dyDescent="0.25">
       <c r="E2" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I2" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J2" s="8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K2" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M2" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E3" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:13" ht="45" x14ac:dyDescent="0.25">
       <c r="E4" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J4" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="1" t="s">
+      <c r="L4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="1" t="s">
+      <c r="M4" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E5" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="K5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="J5" s="1" t="s">
+      <c r="L5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="K5" s="1" t="s">
+      <c r="M5" s="1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E6" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="K6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="1" t="s">
+      <c r="L6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="1" t="s">
+      <c r="M6" s="1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E7" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="K7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="J7" s="1" t="s">
+      <c r="L7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K7" s="1" t="s">
+      <c r="M7" s="1" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E8" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E9" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="2:13" ht="135" x14ac:dyDescent="0.25">
       <c r="E10" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="1" t="s">
+      <c r="L10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="M10" s="1" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="s">