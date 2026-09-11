--- v2 (2026-07-24)
+++ v3 (2026-09-11)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7524 Consulting, Instructional, and Training Resources (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{536DB933-006A-4CDD-A4FC-2C304018AD9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6C869EF-D8E0-4E42-B0F4-3972E93F8605}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -773,53 +773,50 @@
   <si>
     <t>HTTP://www.invent.org</t>
   </si>
   <si>
     <t>HTTP://www.ncyi.org</t>
   </si>
   <si>
     <t>HTTP://www.parinc.com</t>
   </si>
   <si>
     <t>HTTP://www.mrsnelsons.com</t>
   </si>
   <si>
     <t>https://www.masterycoding.com/</t>
   </si>
   <si>
     <t>HTTP://www.marching365.com</t>
   </si>
   <si>
     <t>https://www.litteraeducation.com/</t>
   </si>
   <si>
     <t>HTTP://www.lingco.io</t>
   </si>
   <si>
-    <t>HTTP://www.learninga-z.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.readtheory.org</t>
   </si>
   <si>
     <t>HTTP://www.valleyspeech.org</t>
   </si>
   <si>
     <t>https://thrivingstudents.com/</t>
   </si>
   <si>
     <t>http://www.thinkcerca.com</t>
   </si>
   <si>
     <t>HTTP://www.southportcolab.org</t>
   </si>
   <si>
     <t>HTTP://www.thesensorypath.com</t>
   </si>
   <si>
     <t>HTTP://www.tleconsult.com</t>
   </si>
   <si>
     <t>https://www.edmatcompanycatalog.com/</t>
   </si>
   <si>
     <t>HTTP://www.superduperinc.com</t>
@@ -1140,101 +1137,94 @@
     <t>PAR serves all 50 states.
 *Note: This business is a franchise. Only the business located at the address above is awarded.</t>
   </si>
   <si>
     <t>1007 East Levee, Dallas, TX 75207</t>
   </si>
   <si>
     <t>4040 N Fairfax Dr, Suite 525, Arlington, VA 22203</t>
   </si>
   <si>
     <t>9024 Wellesley Drive, Austin, TX 78754</t>
   </si>
   <si>
     <t>249 Ilchester Way, El Paso, TX 79928</t>
   </si>
   <si>
     <t>Chrissy Beltran (Buzzing with Ms. B)</t>
   </si>
   <si>
     <t>Ivy Bound Tutors (Firm Connections, LLC) (Aspire Academy)</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
-    <t>Learning A-Z, LLC (LAZEL, Inc.)</t>
-[...1 lines deleted...]
-  <si>
     <t>No; free shipping on orders over $300</t>
   </si>
   <si>
     <t>Psychological Assessment Resources, Inc (PAR, Inc.)</t>
   </si>
   <si>
     <t>Yes. Super Duper will waive all shipping fees for Region 19 ESC.  All shipments will receive FREE standard shipping.</t>
   </si>
   <si>
     <t>The Southport CoLAB (The Southport School, Inc.)</t>
   </si>
   <si>
     <t>Thriving Students Collective Inc.</t>
   </si>
   <si>
     <t>Valley Speech Language and Learning Center L.C.</t>
   </si>
   <si>
     <t>Vision Educational Solutions, LLC</t>
   </si>
   <si>
     <t>Inspiring Leaders LLC (Donna Vallese)</t>
   </si>
   <si>
     <t>yonatan@eyeclick.com</t>
   </si>
   <si>
     <t>National Inventors Hall of Fame, Inc.</t>
   </si>
   <si>
     <t>Muse Art Studio (Pat Vazquez)</t>
   </si>
   <si>
     <t>Thriving Students Collective is licensed and willing to serve any location in the United States</t>
   </si>
   <si>
     <t>Jesse Rector, Chief Program Officer, Lit.</t>
   </si>
   <si>
     <t>julia@eduspecialist.org;
 accounts@eduspecialistonline.org</t>
   </si>
   <si>
     <t>Julia Chapa Leeper</t>
-  </si>
-[...2 lines deleted...]
-LAZBids@learninga-z.com</t>
   </si>
   <si>
     <t>Lizzie Jarzombek, Account Executive</t>
   </si>
   <si>
     <t>*updated 8/29/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>info@indigoproject.org</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 sheri.smith@indigoproject.org</t>
     </r>
@@ -1249,54 +1239,111 @@
     <t>*updated 12/12/25</t>
   </si>
   <si>
     <t>*updated 1/6/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Texas</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 All states</t>
     </r>
   </si>
   <si>
-    <t>*updated 4/9/26</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 6/17/26</t>
+  </si>
+  <si>
+    <t>*updated 4/9/26, 9/2/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Learning A-Z, LLC (LAZEL, Inc.)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> ExploreK12, Inc.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">lizzie.jarzombek@learninga-z.com; 
+LAZBids@learninga-z.com
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>lizzie.jorzombek@explorek12.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">HTTP://www.learninga-z.com </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>explorek12.com</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1769,310 +1816,310 @@
   <dimension ref="B1:BC16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="2" customWidth="1"/>
     <col min="3" max="3" width="36" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="2" customWidth="1"/>
     <col min="5" max="54" width="30.7109375" style="2" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:55" x14ac:dyDescent="0.25">
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="J1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R1" s="15" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="U1" s="15"/>
       <c r="V1" s="10" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="X1" s="15"/>
       <c r="Y1" s="15"/>
       <c r="Z1" s="15"/>
       <c r="AA1" s="15" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="AD1" s="15"/>
       <c r="AE1" s="15"/>
       <c r="AF1" s="15" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="AH1" s="17"/>
       <c r="AI1" s="2" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="AJ1" s="15"/>
       <c r="AL1" s="15"/>
       <c r="AO1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
     </row>
     <row r="2" spans="2:55" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="M2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="N2" s="11" t="s">
         <v>9</v>
       </c>
       <c r="O2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="P2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="Q2" s="11" t="s">
         <v>12</v>
       </c>
       <c r="R2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="11" t="s">
         <v>14</v>
       </c>
       <c r="T2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="U2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V2" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W2" s="11" t="s">
         <v>18</v>
       </c>
       <c r="X2" s="11" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="Y2" s="11" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="Z2" s="11" t="s">
         <v>19</v>
       </c>
       <c r="AA2" s="11" t="s">
-        <v>368</v>
+        <v>392</v>
       </c>
       <c r="AB2" s="11" t="s">
         <v>20</v>
       </c>
       <c r="AC2" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AD2" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AE2" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AF2" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AG2" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AH2" s="11" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="AI2" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AJ2" s="11" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="AK2" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AL2" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AM2" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AN2" s="11" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="AO2" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AP2" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AQ2" s="11" t="s">
         <v>33</v>
       </c>
       <c r="AR2" s="11" t="s">
         <v>34</v>
       </c>
       <c r="AS2" s="11" t="s">
         <v>35</v>
       </c>
       <c r="AT2" s="11" t="s">
         <v>36</v>
       </c>
       <c r="AU2" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AV2" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AW2" s="11" t="s">
         <v>39</v>
       </c>
       <c r="AX2" s="11" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AY2" s="11" t="s">
         <v>40</v>
       </c>
       <c r="AZ2" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="BA2" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="BB2" s="11" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="3" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="6" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>81</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>80</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>77</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>76</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>78</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>83</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>91</v>
       </c>
       <c r="P3" s="16" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>90</v>
       </c>
       <c r="R3" s="5" t="s">
         <v>92</v>
       </c>
       <c r="S3" s="5" t="s">
         <v>89</v>
       </c>
       <c r="T3" s="5" t="s">
         <v>88</v>
       </c>
       <c r="U3" s="5" t="s">
         <v>87</v>
       </c>
       <c r="V3" s="5" t="s">
         <v>86</v>
       </c>
       <c r="W3" s="5" t="s">
         <v>85</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>84</v>
       </c>
       <c r="Y3" s="5" t="s">
         <v>75</v>
       </c>
       <c r="Z3" s="5" t="s">
         <v>74</v>
       </c>
       <c r="AA3" s="5" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="AB3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="AC3" s="5" t="s">
         <v>58</v>
       </c>
       <c r="AD3" s="5" t="s">
         <v>57</v>
       </c>
       <c r="AE3" s="5" t="s">
         <v>56</v>
       </c>
       <c r="AF3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AG3" s="5" t="s">
         <v>55</v>
       </c>
       <c r="AH3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AI3" s="5" t="s">
         <v>53</v>
       </c>
@@ -2114,78 +2161,78 @@
       </c>
       <c r="AV3" s="5" t="s">
         <v>66</v>
       </c>
       <c r="AW3" s="5" t="s">
         <v>65</v>
       </c>
       <c r="AX3" s="5" t="s">
         <v>64</v>
       </c>
       <c r="AY3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="AZ3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="BA3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="BB3" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="6" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>126</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>125</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>122</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>124</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>137</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>136</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>135</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>134</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>138</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>133</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>132</v>
       </c>
       <c r="U4" s="5" t="s">
         <v>131</v>
       </c>
@@ -2204,51 +2251,51 @@
       <c r="Z4" s="5" t="s">
         <v>120</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>105</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>104</v>
       </c>
       <c r="AC4" s="5" t="s">
         <v>103</v>
       </c>
       <c r="AD4" s="5" t="s">
         <v>102</v>
       </c>
       <c r="AE4" s="5" t="s">
         <v>101</v>
       </c>
       <c r="AF4" s="5" t="s">
         <v>100</v>
       </c>
       <c r="AG4" s="5" t="s">
         <v>99</v>
       </c>
       <c r="AH4" s="5" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="AI4" s="5" t="s">
         <v>97</v>
       </c>
       <c r="AJ4" s="5" t="s">
         <v>96</v>
       </c>
       <c r="AK4" s="5" t="s">
         <v>95</v>
       </c>
       <c r="AL4" s="5" t="s">
         <v>94</v>
       </c>
       <c r="AM4" s="5" t="s">
         <v>93</v>
       </c>
       <c r="AN4" s="5" t="s">
         <v>98</v>
       </c>
       <c r="AO4" s="5" t="s">
         <v>106</v>
       </c>
       <c r="AP4" s="5" t="s">
         <v>117</v>
       </c>
@@ -2267,122 +2314,122 @@
       <c r="AU4" s="5" t="s">
         <v>113</v>
       </c>
       <c r="AV4" s="5" t="s">
         <v>112</v>
       </c>
       <c r="AW4" s="5" t="s">
         <v>111</v>
       </c>
       <c r="AX4" s="5" t="s">
         <v>110</v>
       </c>
       <c r="AY4" s="5" t="s">
         <v>109</v>
       </c>
       <c r="AZ4" s="5" t="s">
         <v>108</v>
       </c>
       <c r="BA4" s="5" t="s">
         <v>107</v>
       </c>
       <c r="BB4" s="5" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="5" spans="2:55" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:55" ht="75" x14ac:dyDescent="0.25">
       <c r="D5" s="6" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>174</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>173</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>172</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>171</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>169</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>168</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>170</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>176</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="O5" s="5" t="s">
         <v>183</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>182</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>184</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>181</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>180</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>179</v>
       </c>
       <c r="V5" s="16" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>178</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>177</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>167</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="AA5" s="5" t="s">
-        <v>384</v>
+      <c r="AA5" s="16" t="s">
+        <v>393</v>
       </c>
       <c r="AB5" s="5" t="s">
         <v>151</v>
       </c>
       <c r="AC5" s="5" t="s">
         <v>150</v>
       </c>
       <c r="AD5" s="5" t="s">
         <v>149</v>
       </c>
       <c r="AE5" s="5" t="s">
         <v>148</v>
       </c>
       <c r="AF5" s="5" t="s">
         <v>147</v>
       </c>
       <c r="AG5" s="5" t="s">
         <v>146</v>
       </c>
       <c r="AH5" s="5" t="s">
         <v>140</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>144</v>
       </c>
@@ -2424,51 +2471,51 @@
       </c>
       <c r="AV5" s="5" t="s">
         <v>158</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>156</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>155</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>154</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>153</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="6" spans="2:55" x14ac:dyDescent="0.25">
       <c r="D6" s="6" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>221</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>220</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>219</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>218</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>216</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>215</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>217</v>
       </c>
@@ -2579,821 +2626,821 @@
       </c>
       <c r="AV6" s="5" t="s">
         <v>205</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>204</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>203</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>202</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>201</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>200</v>
       </c>
       <c r="BB6" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="7" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="6" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F7" s="5" t="s">
-[...20 lines deleted...]
-      <c r="M7" s="5" t="s">
+      <c r="N7" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="X7" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="N7" s="5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y7" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="Z7" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>260</v>
+      </c>
+      <c r="AA7" s="16" t="s">
+        <v>394</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>245</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>244</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>243</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>242</v>
       </c>
       <c r="AF7" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="AG7" s="5" t="s">
         <v>241</v>
       </c>
       <c r="AH7" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="AI7" s="5" t="s">
         <v>239</v>
       </c>
       <c r="AJ7" s="5" t="s">
         <v>238</v>
       </c>
       <c r="AK7" s="5" t="s">
         <v>237</v>
       </c>
       <c r="AL7" s="5" t="s">
         <v>236</v>
       </c>
       <c r="AM7" s="5" t="s">
         <v>235</v>
       </c>
       <c r="AN7" s="5" t="s">
         <v>240</v>
       </c>
       <c r="AO7" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AX7" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AY7" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AZ7" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="BA7" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="AP7" s="5" t="s">
-[...11 lines deleted...]
-      <c r="AT7" s="5" t="s">
+      <c r="BB7" s="5" t="s">
         <v>259</v>
-      </c>
-[...22 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="8" spans="2:55" ht="60" x14ac:dyDescent="0.25">
       <c r="D8" s="6" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="X8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AF8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AG8" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AS8" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="AH8" s="5" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AT8" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AU8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AV8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AW8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AX8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AY8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AZ8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="BA8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="BB8" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="2:55" ht="120" x14ac:dyDescent="0.25">
       <c r="D9" s="6" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="Z9" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...38 lines deleted...]
-      <c r="S9" s="5" t="s">
+      <c r="AA9" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="AK9" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="AL9" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="AO9" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="AP9" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AR9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AU9" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="T9" s="5" t="s">
-[...62 lines deleted...]
-      <c r="AO9" s="5" t="s">
+      <c r="AV9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AW9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AX9" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="AY9" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AZ9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="BA9" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="AP9" s="5" t="s">
-[...14 lines deleted...]
-      <c r="AU9" s="5" t="s">
+      <c r="BB9" s="5" t="s">
         <v>297</v>
-      </c>
-[...19 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="10" spans="2:55" ht="75" x14ac:dyDescent="0.25">
       <c r="D10" s="6" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="X10" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...11 lines deleted...]
-      <c r="J10" s="5" t="s">
+      <c r="Y10" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="AG10" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="AK10" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AM10" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="AQ10" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="AR10" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AS10" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="AT10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="AU10" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="K10" s="5" t="s">
-[...14 lines deleted...]
-      <c r="P10" s="5" t="s">
+      <c r="AV10" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AW10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="AX10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AY10" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="Q10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AC10" s="5" t="s">
+      <c r="AZ10" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="BA10" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="AD10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AP10" s="5" t="s">
+      <c r="BB10" s="5" t="s">
         <v>326</v>
-      </c>
-[...34 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="11" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="E11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="H11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="J11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="K11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="L11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="N11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="O11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="P11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="Q11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="R11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="S11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="T11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="U11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="V11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="W11" s="11" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="X11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="Y11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="Z11" s="11" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AA11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AB11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AC11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AD11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AE11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AF11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AG11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AH11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AI11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AJ11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AK11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AL11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AM11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AN11" s="11" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AO11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AP11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AQ11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AR11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AS11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AT11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AU11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AV11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AW11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AX11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AY11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="AZ11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="BA11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="BB11" s="18" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="12" spans="2:55" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>43</v>
       </c>
@@ -3678,202 +3725,202 @@
       <c r="AV13" s="13">
         <v>0</v>
       </c>
       <c r="AW13" s="13">
         <v>0.05</v>
       </c>
       <c r="AX13" s="13">
         <v>0.1</v>
       </c>
       <c r="AY13" s="13">
         <v>0.05</v>
       </c>
       <c r="AZ13" s="13">
         <v>0</v>
       </c>
       <c r="BA13" s="13">
         <v>0</v>
       </c>
       <c r="BB13" s="13">
         <v>8.3299999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="C14" s="8" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="L14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="O14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="R14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="S14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="T14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="U14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="V14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="W14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="Z14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AA14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AB14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AC14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AD14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AE14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AF14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AG14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AH14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AI14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AJ14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AK14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AL14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AN14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AO14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AP14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AQ14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AR14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AS14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AT14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AU14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AV14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AW14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AX14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AY14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AZ14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="BA14" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="BB14" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="15" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0.1</v>
       </c>
       <c r="F15" s="13">
         <v>0</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="13">
@@ -3998,204 +4045,204 @@
       </c>
       <c r="AW15" s="13">
         <v>0.05</v>
       </c>
       <c r="AX15" s="13">
         <v>0.1</v>
       </c>
       <c r="AY15" s="13">
         <v>0.05</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
         <v>0</v>
       </c>
       <c r="BB15" s="13">
         <v>9.0899999999999995E-2</v>
       </c>
     </row>
     <row r="16" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="J16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="N16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Q16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="R16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="S16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="T16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="U16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="V16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="W16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="X16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Y16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="Z16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AA16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AB16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AC16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AD16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AE16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AF16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AG16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AI16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AJ16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AK16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AL16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AM16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AN16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AP16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AR16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AW16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AX16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="AY16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AZ16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="BA16" s="9" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="BB16" s="9" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:BB16">
     <sortCondition ref="E2:BB2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="P5" r:id="rId1" xr:uid="{4DFA8434-6835-49B1-9D53-D328D564B06C}"/>
     <hyperlink ref="F11" r:id="rId2" xr:uid="{B459D981-B690-4203-B66A-7749AB0D4580}"/>
     <hyperlink ref="G11" r:id="rId3" xr:uid="{00E12AFE-8A45-4DDE-A359-F4FAD2E41E65}"/>
     <hyperlink ref="H11" r:id="rId4" xr:uid="{59F3B6E8-2B30-4A57-A633-B4F0C6E32BDB}"/>
     <hyperlink ref="I11" r:id="rId5" xr:uid="{3BFA6BE5-4175-41CE-B230-5B3DC49AD6F1}"/>
     <hyperlink ref="J11" r:id="rId6" xr:uid="{DFABFCAB-BC4F-43CB-A410-418C5C3E469A}"/>
     <hyperlink ref="K11" r:id="rId7" xr:uid="{E2D19385-126B-44C3-AF38-AE96E369D826}"/>
     <hyperlink ref="L11" r:id="rId8" xr:uid="{9ECD1020-F7D9-453E-B701-9AEBADAA764F}"/>
     <hyperlink ref="M11" r:id="rId9" xr:uid="{5EA6256F-6BD4-4CFC-AE99-521F23506B79}"/>
     <hyperlink ref="N11" r:id="rId10" xr:uid="{CA3106E6-0A0C-424D-A5D1-9601E54E6939}"/>
     <hyperlink ref="O11" r:id="rId11" xr:uid="{04E01303-EBED-4F14-8CFE-27607DFC925E}"/>
     <hyperlink ref="P11" r:id="rId12" xr:uid="{7137E31C-A91D-48E4-AA7F-9A7595C58190}"/>
     <hyperlink ref="Q11" r:id="rId13" xr:uid="{5971B67D-29D9-4200-8A59-68398C41A6D2}"/>
     <hyperlink ref="R11" r:id="rId14" xr:uid="{0CDE8CC9-B782-4C00-86B9-C75FE7628030}"/>
     <hyperlink ref="S11" r:id="rId15" xr:uid="{84D31F58-A240-4933-A3CA-1DE0A977CD7B}"/>
     <hyperlink ref="T11" r:id="rId16" xr:uid="{24CB6DB2-177A-46AF-BDB6-BC7F6CCD3BAF}"/>
     <hyperlink ref="U11" r:id="rId17" xr:uid="{9219E361-445D-4115-8AA5-FCAF8374DDF7}"/>
     <hyperlink ref="V11" r:id="rId18" xr:uid="{03DCCF43-CED5-465B-9D27-5616AADC94A8}"/>