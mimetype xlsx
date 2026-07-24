--- v0 (2025-10-21)
+++ v1 (2026-07-24)
@@ -1,77 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2025\25-7518 Propane Fuel and Related Goods Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC63536C-3B17-404D-8DD2-1DC7A6A7EB85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FA41FDF-AE34-48CF-9F68-8DC428F99F96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="61">
   <si>
     <t/>
   </si>
   <si>
-    <t>Ferrellgas, LP</t>
-[...1 lines deleted...]
-  <si>
     <t>AmeriGas (AmeriGas Propane, L.P.)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Vendor Owned Tank Turnkey Delivery</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Bulk</t>
   </si>
   <si>
     <t>1.2</t>
@@ -127,102 +124,78 @@
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>3.4</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Hourly Technician Rate</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Percent Discount from MSRP for any parts and/or equipment</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Percent Discount from Pricelist for any related services not mentioned above.</t>
   </si>
   <si>
-    <t>Tori Davis</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrew Fedynyshyn</t>
   </si>
   <si>
-    <t>One Liberty Plaza, Liberty MO 64068</t>
-[...1 lines deleted...]
-  <si>
     <t>500 N GULPH RD., KING OF PRUSSIA, PA 19406</t>
   </si>
   <si>
-    <t>governmentbids@ferrellgas.com</t>
-[...1 lines deleted...]
-  <si>
     <t>andrew.fedynyshyn@amerigas.com</t>
   </si>
   <si>
-    <t>(913) 661-1509</t>
-[...1 lines deleted...]
-  <si>
     <t>(610) 768-7608</t>
   </si>
   <si>
-    <t>HTTP://www.ferrellgas.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.amerigas.com</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Yes, see Ferrellgas Pricing Attachment, contact is same for all order types</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes, $199.99 for same day emergency deliveries on WILL CALL customers. 888-528-9475 is our 24/7 emergency call center</t>
   </si>
   <si>
-    <t>Arizona, Arkansas, Alabama, California, Colorado, Connecticut, Delaware, District of Columbia, Florida, Georgia, Idaho, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, Nevada, New Hampshire, New Jersey, New Mexico, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Texas, Utah, Vermont, Virginia, Washington, West Virginia, Wisconsin and Wyoming</t>
-[...1 lines deleted...]
-  <si>
     <t>All States with the Exception of Hawaii and Alaska. These states would require special review for serviceability and pricing.</t>
   </si>
   <si>
     <t>Provide a list of manufacturers for tanks, parts, equipment, etc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trinity, Quality Steel, Worthington, Manchester, SBI - see additional fees listed in PDF.</t>
   </si>
   <si>
     <t>Trinity, Quality Steel, Worthington, Manchester, SBI</t>
   </si>
   <si>
     <t>Does the pricing as found on your catalog/pricelist/website already reflect the discount?</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
@@ -240,51 +213,51 @@
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>Margin</t>
   </si>
   <si>
     <t>UOM</t>
   </si>
   <si>
     <t>Hour</t>
   </si>
   <si>
     <t>% Discount</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -326,51 +299,51 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -381,53 +354,50 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -723,600 +693,502 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7518/Ferrellgas%20ASC%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7518/AmeriGas%20-%20TX%20ESC%20R19%20RFP%2020-7370%20Pricing.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7518/AmeriGas%20-%20TX%20ESC%20R19%20RFP%2020-7370%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:G33"/>
+  <dimension ref="B1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="84.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1"/>
-    <col min="5" max="6" width="30.7109375" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="22" max="22" width="14" customWidth="1"/>
+    <col min="5" max="5" width="30.7109375" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
+    <col min="7" max="7" width="14" customWidth="1"/>
+    <col min="8" max="8" width="12" customWidth="1"/>
+    <col min="9" max="9" width="14" customWidth="1"/>
+    <col min="10" max="10" width="12" customWidth="1"/>
+    <col min="11" max="11" width="14" customWidth="1"/>
+    <col min="12" max="12" width="12" customWidth="1"/>
+    <col min="13" max="13" width="14" customWidth="1"/>
+    <col min="14" max="14" width="12" customWidth="1"/>
+    <col min="15" max="15" width="14" customWidth="1"/>
+    <col min="16" max="16" width="12" customWidth="1"/>
+    <col min="17" max="17" width="14" customWidth="1"/>
+    <col min="18" max="18" width="12" customWidth="1"/>
+    <col min="19" max="19" width="14" customWidth="1"/>
+    <col min="20" max="20" width="12" customWidth="1"/>
+    <col min="21" max="21" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6">
       <c r="E1" s="16"/>
-      <c r="F1" s="19"/>
-[...1 lines deleted...]
-    <row r="2" spans="2:7" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="2:6" ht="30">
       <c r="D2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="2:6">
+      <c r="D3" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6" ht="30">
+      <c r="D4" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" ht="30">
+      <c r="D5" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6">
+      <c r="D6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6">
+      <c r="D7" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6">
+      <c r="D8" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="60">
+      <c r="D9" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="60">
+      <c r="D10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6">
+      <c r="D11" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E11" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6">
+      <c r="B12" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="C12" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...76 lines deleted...]
-      <c r="C12" s="12" t="s">
+      <c r="E12" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="13" t="s">
+      <c r="F12" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6">
+      <c r="B13" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="13" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="F13" s="14" t="s">
-[...4 lines deleted...]
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="2:6">
       <c r="B14" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E14" s="10">
         <v>0.56000000000000005</v>
       </c>
-      <c r="F14" s="10">
-[...4 lines deleted...]
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="2:6">
       <c r="B15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E15" s="10">
         <v>0.78</v>
       </c>
-      <c r="F15" s="10">
-[...4 lines deleted...]
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="2:6">
       <c r="B16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E16" s="10">
         <v>0.49</v>
       </c>
-      <c r="F16" s="10">
-[...4 lines deleted...]
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F16" s="9"/>
+    </row>
+    <row r="17" spans="2:6">
       <c r="B17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E17" s="10">
         <v>0.99</v>
       </c>
-      <c r="F17" s="10">
-[...4 lines deleted...]
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F17" s="9"/>
+    </row>
+    <row r="18" spans="2:6">
       <c r="B18" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="F18" s="14" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F18" s="9"/>
+    </row>
+    <row r="19" spans="2:6">
       <c r="B19" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D19" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E19" s="10">
         <v>0.46</v>
       </c>
-      <c r="F19" s="10">
-[...4 lines deleted...]
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F19" s="9"/>
+    </row>
+    <row r="20" spans="2:6">
       <c r="B20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E20" s="10">
         <v>0.66</v>
       </c>
-      <c r="F20" s="10">
-[...4 lines deleted...]
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F20" s="9"/>
+    </row>
+    <row r="21" spans="2:6">
       <c r="B21" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D21" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E21" s="10">
         <v>0.28000000000000003</v>
       </c>
-      <c r="F21" s="10">
-[...4 lines deleted...]
-    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F21" s="9"/>
+    </row>
+    <row r="22" spans="2:6">
       <c r="B22" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E22" s="10">
         <v>0.99</v>
       </c>
-      <c r="F22" s="10">
-[...4 lines deleted...]
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F22" s="9"/>
+    </row>
+    <row r="23" spans="2:6">
       <c r="B23" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="F23" s="14" t="s">
+      <c r="F23" s="9"/>
+    </row>
+    <row r="24" spans="2:6">
+      <c r="B24" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G23" s="9"/>
-[...2 lines deleted...]
-      <c r="B24" s="7" t="s">
+      <c r="C24" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="9"/>
+    </row>
+    <row r="25" spans="2:6">
+      <c r="B25" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="C25" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E25" s="10">
         <v>0.5</v>
       </c>
-      <c r="F25" s="14" t="s">
-[...4 lines deleted...]
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F25" s="9"/>
+    </row>
+    <row r="26" spans="2:6">
       <c r="B26" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="9"/>
+    </row>
+    <row r="27" spans="2:6">
+      <c r="B27" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="C27" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E27" s="10">
         <v>0.99</v>
       </c>
-      <c r="F27" s="14" t="s">
-[...4 lines deleted...]
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="2:6">
       <c r="B28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="18" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E28" s="10">
         <v>199.99</v>
       </c>
-      <c r="F28" s="10">
-[...4 lines deleted...]
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="2:6">
       <c r="B29" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="18" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="E29" s="11">
         <v>0.2</v>
       </c>
-      <c r="F29" s="11">
-[...4 lines deleted...]
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="2:6">
       <c r="B30" s="7"/>
       <c r="C30" s="2" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="15" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-    <row r="31" spans="2:7" ht="45" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+      <c r="F30" s="9"/>
+    </row>
+    <row r="31" spans="2:6" ht="30">
       <c r="B31" s="7"/>
       <c r="C31" s="2" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="15" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="F31" s="9"/>
+    </row>
+    <row r="32" spans="2:6">
       <c r="B32" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="18" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
-      <c r="F32" s="14" t="s">
-[...4 lines deleted...]
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F32" s="9"/>
+    </row>
+    <row r="33" spans="2:6">
       <c r="B33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="G33" s="9"/>
+        <v>39</v>
+      </c>
+      <c r="F33" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{6BEABD0E-1BD8-45E6-AA11-C3EEE510DB7A}"/>
-    <hyperlink ref="F11" r:id="rId2" xr:uid="{5F1D1E9B-8B32-48E9-AF58-0B6CB114CFF2}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId3"/>
+  <pageSetup orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;R25-7518 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>