--- v0 (2025-10-19)
+++ v1 (2026-05-19)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7509 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{743C0BA0-8798-4509-B829-C6D8B2B44845}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36F8C987-0617-4BC7-AB29-BA511BCCBD42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="889" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="891" uniqueCount="489">
   <si>
     <t/>
   </si>
   <si>
     <t>Active Parenting Publishers</t>
   </si>
   <si>
     <t>Air Tutors, LLC</t>
   </si>
   <si>
     <t>Axiom Learning, Inc.</t>
   </si>
   <si>
     <t>BeeReaders Inc</t>
   </si>
   <si>
     <t>Behavior Navigators</t>
   </si>
   <si>
     <t>Bilinguistics, Inc.</t>
   </si>
   <si>
     <t>BLMS,LLC DBA BERTIE'S MUSIC SALES &amp; REPAIR (BERTIE'S MUSIC SALES &amp; REPAIR)</t>
   </si>
   <si>
@@ -1665,50 +1665,56 @@
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(414) 335-0352</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (503) 374-4510
 (646) 450-0005</t>
     </r>
   </si>
   <si>
     <t>*updated 1/13/2025, 3/6/25</t>
   </si>
   <si>
     <t>*updated 8/19/25</t>
+  </si>
+  <si>
+    <t>*updated 4/20/26</t>
+  </si>
+  <si>
+    <t>*updated 5/15/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1773,51 +1779,51 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1846,50 +1852,53 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2185,115 +2194,119 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cignition.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DataWORKS.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HAMERAY%20PUBLISHING%20GROUP.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mathnasium.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Discount%20School%20Supply.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jennifer%20DeGraaf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/MobyMax.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Pearson%20Education%20INC.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Studiously.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20Markerboard%20People.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BLMS.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Active%20Parenting%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cristina%20Devereaux.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Ignite%20Reading.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/CasasLWP.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/FACTS%20Education.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/IntegratED.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Knowledge%20Pillars.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mindsets%20Learning.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/National%20Educational%20Systems.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Texas%20Scholastic%20Esports.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Wisconsin%20Center.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Behavior%20Navigators.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/THERAPRO%2C%20INC.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Denis%20Sheeran.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/College%20Contact.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Educational%20Products.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Human%20Jolt.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Immigr8%20Inc.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jo%20Mascorro.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nancy%20Larson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Perfection%20Learning%20Corporation.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20OSO%20Consulting%20Group.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bluum.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/SurfWisely.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Axiom%20Learning.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Character%20Matters.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Dale%20Carnegie%20of%20El%20paso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/From%20Above%20Droneworks.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jyutika%20Mehta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Learn%20By%20Doing.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Brookes_Training_Offerings.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/YaizY.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DesignEDengagement.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7509/MobileMind.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20EPC%20Museum.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Insight%20Education%20Group.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@therapro.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bilinguistics.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/var/www/html/www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdfwww.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/ePrep%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HYA%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/KiwiCo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/QuaverEd.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Tom%20Mullaney%20Educational%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Brown%20Dog%20Gadgets.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Instruction%20Partners.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nasco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Test%20Prep%20Seminars.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Yolanda%20Moore.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BeeReaders.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BrainPOP.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cignition.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DataWORKS.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HAMERAY%20PUBLISHING%20GROUP.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mindsets%20Learning.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Discount%20School%20Supply.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jennifer%20DeGraaf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nancy%20Larson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Perfection%20Learning%20Corporation.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/SurfWisely.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20OSO%20Consulting%20Group.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BLMS.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Active%20Parenting%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cristina%20Devereaux.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Ignite%20Reading.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/CasasLWP.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/FACTS%20Education.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/IntegratED.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Learn%20By%20Doing.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7509/MobileMind.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Brookes_Training_Offerings.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20EPC%20Museum.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/YaizY.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Behavior%20Navigators.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Insight%20Education%20Group.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Denis%20Sheeran.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/College%20Contact.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Educational%20Products.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Human%20Jolt.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Immigr8%20Inc.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/KiwiCo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nasco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/QuaverEd.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Tom%20Mullaney%20Educational%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bluum.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Test%20Prep%20Seminars.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Axiom%20Learning.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Character%20Matters.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Dale%20Carnegie%20of%20El%20paso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/From%20Above%20Droneworks.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jyutika%20Mehta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mathnasium.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Pearson%20Education%20INC.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Yolanda%20Moore.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DesignEDengagement.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/MobyMax.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20Markerboard%20People.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jo%20Mascorro.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@therapro.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bilinguistics.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/var/www/html/www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdfwww.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/ePrep%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HYA%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Knowledge%20Pillars.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Studiously.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Wisconsin%20Center.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Brown%20Dog%20Gadgets.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Instruction%20Partners.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/National%20Educational%20Systems.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Texas%20Scholastic%20Esports.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/THERAPRO%2C%20INC.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BeeReaders.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BrainPOP.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:BQ16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="41.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="69" width="30.7109375" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:69" x14ac:dyDescent="0.25">
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
       <c r="I1" s="9"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="9"/>
       <c r="S1" s="10"/>
       <c r="T1" s="10"/>
       <c r="U1" s="10"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="10"/>
       <c r="Z1" s="10"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="12"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="10"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="10"/>
       <c r="AH1" s="10"/>
       <c r="AI1" s="10" t="s">
         <v>476</v>
       </c>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
-      <c r="AM1" s="10"/>
+      <c r="AM1" s="10" t="s">
+        <v>488</v>
+      </c>
       <c r="AN1" s="10"/>
       <c r="AO1" s="10"/>
-      <c r="AP1" s="9"/>
+      <c r="AP1" s="9" t="s">
+        <v>487</v>
+      </c>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="10"/>
       <c r="AS1" s="10"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9" t="s">
         <v>486</v>
       </c>
       <c r="AV1" s="10"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="24" t="s">
         <v>485</v>
       </c>
       <c r="BA1" s="20" t="s">
         <v>482</v>
       </c>
       <c r="BB1" s="19"/>
       <c r="BC1" s="9"/>
       <c r="BD1" s="9" t="s">
         <v>467</v>
       </c>
       <c r="BE1" s="10"/>
       <c r="BF1" s="9"/>
       <c r="BG1" s="9"/>
@@ -4192,51 +4205,51 @@
       </c>
       <c r="AE11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AF11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AG11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AH11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AI11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AJ11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AK11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AL11" s="22" t="s">
         <v>442</v>
       </c>
-      <c r="AM11" s="22" t="s">
+      <c r="AM11" s="25" t="s">
         <v>442</v>
       </c>
       <c r="AN11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AO11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AP11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AQ11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AR11" s="20" t="s">
         <v>451</v>
       </c>
       <c r="AS11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AT11" s="22" t="s">
         <v>442</v>
       </c>
       <c r="AU11" s="22" t="s">
         <v>442</v>
@@ -5351,78 +5364,78 @@
     <hyperlink ref="N11" r:id="rId10" xr:uid="{5665D1FE-E5CE-4B0D-9F8C-AFA83F243CC3}"/>
     <hyperlink ref="O11" r:id="rId11" xr:uid="{1694BE38-87CA-4599-B8D0-664AA591D989}"/>
     <hyperlink ref="P11" r:id="rId12" xr:uid="{10128A5F-BFC6-4EBA-B929-32F5B727FD0E}"/>
     <hyperlink ref="Q11" r:id="rId13" xr:uid="{BF39F216-74B0-44F5-A98A-6FBE216FD25F}"/>
     <hyperlink ref="R11" r:id="rId14" xr:uid="{D5D6E350-C528-4284-89E2-0B3E6AFE9ACF}"/>
     <hyperlink ref="S11" r:id="rId15" xr:uid="{77831B20-16EA-4A77-94DA-B9C7AA491046}"/>
     <hyperlink ref="T11" r:id="rId16" xr:uid="{B029B8D1-C26F-44A1-BB43-1AA8CAF0ECC4}"/>
     <hyperlink ref="U11" r:id="rId17" xr:uid="{C643F4A6-FEBC-4601-B82E-639C5A2A2AC6}"/>
     <hyperlink ref="V11" r:id="rId18" xr:uid="{0D38CD62-7C70-4FD8-B935-B751DDF897D4}"/>
     <hyperlink ref="W11" r:id="rId19" xr:uid="{1DF2923F-4E37-43E2-9848-7934F0EE8770}"/>
     <hyperlink ref="X11" r:id="rId20" xr:uid="{E07541C5-7E8C-463A-BFEB-7CA0388042A8}"/>
     <hyperlink ref="Y11" r:id="rId21" xr:uid="{D963F415-57ED-40E4-8C34-8E0326592089}"/>
     <hyperlink ref="Z11" r:id="rId22" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Educational Products.pdf" xr:uid="{D780E6A1-2081-490D-943C-455B732E5384}"/>
     <hyperlink ref="AA11" r:id="rId23" xr:uid="{138AD115-269B-4870-BD3C-C292F48FBB7D}"/>
     <hyperlink ref="AB11" r:id="rId24" xr:uid="{ADE5DABC-B862-4377-B882-6FD5541F47A6}"/>
     <hyperlink ref="AC11" r:id="rId25" xr:uid="{BAF570DE-FAFC-4277-A655-F2B7A28CC5DF}"/>
     <hyperlink ref="AD11" r:id="rId26" xr:uid="{17DC8862-68D0-4912-8F7F-2D837F46D055}"/>
     <hyperlink ref="AE11" r:id="rId27" xr:uid="{39160A9B-90BE-488E-93AA-99895EB389AB}"/>
     <hyperlink ref="AF11" r:id="rId28" xr:uid="{C0DC67B6-60D6-4960-A2A0-0725E9321F88}"/>
     <hyperlink ref="AG11" r:id="rId29" xr:uid="{2C567662-28E6-454E-AA82-504A4520AA8B}"/>
     <hyperlink ref="AH11" r:id="rId30" xr:uid="{506535B5-8D8C-4B16-B9ED-6F871EFB1176}"/>
     <hyperlink ref="AJ11" r:id="rId31" xr:uid="{FC7D80E7-50BD-4278-AE3E-4D56151B587E}"/>
     <hyperlink ref="AK11" r:id="rId32" xr:uid="{2BFB7FDD-628E-4646-8B5F-7B2CB1D2CC23}"/>
     <hyperlink ref="AN11" r:id="rId33" xr:uid="{20495136-81B5-407F-B4C5-441DCDAB3D3E}"/>
     <hyperlink ref="AL11" r:id="rId34" xr:uid="{8E69BB75-C69F-47B8-8D44-39575CBD84C9}"/>
-    <hyperlink ref="AM11" r:id="rId35" xr:uid="{B689445D-4309-4CA3-A7F7-FDE2151297BA}"/>
-[...26 lines deleted...]
-    <hyperlink ref="AI11" r:id="rId62" xr:uid="{60621414-EDB2-44F9-B625-A5D2A1D50220}"/>
+    <hyperlink ref="AO11" r:id="rId35" xr:uid="{201EB4EB-7D4F-4D7A-83C2-7CA9A2D7679D}"/>
+    <hyperlink ref="AP11" r:id="rId36" xr:uid="{52C39182-697C-4E19-BA8B-92F8A3416105}"/>
+    <hyperlink ref="AQ11" r:id="rId37" xr:uid="{8FBF4048-2C9F-4033-AC7B-0632169980FE}"/>
+    <hyperlink ref="AS11" r:id="rId38" xr:uid="{FD88452C-64D5-4342-A66E-6C710F946BE9}"/>
+    <hyperlink ref="AT11" r:id="rId39" xr:uid="{DA69E457-6462-43C4-BAE8-2143AAC6C0C5}"/>
+    <hyperlink ref="AU11" r:id="rId40" xr:uid="{C131CC9D-9C1F-4FB6-B5CE-B643F4E623BF}"/>
+    <hyperlink ref="AV11" r:id="rId41" xr:uid="{2E80B574-533B-4CB4-BAA1-DBCE6D389F7C}"/>
+    <hyperlink ref="AW11" r:id="rId42" xr:uid="{C424EC28-339A-4235-8CEE-871C89618FB6}"/>
+    <hyperlink ref="AX11" r:id="rId43" xr:uid="{5D3E3FFA-48DC-4286-9E9F-16A3AFD0C444}"/>
+    <hyperlink ref="AY11" r:id="rId44" xr:uid="{81301650-0009-4EAA-8D60-570200892F41}"/>
+    <hyperlink ref="BA11" r:id="rId45" xr:uid="{58DC5278-BFF7-4BF9-9E9E-5D174F19F9F8}"/>
+    <hyperlink ref="BB11" r:id="rId46" xr:uid="{25C78E68-824C-4836-8157-A94DED00E826}"/>
+    <hyperlink ref="BC11" r:id="rId47" xr:uid="{63B2B06D-5291-487F-8EE9-7099C5D5111E}"/>
+    <hyperlink ref="BD11" r:id="rId48" xr:uid="{E4BBF9C6-D09A-4924-9847-74CACE8BB9C2}"/>
+    <hyperlink ref="BE11" r:id="rId49" xr:uid="{1A5E34D1-2872-4A79-B27F-2BFC51EF3461}"/>
+    <hyperlink ref="BF11" r:id="rId50" xr:uid="{20CE66C9-2638-4304-B408-2C742124A280}"/>
+    <hyperlink ref="BG11" r:id="rId51" xr:uid="{06F0F1F3-A2F7-4D97-B30F-341229DE507E}"/>
+    <hyperlink ref="BH11" r:id="rId52" xr:uid="{BE6FF47C-62BF-467A-AF00-384CAF9049D5}"/>
+    <hyperlink ref="BI11" r:id="rId53" xr:uid="{3BE31468-9574-4EA0-82C3-A851BA1FA158}"/>
+    <hyperlink ref="BJ11" r:id="rId54" xr:uid="{F78FB26B-D17E-46F9-AAFC-5EC69804F89B}"/>
+    <hyperlink ref="BK11" r:id="rId55" xr:uid="{11ED0A3F-BA5A-43C4-8AF4-0545EC686D5A}"/>
+    <hyperlink ref="BM11" r:id="rId56" xr:uid="{B152DC9B-7DEE-44C6-A913-3D3F3AE66636}"/>
+    <hyperlink ref="BO11" r:id="rId57" xr:uid="{2BFD2FE4-287C-428F-B9C0-43AA4492109D}"/>
+    <hyperlink ref="BP11" r:id="rId58" xr:uid="{AF81FB42-D288-4D3A-B70F-6687078151D8}"/>
+    <hyperlink ref="BQ11" r:id="rId59" xr:uid="{207B5CB7-B8A0-4D70-B488-2A02374E744E}"/>
+    <hyperlink ref="BL11" r:id="rId60" xr:uid="{65B20984-6334-4EA6-AA77-610999DC79EC}"/>
+    <hyperlink ref="AI11" r:id="rId61" xr:uid="{60621414-EDB2-44F9-B625-A5D2A1D50220}"/>
+    <hyperlink ref="AM11" r:id="rId62" xr:uid="{152200F6-5844-4192-A45E-ABBCC3C45C38}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId63"/>
   <headerFooter>
     <oddFooter>&amp;R25-7509 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>