--- v1 (2026-05-19)
+++ v2 (2026-07-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7509 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36F8C987-0617-4BC7-AB29-BA511BCCBD42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D69774E-4110-43EC-AA15-0CFABA5F7117}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1502,64 +1502,57 @@
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(866) 917-3633</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 629-702-7391</t>
     </r>
   </si>
   <si>
     <t>Immigr8 Inc. (Sandra D. Benavidez-Perez)</t>
   </si>
   <si>
-    <t>bd@newsela.com;
-[...2 lines deleted...]
-  <si>
     <t>2805 Dodd Rd, Suite 200 Eagan, MN 55121</t>
   </si>
   <si>
     <t>https://k12coalition.com/</t>
   </si>
   <si>
     <t>Yes, this will be determined on a case-by-case basis depending on the district's needs and the services or products provided. Contact Jason Stricker for more details.</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 1/16/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Insight Education Group LLC</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Learners Edge, LLC (K12 Coalition)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
@@ -1612,109 +1605,145 @@
       <t xml:space="preserve"> 888-755-9891</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Yes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> No</t>
     </r>
   </si>
   <si>
     <t>*updated 1/13/25, 1/29/25</t>
   </si>
   <si>
+    <t>*updated 8/19/25</t>
+  </si>
+  <si>
+    <t>*updated 4/20/26</t>
+  </si>
+  <si>
+    <t>*updated 5/15/26</t>
+  </si>
+  <si>
+    <t>*updated 1/13/2025, 3/6/25, 6/29/26</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Mark Gallo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
-Cody Caudill</t>
+</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cody Caudill
+Danielle Wortham</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-Danielle Wortham</t>
+Jon Dantzler</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(414) 335-0352</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-(503) 374-4510
-(646) 450-0005</t>
+</t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t>*updated 5/15/26</t>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(503) 374-4510
+(646) 450-0005
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>336-689-6583</t>
+    </r>
+  </si>
+  <si>
+    <t>bd@newsela.com;
+procurement@newsela.com
+jon.dantzler@newsela.com</t>
+  </si>
+  <si>
+    <t>*updated 1/16/25, 7/23/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2202,127 +2231,127 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cignition.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DataWORKS.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HAMERAY%20PUBLISHING%20GROUP.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mindsets%20Learning.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Discount%20School%20Supply.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jennifer%20DeGraaf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nancy%20Larson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Perfection%20Learning%20Corporation.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/SurfWisely.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20OSO%20Consulting%20Group.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BLMS.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Active%20Parenting%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cristina%20Devereaux.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Ignite%20Reading.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/CasasLWP.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/FACTS%20Education.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/IntegratED.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Learn%20By%20Doing.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7509/MobileMind.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Brookes_Training_Offerings.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20EPC%20Museum.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/YaizY.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Behavior%20Navigators.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Insight%20Education%20Group.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Denis%20Sheeran.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/College%20Contact.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Educational%20Products.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Human%20Jolt.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Immigr8%20Inc.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/KiwiCo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Nasco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/QuaverEd.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Tom%20Mullaney%20Educational%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bluum.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Test%20Prep%20Seminars.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Axiom%20Learning.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Character%20Matters.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Dale%20Carnegie%20of%20El%20paso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/From%20Above%20Droneworks.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jyutika%20Mehta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Mathnasium.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Pearson%20Education%20INC.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Yolanda%20Moore.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/DesignEDengagement.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/MobyMax.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/The%20Markerboard%20People.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Jo%20Mascorro.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@therapro.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Bilinguistics.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/var/www/html/www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdfwww.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Cosenza%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/ePrep%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/HYA%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Knowledge%20Pillars.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Studiously.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Wisconsin%20Center.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Brown%20Dog%20Gadgets.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Instruction%20Partners.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/National%20Educational%20Systems.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/Texas%20Scholastic%20Esports.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/THERAPRO%2C%20INC.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BeeReaders.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7509/BrainPOP.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:BQ16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="41.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="69" width="30.7109375" style="1" customWidth="1"/>
     <col min="70" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:69" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:69" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
       <c r="I1" s="9"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="9"/>
       <c r="S1" s="10"/>
       <c r="T1" s="10"/>
       <c r="U1" s="10"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="10"/>
       <c r="Z1" s="10"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="12"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="10"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="10"/>
       <c r="AH1" s="10"/>
       <c r="AI1" s="10" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
       <c r="AM1" s="10" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AN1" s="10"/>
       <c r="AO1" s="10"/>
       <c r="AP1" s="9" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="10"/>
       <c r="AS1" s="10"/>
       <c r="AT1" s="9"/>
       <c r="AU1" s="9" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="AV1" s="10"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="24" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="BA1" s="20" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="BB1" s="19"/>
       <c r="BC1" s="9"/>
       <c r="BD1" s="9" t="s">
         <v>467</v>
       </c>
       <c r="BE1" s="10"/>
       <c r="BF1" s="9"/>
       <c r="BG1" s="9"/>
       <c r="BH1" s="9"/>
       <c r="BI1" s="12"/>
       <c r="BJ1" s="9"/>
       <c r="BK1" s="10"/>
       <c r="BL1" s="10"/>
       <c r="BM1" s="9"/>
       <c r="BN1" s="19"/>
       <c r="BO1" s="9"/>
       <c r="BP1" s="9"/>
       <c r="BQ1" s="19"/>
     </row>
     <row r="2" spans="2:69" s="11" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="5" t="s">
         <v>432</v>
       </c>
       <c r="E2" s="12" t="s">
@@ -2394,51 +2423,51 @@
       <c r="AA2" s="12" t="s">
         <v>23</v>
       </c>
       <c r="AB2" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AC2" s="12" t="s">
         <v>25</v>
       </c>
       <c r="AD2" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AE2" s="20" t="s">
         <v>462</v>
       </c>
       <c r="AF2" s="12" t="s">
         <v>445</v>
       </c>
       <c r="AG2" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AH2" s="20" t="s">
         <v>471</v>
       </c>
       <c r="AI2" s="20" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="AJ2" s="12" t="s">
         <v>28</v>
       </c>
       <c r="AK2" s="12" t="s">
         <v>449</v>
       </c>
       <c r="AL2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="AM2" s="12" t="s">
         <v>30</v>
       </c>
       <c r="AN2" s="20" t="s">
         <v>463</v>
       </c>
       <c r="AO2" s="12" t="s">
         <v>31</v>
       </c>
       <c r="AP2" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AQ2" s="12" t="s">
         <v>33</v>
       </c>
@@ -2499,51 +2528,51 @@
       <c r="BJ2" s="12" t="s">
         <v>49</v>
       </c>
       <c r="BK2" s="12" t="s">
         <v>50</v>
       </c>
       <c r="BL2" s="12" t="s">
         <v>51</v>
       </c>
       <c r="BM2" s="12" t="s">
         <v>458</v>
       </c>
       <c r="BN2" s="12" t="s">
         <v>52</v>
       </c>
       <c r="BO2" s="12" t="s">
         <v>53</v>
       </c>
       <c r="BP2" s="12" t="s">
         <v>54</v>
       </c>
       <c r="BQ2" s="20" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="3" spans="2:69" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:69" ht="60" x14ac:dyDescent="0.25">
       <c r="D3" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>104</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>103</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>101</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>105</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>100</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L3" s="4" t="s">
@@ -2594,102 +2623,102 @@
       <c r="AA3" s="4" t="s">
         <v>114</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>113</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>112</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>111</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>110</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>109</v>
       </c>
       <c r="AG3" s="4" t="s">
         <v>108</v>
       </c>
       <c r="AH3" s="4" t="s">
         <v>94</v>
       </c>
       <c r="AI3" s="23" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="AJ3" s="4" t="s">
         <v>93</v>
       </c>
       <c r="AK3" s="4" t="s">
         <v>76</v>
       </c>
       <c r="AL3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AM3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AN3" s="20" t="s">
         <v>463</v>
       </c>
       <c r="AO3" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AP3" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AQ3" s="4" t="s">
         <v>73</v>
       </c>
       <c r="AR3" s="4" t="s">
         <v>72</v>
       </c>
       <c r="AS3" s="4" t="s">
         <v>71</v>
       </c>
       <c r="AT3" s="4" t="s">
         <v>70</v>
       </c>
       <c r="AU3" s="4" t="s">
         <v>69</v>
       </c>
       <c r="AV3" s="4" t="s">
         <v>68</v>
       </c>
       <c r="AW3" s="4" t="s">
         <v>67</v>
       </c>
       <c r="AX3" s="4" t="s">
         <v>66</v>
       </c>
       <c r="AY3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="AZ3" s="23" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="BA3" s="4" t="s">
         <v>77</v>
       </c>
       <c r="BB3" s="4" t="s">
         <v>86</v>
       </c>
       <c r="BC3" s="4" t="s">
         <v>78</v>
       </c>
       <c r="BD3" s="23" t="s">
         <v>468</v>
       </c>
       <c r="BE3" s="4" t="s">
         <v>90</v>
       </c>
       <c r="BF3" s="4" t="s">
         <v>89</v>
       </c>
       <c r="BG3" s="4" t="s">
         <v>88</v>
       </c>
       <c r="BH3" s="4" t="s">
         <v>91</v>
       </c>
@@ -2794,51 +2823,51 @@
       <c r="AA4" s="4" t="s">
         <v>169</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>168</v>
       </c>
       <c r="AC4" s="4" t="s">
         <v>167</v>
       </c>
       <c r="AD4" s="4" t="s">
         <v>166</v>
       </c>
       <c r="AE4" s="4" t="s">
         <v>165</v>
       </c>
       <c r="AF4" s="4" t="s">
         <v>164</v>
       </c>
       <c r="AG4" s="4" t="s">
         <v>163</v>
       </c>
       <c r="AH4" s="4" t="s">
         <v>150</v>
       </c>
       <c r="AI4" s="4" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="AJ4" s="4" t="s">
         <v>149</v>
       </c>
       <c r="AK4" s="4" t="s">
         <v>133</v>
       </c>
       <c r="AL4" s="4" t="s">
         <v>131</v>
       </c>
       <c r="AM4" s="4" t="s">
         <v>130</v>
       </c>
       <c r="AN4" s="4" t="s">
         <v>132</v>
       </c>
       <c r="AO4" s="4" t="s">
         <v>129</v>
       </c>
       <c r="AP4" s="4" t="s">
         <v>450</v>
       </c>
       <c r="AQ4" s="4" t="s">
         <v>128</v>
       </c>
@@ -2899,51 +2928,51 @@
       <c r="BJ4" s="4" t="s">
         <v>141</v>
       </c>
       <c r="BK4" s="4" t="s">
         <v>457</v>
       </c>
       <c r="BL4" s="4" t="s">
         <v>140</v>
       </c>
       <c r="BM4" s="4" t="s">
         <v>139</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>138</v>
       </c>
       <c r="BO4" s="4" t="s">
         <v>137</v>
       </c>
       <c r="BP4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="BQ4" s="4" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="5" spans="2:69" ht="30" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:69" ht="45" x14ac:dyDescent="0.25">
       <c r="D5" s="5" t="s">
         <v>435</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>220</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>219</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>218</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>217</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>221</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>216</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L5" s="4" t="s">
@@ -2994,102 +3023,102 @@
       <c r="AA5" s="4" t="s">
         <v>230</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>229</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>228</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>227</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>226</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>225</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>224</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>210</v>
       </c>
       <c r="AI5" s="23" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>209</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>193</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>191</v>
       </c>
       <c r="AM5" s="4" t="s">
         <v>190</v>
       </c>
       <c r="AN5" s="4" t="s">
         <v>192</v>
       </c>
       <c r="AO5" s="4" t="s">
         <v>189</v>
       </c>
       <c r="AP5" s="4" t="s">
         <v>188</v>
       </c>
       <c r="AQ5" s="4" t="s">
         <v>187</v>
       </c>
       <c r="AR5" s="4" t="s">
         <v>186</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>185</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>184</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>183</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>182</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>181</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>180</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>179</v>
       </c>
       <c r="AZ5" s="23" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>194</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>202</v>
       </c>
       <c r="BC5" s="4" t="s">
         <v>195</v>
       </c>
       <c r="BD5" s="23" t="s">
         <v>469</v>
       </c>
       <c r="BE5" s="4" t="s">
         <v>206</v>
       </c>
       <c r="BF5" s="4" t="s">
         <v>205</v>
       </c>
       <c r="BG5" s="4" t="s">
         <v>204</v>
       </c>
       <c r="BH5" s="4" t="s">
         <v>207</v>
       </c>
@@ -3099,51 +3128,51 @@
       <c r="BJ5" s="4" t="s">
         <v>201</v>
       </c>
       <c r="BK5" s="4" t="s">
         <v>200</v>
       </c>
       <c r="BL5" s="21" t="s">
         <v>460</v>
       </c>
       <c r="BM5" s="4" t="s">
         <v>199</v>
       </c>
       <c r="BN5" s="4" t="s">
         <v>198</v>
       </c>
       <c r="BO5" s="4" t="s">
         <v>197</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>196</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="6" spans="2:69" ht="45" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:69" ht="60" x14ac:dyDescent="0.25">
       <c r="D6" s="5" t="s">
         <v>436</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>282</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>281</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>280</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>279</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>283</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>278</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>277</v>
       </c>
       <c r="L6" s="4" t="s">
@@ -3194,102 +3223,102 @@
       <c r="AA6" s="4" t="s">
         <v>292</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>291</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>290</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>289</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>288</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>287</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>286</v>
       </c>
       <c r="AH6" s="4" t="s">
         <v>272</v>
       </c>
       <c r="AI6" s="23" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>271</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>254</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>252</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>251</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>253</v>
       </c>
       <c r="AO6" s="4" t="s">
         <v>250</v>
       </c>
       <c r="AP6" s="4" t="s">
         <v>249</v>
       </c>
       <c r="AQ6" s="4" t="s">
         <v>248</v>
       </c>
       <c r="AR6" s="4" t="s">
         <v>247</v>
       </c>
       <c r="AS6" s="4" t="s">
         <v>246</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>245</v>
       </c>
       <c r="AU6" s="4" t="s">
         <v>244</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>243</v>
       </c>
       <c r="AW6" s="4" t="s">
         <v>242</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>241</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>240</v>
       </c>
       <c r="AZ6" s="23" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>255</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>264</v>
       </c>
       <c r="BC6" s="4" t="s">
         <v>256</v>
       </c>
       <c r="BD6" s="23" t="s">
         <v>470</v>
       </c>
       <c r="BE6" s="4" t="s">
         <v>268</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>267</v>
       </c>
       <c r="BG6" s="4" t="s">
         <v>266</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>269</v>
       </c>
@@ -3394,51 +3423,51 @@
       <c r="AA7" s="4" t="s">
         <v>354</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>353</v>
       </c>
       <c r="AC7" s="4" t="s">
         <v>352</v>
       </c>
       <c r="AD7" s="4" t="s">
         <v>351</v>
       </c>
       <c r="AE7" s="4" t="s">
         <v>350</v>
       </c>
       <c r="AF7" s="4" t="s">
         <v>349</v>
       </c>
       <c r="AG7" s="4" t="s">
         <v>348</v>
       </c>
       <c r="AH7" s="4" t="s">
         <v>334</v>
       </c>
       <c r="AI7" s="4" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>333</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>315</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>382</v>
       </c>
       <c r="AM7" s="4" t="s">
         <v>314</v>
       </c>
       <c r="AN7" s="8" t="s">
         <v>382</v>
       </c>
       <c r="AO7" s="4" t="s">
         <v>313</v>
       </c>
       <c r="AP7" s="4" t="s">
         <v>312</v>
       </c>
       <c r="AQ7" s="4" t="s">
         <v>311</v>
       </c>
@@ -3648,51 +3677,51 @@
       <c r="AS8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="AT8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="AU8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="AV8" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AW8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="AX8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="AY8" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AZ8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BA8" s="23" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="BB8" s="4" t="s">
         <v>363</v>
       </c>
       <c r="BC8" s="8" t="s">
         <v>363</v>
       </c>
       <c r="BD8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BE8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BF8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BG8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BH8" s="4" t="s">
         <v>364</v>
       </c>
       <c r="BI8" s="4" t="s">
         <v>364</v>
       </c>
@@ -3794,51 +3823,51 @@
       <c r="AA9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AB9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AC9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AD9" s="4" t="s">
         <v>384</v>
       </c>
       <c r="AE9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AF9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AG9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AH9" s="4" t="s">
         <v>378</v>
       </c>
       <c r="AI9" s="4" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="AJ9" s="4" t="s">
         <v>366</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AL9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AM9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AN9" s="4" t="s">
         <v>371</v>
       </c>
       <c r="AO9" s="4" t="s">
         <v>370</v>
       </c>
       <c r="AP9" s="4" t="s">
         <v>363</v>
       </c>
       <c r="AQ9" s="4" t="s">
         <v>363</v>
       </c>