--- v0 (2025-10-19)
+++ v1 (2026-05-19)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7510 Advertising, Graphic Design, Marketing Services and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A656A660-8032-4207-9027-6937F81DF2ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBE08A97-E07F-44B1-81DE-85071E3EBC57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="147">
   <si>
     <t/>
   </si>
   <si>
     <t>For The Brand Marketing LLC</t>
   </si>
   <si>
     <t>Stanton Street Technology Group, Inc.</t>
   </si>
   <si>
     <t>True North Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>AeroFrohne (Derrick Anthony Frohne)</t>
   </si>
   <si>
     <t>EFO Media (EFO LLC)</t>
   </si>
   <si>
     <t>Luna Creative, LLC</t>
   </si>
   <si>
     <t>Mithoff Burton Partners (Mithoff Advertising, Inc.)</t>
   </si>
   <si>
     <t>XCLAYMATION (COLLABORATORZ LLC)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -522,50 +519,75 @@
       <t xml:space="preserve">
 (915) 496-1757</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>CultureSpan Marketing (The Laster Group, Inc.)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Borderline Creative LLC, dba CultureSpan Marketing + Digital</t>
     </r>
   </si>
   <si>
     <t>*updated 9/18/25, 10/7/25</t>
+  </si>
+  <si>
+    <r>
+      <t>AeroFrohne LLC (Derrick</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anthony </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Frohne)</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 4/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -654,51 +676,51 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -717,50 +739,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1068,708 +1093,710 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Fuzzy%20Red%20Panda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Prime%20Advertising.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Allovus%20Creative.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/For%20the%20Brand%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Mithoff%20Burton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KVIA%20TV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/AeroFrohne.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Xclaymation.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/11D%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/EFO%20Media.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Magnum%20Opus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CultureSpan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/TrueNorth.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Lune%20Creative.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CESO%20Communication.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KFOX14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Stanton%20Street.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:U15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D2" sqref="D2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="42.85546875" style="1" customWidth="1"/>
     <col min="4" max="20" width="30.7109375" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:21" x14ac:dyDescent="0.25">
       <c r="D1" s="16"/>
-      <c r="E1" s="16"/>
+      <c r="E1" s="22" t="s">
+        <v>146</v>
+      </c>
       <c r="G1" s="16"/>
       <c r="H1" s="16" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I1" s="16"/>
       <c r="M1" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="N1" s="16"/>
       <c r="P1" s="16"/>
       <c r="Q1" s="16"/>
       <c r="R1" s="16"/>
       <c r="S1" s="16"/>
       <c r="T1" s="16"/>
     </row>
     <row r="2" spans="2:21" s="6" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D2" s="12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E2" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="I2" s="12" t="s">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="J2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="L2" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="L2" s="12" t="s">
+      <c r="M2" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="M2" s="12" t="s">
+      <c r="N2" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="O2" s="12" t="s">
         <v>132</v>
       </c>
-      <c r="N2" s="12" t="s">
+      <c r="P2" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="O2" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q2" s="12" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="R2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="S2" s="12" t="s">
         <v>3</v>
       </c>
       <c r="T2" s="12" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C3" s="8" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M3" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="S3" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="5" t="s">
-[...14 lines deleted...]
-      <c r="Q3" s="5" t="s">
+      <c r="T3" s="5" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C4" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...11 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="O4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="S4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="5" t="s">
-[...14 lines deleted...]
-      <c r="Q4" s="5" t="s">
+      <c r="T4" s="5" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C5" s="8" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="R5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="L5" s="5" t="s">
-[...14 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C6" s="8" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="R6" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="S6" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="L6" s="5" t="s">
-[...14 lines deleted...]
-      <c r="Q6" s="5" t="s">
+      <c r="T6" s="5" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="7" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C7" s="8" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="R7" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="S7" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="L7" s="5" t="s">
-[...11 lines deleted...]
-      <c r="P7" s="5" t="s">
+      <c r="T7" s="5" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="8" spans="2:21" x14ac:dyDescent="0.25">
       <c r="C8" s="8" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="9" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="C9" s="8" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="N9" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q9" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="O9" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R9" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="2:21" ht="180" x14ac:dyDescent="0.25">
       <c r="C10" s="8" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="P10" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="5" t="s">
+      <c r="Q10" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="T10" s="5" t="s">
         <v>125</v>
-      </c>
-[...31 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="11" spans="2:21" x14ac:dyDescent="0.25">
       <c r="C11" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="D11" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="D11" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="J11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="K11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="L11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="N11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="O11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="P11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="Q11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="R11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="S11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="T11" s="21" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="12" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="K12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="O12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="R12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0.1</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="I13" s="11">
         <v>0.1</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
@@ -1784,102 +1811,102 @@
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
       <c r="P13" s="11">
         <v>0</v>
       </c>
       <c r="Q13" s="11">
         <v>0.05</v>
       </c>
       <c r="R13" s="11">
         <v>0</v>
       </c>
       <c r="S13" s="11">
         <v>0</v>
       </c>
       <c r="T13" s="11">
         <v>0.05</v>
       </c>
     </row>
     <row r="14" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D14" s="18" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="L14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M14" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="N14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="O14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="P14" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="Q14" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="R14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="S14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="T14" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B15" s="20"/>
       <c r="C15" s="19"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:T14">
     <sortCondition ref="D2:T2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId1" xr:uid="{3E662DBF-E6AD-4BA6-A16D-773AAEF5C625}"/>
     <hyperlink ref="E11" r:id="rId2" xr:uid="{A5F2C091-0B6B-4310-B9A0-744381DE1AA3}"/>
     <hyperlink ref="F11" r:id="rId3" xr:uid="{3E41D4CE-2C67-4254-A8FE-B58FA44DE5C5}"/>
     <hyperlink ref="G11" r:id="rId4" xr:uid="{49C6A8F4-9A8B-4A61-B825-91796D7DDAB1}"/>
     <hyperlink ref="H11" r:id="rId5" xr:uid="{CFC40E17-C1D4-4315-87B3-9260FF44C869}"/>
     <hyperlink ref="I11" r:id="rId6" xr:uid="{5093CD96-99F6-44ED-A01B-CC5A103B5118}"/>
     <hyperlink ref="J11" r:id="rId7" xr:uid="{F0773DAC-144E-471A-9894-246B4AAAB53B}"/>
     <hyperlink ref="K11" r:id="rId8" xr:uid="{D55A19E2-BEE7-4316-9229-55CE73FE293B}"/>
     <hyperlink ref="L11" r:id="rId9" xr:uid="{79DC724A-2A74-4DAF-9F38-C3C8A76170E6}"/>
     <hyperlink ref="N11" r:id="rId10" xr:uid="{30ED7412-44DB-4995-A5E1-974AD0E499CF}"/>
     <hyperlink ref="O11" r:id="rId11" xr:uid="{023AFD59-CA2E-4E31-A492-DED2C9A52DAC}"/>
     <hyperlink ref="P11" r:id="rId12" xr:uid="{31762AB1-674E-4D2A-93D5-C9ABDF7E18D2}"/>
     <hyperlink ref="Q11" r:id="rId13" xr:uid="{4A4193C6-4907-4564-AA57-B4F50D4B2171}"/>
     <hyperlink ref="R11" r:id="rId14" xr:uid="{7ED6B8AC-D414-479C-BD8E-104BD79ACD44}"/>