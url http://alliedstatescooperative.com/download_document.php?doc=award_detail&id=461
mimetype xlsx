--- v1 (2026-05-19)
+++ v2 (2026-07-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7510 Advertising, Graphic Design, Marketing Services and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBE08A97-E07F-44B1-81DE-85071E3EBC57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A08D0576-5D32-47BD-9EEA-ACDF650DB030}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="148">
   <si>
     <t/>
   </si>
   <si>
     <t>For The Brand Marketing LLC</t>
   </si>
   <si>
     <t>Stanton Street Technology Group, Inc.</t>
   </si>
   <si>
     <t>True North Inc.</t>
   </si>
   <si>
     <t>EFO Media (EFO LLC)</t>
   </si>
   <si>
     <t>Luna Creative, LLC</t>
   </si>
   <si>
     <t>Mithoff Burton Partners (Mithoff Advertising, Inc.)</t>
   </si>
   <si>
     <t>XCLAYMATION (COLLABORATORZ LLC)</t>
   </si>
   <si>
@@ -544,50 +544,53 @@
   </si>
   <si>
     <r>
       <t>AeroFrohne LLC (Derrick</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Anthony </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Frohne)</t>
     </r>
   </si>
   <si>
     <t>*updated 4/9/26</t>
+  </si>
+  <si>
+    <t>*updated 7/20/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1106,51 +1109,53 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Fuzzy%20Red%20Panda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Prime%20Advertising.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Allovus%20Creative.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/For%20the%20Brand%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Mithoff%20Burton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KVIA%20TV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/AeroFrohne.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Xclaymation.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/11D%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/EFO%20Media.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Magnum%20Opus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CultureSpan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/TrueNorth.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Lune%20Creative.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CESO%20Communication.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KFOX14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Stanton%20Street.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:U15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="42.85546875" style="1" customWidth="1"/>
     <col min="4" max="20" width="30.7109375" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="D1" s="16"/>
+      <c r="D1" s="16" t="s">
+        <v>147</v>
+      </c>
       <c r="E1" s="22" t="s">
         <v>146</v>
       </c>
       <c r="G1" s="16"/>
       <c r="H1" s="16" t="s">
         <v>144</v>
       </c>
       <c r="I1" s="16"/>
       <c r="M1" s="1" t="s">
         <v>139</v>
       </c>
       <c r="N1" s="16"/>
       <c r="P1" s="16"/>
       <c r="Q1" s="16"/>
       <c r="R1" s="16"/>
       <c r="S1" s="16"/>
       <c r="T1" s="16"/>
     </row>
     <row r="2" spans="2:21" s="6" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D2" s="12" t="s">
         <v>126</v>
       </c>