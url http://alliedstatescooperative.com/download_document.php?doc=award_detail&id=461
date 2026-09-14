--- v2 (2026-07-24)
+++ v3 (2026-09-14)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7510 Advertising, Graphic Design, Marketing Services and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A08D0576-5D32-47BD-9EEA-ACDF650DB030}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{593542BC-70A5-4D57-A50D-B179797180D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="148">
   <si>
     <t/>
   </si>
   <si>
     <t>For The Brand Marketing LLC</t>
   </si>
   <si>
     <t>Stanton Street Technology Group, Inc.</t>
   </si>
   <si>
@@ -516,81 +516,81 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 (915) 496-1757</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>CultureSpan Marketing (The Laster Group, Inc.)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Borderline Creative LLC, dba CultureSpan Marketing + Digital</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 9/18/25, 10/7/25</t>
   </si>
   <si>
     <r>
       <t>AeroFrohne LLC (Derrick</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Anthony </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Frohne)</t>
     </r>
   </si>
   <si>
     <t>*updated 4/9/26</t>
   </si>
   <si>
     <t>*updated 7/20/26</t>
+  </si>
+  <si>
+    <t>*updated 9/18/25, 10/7/25, 9/4/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1108,81 +1108,81 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Fuzzy%20Red%20Panda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Prime%20Advertising.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Allovus%20Creative.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/For%20the%20Brand%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Mithoff%20Burton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KVIA%20TV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/AeroFrohne.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Xclaymation.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/11D%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/EFO%20Media.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Magnum%20Opus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CultureSpan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/TrueNorth.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Lune%20Creative.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CESO%20Communication.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KFOX14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Stanton%20Street.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:U15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="42.85546875" style="1" customWidth="1"/>
     <col min="4" max="20" width="30.7109375" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:21" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:21" ht="30" x14ac:dyDescent="0.25">
       <c r="D1" s="16" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E1" s="22" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G1" s="16"/>
       <c r="H1" s="16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I1" s="16"/>
       <c r="M1" s="1" t="s">
         <v>139</v>
       </c>
       <c r="N1" s="16"/>
       <c r="P1" s="16"/>
       <c r="Q1" s="16"/>
       <c r="R1" s="16"/>
       <c r="S1" s="16"/>
       <c r="T1" s="16"/>
     </row>
     <row r="2" spans="2:21" s="6" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D2" s="12" t="s">
         <v>126</v>
       </c>
       <c r="E2" s="12" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F2" s="12" t="s">
         <v>128</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>135</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>143</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="12" t="s">
         <v>129</v>
       </c>
       <c r="L2" s="12" t="s">
         <v>130</v>
       </c>
       <c r="M2" s="12" t="s">
         <v>131</v>
       </c>