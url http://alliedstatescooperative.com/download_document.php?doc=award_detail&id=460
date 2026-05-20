--- v0 (2025-10-22)
+++ v1 (2026-05-20)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7506 Vehicle Fleet Purchase\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DB79C32-FA3E-426C-8A69-F8F35B972519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0908B01F-555B-4FAF-91B6-39A5DAFC5ACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2744" uniqueCount="1314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2746" uniqueCount="1316">
   <si>
     <t/>
   </si>
   <si>
     <t>Sames Bastrop Ford (Sames Bastrop Ford, INC.)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Acura Model Vehicles</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
@@ -3984,86 +3985,115 @@
 1LB56 AWD 4DR LT W/2LT</t>
   </si>
   <si>
     <t>EXPRESS CARGO</t>
   </si>
   <si>
     <t>$40,239
 CG23405 RWD 2500 135"</t>
   </si>
   <si>
     <t>SILV 5500 MD 4WD REG CAB</t>
   </si>
   <si>
     <t>$62,535
 CK56403</t>
   </si>
   <si>
     <t>*updated 12/3/24; 3/7/25, 3/18/25, 5/22/25, 6/24/25, 7/29/25, 9/24/25</t>
   </si>
   <si>
     <t>SILV 1500 CREW CAB 157" WORK TRUCK</t>
   </si>
   <si>
     <t>$46,200
 CHEV CK10743</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>20850</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+$22,715.00</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 4/24/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -4505,92 +4535,94 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Rudolph%20Chevrolet%20Pricing%20-%20Combined.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samesbastropford.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.collins@sames.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Sames%20-%20Combined%20Pricing.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Rudolph%20Chevrolet%20Pricing%20-%20Combined.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samesbastropford.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.collins@sames.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Sames%20-%20Combined%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D744"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="C227" sqref="C227"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="8" customWidth="1"/>
     <col min="3" max="3" width="30.42578125" style="8" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="12" style="7" customWidth="1"/>
     <col min="6" max="6" width="14" style="7" customWidth="1"/>
     <col min="7" max="7" width="12" style="7" customWidth="1"/>
     <col min="8" max="8" width="14" style="7" customWidth="1"/>
     <col min="9" max="9" width="12" style="7" customWidth="1"/>
     <col min="10" max="10" width="14" style="7" customWidth="1"/>
     <col min="11" max="11" width="12" style="7" customWidth="1"/>
     <col min="12" max="12" width="14" style="7" customWidth="1"/>
     <col min="13" max="13" width="12" style="7" customWidth="1"/>
     <col min="14" max="14" width="14" style="7" customWidth="1"/>
     <col min="15" max="15" width="12" style="7" customWidth="1"/>
     <col min="16" max="16" width="14" style="7" customWidth="1"/>
     <col min="17" max="17" width="12" style="7" customWidth="1"/>
     <col min="18" max="18" width="14" style="7" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="C1" s="6" t="s">
         <v>1311</v>
       </c>
-      <c r="D1" s="6"/>
+      <c r="D1" s="6" t="s">
+        <v>1315</v>
+      </c>
     </row>
     <row r="2" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B3" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
@@ -7398,62 +7430,62 @@
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" s="12" t="s">
         <v>364</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>365</v>
       </c>
       <c r="C206" s="2"/>
       <c r="D206" s="2"/>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" s="12" t="s">
         <v>386</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C207" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="2">
         <v>25800</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A208" s="12" t="s">
         <v>388</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>389</v>
       </c>
       <c r="C208" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D208" s="2">
-        <v>20850</v>
+      <c r="D208" s="2" t="s">
+        <v>1314</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A209" s="12" t="s">
         <v>390</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="D209" s="2">
         <v>34645</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" s="12" t="s">
         <v>392</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>393</v>
       </c>
       <c r="C210" s="16" t="s">
         <v>7</v>
@@ -14820,51 +14852,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A744" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B744" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C744" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D744" s="15" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId1" xr:uid="{B5E98B1C-7A5C-40FA-AB6A-B8F7F3674815}"/>
     <hyperlink ref="D7" r:id="rId2" xr:uid="{01C7D99E-8FD2-4F11-8760-E1CD1DEADC3A}"/>
     <hyperlink ref="C11" r:id="rId3" xr:uid="{A00D8160-002B-440D-9996-778040B930FF}"/>
     <hyperlink ref="D11" r:id="rId4" xr:uid="{CAB75794-91BE-47F2-888A-E491F9538B76}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape"/>
+  <pageSetup orientation="landscape" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R25-7506 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>