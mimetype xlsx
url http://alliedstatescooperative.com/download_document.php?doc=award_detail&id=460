--- v1 (2026-05-20)
+++ v2 (2026-07-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7506 Vehicle Fleet Purchase\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0908B01F-555B-4FAF-91B6-39A5DAFC5ACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CC09D0F-614F-4D11-965C-92E8949DF1B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2746" uniqueCount="1316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2746" uniqueCount="1317">
   <si>
     <t/>
   </si>
   <si>
     <t>Sames Bastrop Ford (Sames Bastrop Ford, INC.)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Acura Model Vehicles</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
@@ -3928,130 +3928,183 @@
   </si>
   <si>
     <t>HTTP://www.samesbastropford.com</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>SILV MD 2WD REG CAB</t>
   </si>
   <si>
     <t>$58,105
 CHEV CC56403</t>
   </si>
   <si>
     <t>AMEND</t>
   </si>
   <si>
     <t>2025 SILV 2500HD DBL CAB 4WD</t>
   </si>
   <si>
     <t>$46,412
 CHEV CK20753</t>
   </si>
   <si>
-    <t>$27,522
-[...2 lines deleted...]
-  <si>
     <t>$33,805
 1NK26 FWD 4DR LT w/2LT</t>
   </si>
   <si>
-    <t>$39,495
-[...2 lines deleted...]
-  <si>
     <t>$57,081
 CC10706 2WD 4DR LS</t>
   </si>
   <si>
     <t>$59,229
 CC10906 2WD 4DR LS</t>
   </si>
   <si>
     <t>$35,354
 CC10706 2WD REG CAB 126" WORK TRUCK</t>
   </si>
   <si>
     <t>$43,490
 CC20903 2WD REG CAB 142" WORK TRUCK</t>
   </si>
   <si>
     <t>TRAVERSE 2LT AWD</t>
   </si>
   <si>
     <t>$40,450
 1LB56 AWD 4DR LT W/2LT</t>
   </si>
   <si>
     <t>EXPRESS CARGO</t>
   </si>
   <si>
     <t>$40,239
 CG23405 RWD 2500 135"</t>
   </si>
   <si>
     <t>SILV 5500 MD 4WD REG CAB</t>
   </si>
   <si>
     <t>$62,535
 CK56403</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 12/3/24; 3/7/25, 3/18/25, 5/22/25, 6/24/25, 7/29/25, 9/24/25</t>
   </si>
   <si>
     <t>SILV 1500 CREW CAB 157" WORK TRUCK</t>
   </si>
   <si>
     <t>$46,200
 CHEV CK10743</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>20850</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 $22,715.00</t>
     </r>
   </si>
   <si>
     <t>*updated 4/24/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>$27,522</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> $28,800
+1PT26 FWD 4DR LT w/1LT</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>$39,495</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> $40,800
+1LB56 FWD 4DR LT w/1LT</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 12/3/24; 3/7/25, 3/18/25, 5/22/25, 6/24/25, 7/29/25, 9/24/25, 5/28/26, 7/2/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>No Bid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+$32,400
+14C43</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -4543,85 +4596,85 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Rudolph%20Chevrolet%20Pricing%20-%20Combined.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samesbastropford.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.collins@sames.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Sames%20-%20Combined%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D744"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="C220" sqref="C220"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="8" customWidth="1"/>
     <col min="3" max="3" width="30.42578125" style="8" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="12" style="7" customWidth="1"/>
     <col min="6" max="6" width="14" style="7" customWidth="1"/>
     <col min="7" max="7" width="12" style="7" customWidth="1"/>
     <col min="8" max="8" width="14" style="7" customWidth="1"/>
     <col min="9" max="9" width="12" style="7" customWidth="1"/>
     <col min="10" max="10" width="14" style="7" customWidth="1"/>
     <col min="11" max="11" width="12" style="7" customWidth="1"/>
     <col min="12" max="12" width="14" style="7" customWidth="1"/>
     <col min="13" max="13" width="12" style="7" customWidth="1"/>
     <col min="14" max="14" width="14" style="7" customWidth="1"/>
     <col min="15" max="15" width="12" style="7" customWidth="1"/>
     <col min="16" max="16" width="14" style="7" customWidth="1"/>
     <col min="17" max="17" width="12" style="7" customWidth="1"/>
     <col min="18" max="18" width="14" style="7" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="C1" s="6" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B3" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
@@ -7441,214 +7494,214 @@
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" s="12" t="s">
         <v>386</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C207" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D207" s="2">
         <v>25800</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A208" s="12" t="s">
         <v>388</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>389</v>
       </c>
       <c r="C208" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A209" s="12" t="s">
         <v>390</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1298</v>
+        <v>1313</v>
       </c>
       <c r="D209" s="2">
         <v>34645</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" s="12" t="s">
         <v>392</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>393</v>
       </c>
       <c r="C210" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="2">
         <v>34645</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A211" s="12" t="s">
         <v>394</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>395</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="D211" s="2">
         <v>35691</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" s="12" t="s">
         <v>396</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C212" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D212" s="2">
         <v>48505</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A213" s="12" t="s">
         <v>398</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
       <c r="D213" s="2">
         <v>40735</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A214" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A215" s="12" t="s">
         <v>400</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>401</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="D215" s="2">
         <v>57470</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A216" s="12" t="s">
         <v>382</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>383</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A217" s="12" t="s">
         <v>402</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="D217" s="2">
         <v>60320</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A218" s="12" t="s">
         <v>384</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>385</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A219" s="12" t="s">
         <v>404</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>405</v>
       </c>
       <c r="C219" s="16" t="s">
-        <v>7</v>
+        <v>1316</v>
       </c>
       <c r="D219" s="2">
         <v>31081</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A220" s="12" t="s">
         <v>406</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="D220" s="2">
         <v>37825</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A221" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A222" s="12" t="s">
         <v>368</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>369</v>
@@ -7685,54 +7738,54 @@
         <v>1274</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A225" s="12" t="s">
         <v>374</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A226" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="D226" s="2"/>
     </row>
     <row r="227" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A227" s="12" t="s">
         <v>376</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A228" s="12" t="s">
         <v>378</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>379</v>
       </c>
       <c r="C228" s="2" t="s">
@@ -7754,159 +7807,159 @@
       </c>
       <c r="D229" s="2"/>
     </row>
     <row r="230" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A230" s="12" t="s">
         <v>380</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>381</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A231" s="12" t="s">
         <v>408</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>409</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="D231" s="2">
         <v>44930</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" s="12" t="s">
         <v>410</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>411</v>
       </c>
       <c r="C232" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D232" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" s="12" t="s">
         <v>412</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>413</v>
       </c>
       <c r="C233" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D233" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A234" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>1293</v>
       </c>
       <c r="C234" s="16" t="s">
         <v>1294</v>
       </c>
       <c r="D234" s="16"/>
     </row>
     <row r="235" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A235" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="C235" s="16" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="D235" s="16"/>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" s="12" t="s">
         <v>414</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C236" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D236" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" s="12" t="s">
         <v>416</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C237" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D237" s="2">
         <v>58405</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" s="12" t="s">
         <v>418</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>419</v>
       </c>
       <c r="C238" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D238" s="2">
         <v>40465</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A239" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
       <c r="C239" s="16" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
       <c r="D239" s="2"/>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" s="12" t="s">
         <v>420</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>421</v>
       </c>
       <c r="C240" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D240" s="2">
         <v>44455</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" s="12" t="s">
         <v>422</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>423</v>
       </c>
       <c r="C241" s="16" t="s">