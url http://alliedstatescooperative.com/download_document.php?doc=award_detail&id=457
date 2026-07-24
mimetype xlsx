--- v0 (2025-10-21)
+++ v1 (2026-07-24)
@@ -1,104 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7501 Document Scanning, Records Management and Related Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DD8ED1C-D275-4D81-B732-20C5569D9039}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DB6AE20-19D0-436C-8B80-53C99AA9E4BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="102">
   <si>
     <t/>
   </si>
   <si>
     <t>Capital Typing (Officemotive, Inc.)</t>
   </si>
   <si>
     <t>DataXport.Net LLC</t>
   </si>
   <si>
     <t>doc2e-file Inc.</t>
   </si>
   <si>
     <t>Edoc Technologies, Inc.</t>
   </si>
   <si>
     <t>Global Solutions Group, Inc.</t>
   </si>
   <si>
-    <t>MERCURIUS INC</t>
-[...1 lines deleted...]
-  <si>
     <t>Starpoint Global Services (Starpoint, Inc.)</t>
   </si>
   <si>
     <t>Terralogic Document Systems Inc</t>
   </si>
   <si>
     <t>VRC Companies, LLC dba Vital Records Control (Vital Records Holdings, LLC)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent discount off catalog/pricelist. Pricelist must include all services provided and the applicable costs/rates. State if rates are hourly, daily, etc.</t>
@@ -151,186 +148,168 @@
   <si>
     <t>1414 Common Drive, El Paso, TX 79936</t>
   </si>
   <si>
     <t>5384 Poplar Avenue, #500 (Corporate Office) Memphis, TN 38119</t>
   </si>
   <si>
     <t>david@capitaltyping.com</t>
   </si>
   <si>
     <t>Sales-DX@dataxport.net</t>
   </si>
   <si>
     <t>sherrymcmanus@doc2e-file.com</t>
   </si>
   <si>
     <t>lorenzo.daniel@daida.com</t>
   </si>
   <si>
     <t>mhaas@edoctec.net</t>
   </si>
   <si>
     <t>lisas@globalsolgroup.com</t>
   </si>
   <si>
-    <t>sushma.maheshwari@mercuriusinc.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Tyler@suncityshred.com</t>
   </si>
   <si>
     <t>DPoltl@vitalecm.com</t>
   </si>
   <si>
     <t>(800) 784-9402 x701</t>
   </si>
   <si>
     <t>(915) 771-9090</t>
   </si>
   <si>
     <t>(713) 649-2006</t>
   </si>
   <si>
     <t>(469) 438-5112</t>
   </si>
   <si>
     <t>(800) 578-7746</t>
   </si>
   <si>
     <t>(248) 291-5440</t>
   </si>
   <si>
-    <t>(860) 478-9269</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 542-3030</t>
   </si>
   <si>
     <t>(915) 593-3100</t>
   </si>
   <si>
     <t>(323) 873-4670</t>
   </si>
   <si>
     <t>HTTP://www.capitaltyping.com</t>
   </si>
   <si>
     <t>https://www.dataxport.net</t>
   </si>
   <si>
     <t>HTTP://www.doc2e-file.com</t>
   </si>
   <si>
     <t>HTTP://www.daida.com</t>
   </si>
   <si>
     <t>HTTP://edoctec.net</t>
   </si>
   <si>
     <t>HTTP://www.globalsolgroup.com</t>
   </si>
   <si>
-    <t>HTTP://www.mercuriusinc.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://starpointusa.com</t>
   </si>
   <si>
     <t>http://www.suncityshred.com</t>
   </si>
   <si>
     <t>https://vitalrecordscontrol.com/</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>13116 Knight Island Dr., Oklahoma City, OK 73142</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes. The specific fee for expediting will depend on the nature and scope of the request, such as the volume of documents, the required turnaround time, and any additional services needed. We will work with the client to determine the most cost-effective and efficient approach to meet their expedited needs.  For all expedited requests, our contact person is our Senior Project Manager, David Jonas.</t>
   </si>
   <si>
     <t>Yes. When there is a need to process records expedited, overtime may be needed, or additional resources hired. Also shipping charges apply for expedited hardware, in addition to out-of-own records collection/deliveries.</t>
   </si>
   <si>
     <t>If expedited services requires overtime expenses additional fees may apply.</t>
   </si>
   <si>
     <t>Yes - please see pricing sheet for delivery charges</t>
   </si>
   <si>
     <t>GSG charges for pickup and delivery of documents for digitization. As this fee is based on distance and volume of documents, it will be determined on a project basis.</t>
   </si>
   <si>
     <t>Yes, Please contact MJ Mashintchian; MBA  Area Vice President; West Coast  VRC Companies, LLC; (M) 949-209-6442; mmashintchian@vitalecm.com for more clarity</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>California, Florida, New Hampshire, Maryland, Alaska, Ohio, Kentucky, Delaware, South Carolina</t>
   </si>
   <si>
     <t>Hard copies or source records may be received for scanning/indexing/data entry from any US State. Hardware and software may be delivered anywhere. Support services may be provided remotely or on site with appropriate travel expenses.</t>
   </si>
   <si>
     <t>Continental USA</t>
   </si>
   <si>
     <t>Daida has offices located in the following cities: Phoenix, AZ San Diego, CA Des Moines, IA Boise, ID Edison, NJ, Dallas/Fort Worth, TX , Virginia &amp; DC Metro</t>
   </si>
   <si>
     <t>Texas and Oklahoma</t>
   </si>
   <si>
     <t>All states</t>
   </si>
   <si>
-    <t>Oklahoma, Texas, New Mexico, Colorado, Kansas, Missouri, Arkansas, Louisiana, Mississippi, Alabama, Georgia, Florida, Tennessee, South Carolina, North Carolina</t>
-[...1 lines deleted...]
-  <si>
     <t>Nationwide</t>
   </si>
   <si>
     <t>Arizona , New Mexico, and texas</t>
   </si>
   <si>
     <t>We are licensed and willing to service all states.</t>
   </si>
   <si>
     <t>Austin; Dallas; Houston; San Antonio; Fort Worth; El Paso</t>
   </si>
   <si>
     <t>Does pricing as found on catalog/pricelist already reflect the discount?</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sushma Maheshwari</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
@@ -928,619 +907,578 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Starpoint%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/doc2efile%20pricing.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Mercurius-Price-Catalog.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/DataXport%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Capital%20Typing_Document%20Scanning%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Global%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/VRC.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Edoc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Terralogic%20Document%20Systems%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/DRS.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Sun%20City%20Records.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Sun%20City%20Records.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/doc2efile%20pricing.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Starpoint%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/DataXport%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Capital%20Typing_Document%20Scanning%20Pricing%20Sheet.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Global%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Edoc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/VRC.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/DRS.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7501/Terralogic%20Document%20Systems%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O14"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
     <col min="2" max="2" width="36" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
-    <col min="4" max="14" width="30.7109375" style="2" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="13" width="30.7109375" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
-      <c r="J1" s="18"/>
-[...7 lines deleted...]
-      <c r="N1" s="19"/>
+      <c r="J1" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" s="19"/>
     </row>
-    <row r="2" spans="1:15" ht="60" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="3" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L2" s="4" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="N2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C3" s="3" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D3" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="F3" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="G3" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="16" t="s">
+      <c r="H3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="I3" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="J3" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="K3" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="L3" s="16" t="s">
+      <c r="L3" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="M3" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="16" t="s">
+    </row>
+    <row r="4" spans="1:14" ht="45" x14ac:dyDescent="0.25">
+      <c r="C4" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E4" s="16" t="s">
         <v>23</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E4" s="16" t="s">
+      <c r="F4" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="G4" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="H4" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="H4" s="16" t="s">
+      <c r="I4" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="16" t="s">
+      <c r="J4" s="16" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="N4" s="16" t="s">
+    </row>
+    <row r="5" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="C5" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D5" s="16" t="s">
         <v>32</v>
       </c>
+      <c r="E5" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="5" spans="1:15" ht="30" x14ac:dyDescent="0.25">
-      <c r="C5" s="3" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C6" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="30" x14ac:dyDescent="0.25">
+      <c r="C7" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="M7" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C8" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="210" x14ac:dyDescent="0.25">
+      <c r="C9" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="H9" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="135" x14ac:dyDescent="0.25">
+      <c r="C10" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="D5" s="16" t="s">
-[...30 lines deleted...]
-        <v>41</v>
+      <c r="E11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="J11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="K11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" s="20" t="s">
+        <v>88</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-        <v>51</v>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="30" x14ac:dyDescent="0.25">
-[...199 lines deleted...]
-      <c r="D12" s="6" t="s">
+    <row r="13" spans="1:14" ht="90" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="6" t="s">
-[...34 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="B13" s="16" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0.01</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0.02</v>
       </c>
       <c r="H13" s="8">
         <v>0.1</v>
       </c>
       <c r="I13" s="8">
         <v>0.1</v>
       </c>
       <c r="J13" s="8">
-        <v>0.02</v>
-[...1 lines deleted...]
-      <c r="K13" s="8">
         <v>0.1</v>
       </c>
-      <c r="L13" s="8" t="s">
-        <v>98</v>
+      <c r="K13" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="8">
+        <v>2.2800000000000001E-2</v>
       </c>
       <c r="M13" s="8">
-        <v>2.2800000000000001E-2</v>
-[...1 lines deleted...]
-      <c r="N13" s="8">
         <v>0.1</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="45" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="J14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L14" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="M14" s="12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:N14">
-    <sortCondition ref="D2:N2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:M14">
+    <sortCondition ref="D2:M2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId1" xr:uid="{8BE07075-6FB3-402A-9BF9-CB9E0C683070}"/>
     <hyperlink ref="E11" r:id="rId2" xr:uid="{5AC3DC1A-53C8-4956-B614-51D6229AA3EC}"/>
     <hyperlink ref="F11" r:id="rId3" xr:uid="{E3E87A92-D591-4FFD-A39C-0F241274A822}"/>
     <hyperlink ref="G11" r:id="rId4" xr:uid="{77DF696A-D09B-4F3A-83B1-3B15E0A35C9F}"/>
     <hyperlink ref="H11" r:id="rId5" xr:uid="{DF87ED3B-D284-4B79-849B-EEC65124A0AD}"/>
     <hyperlink ref="I11" r:id="rId6" xr:uid="{F89FBCF6-CF51-4BAF-A5D8-56E2497FF9AF}"/>
-    <hyperlink ref="J11" r:id="rId7" xr:uid="{3A3E9476-667B-4721-B738-EB668417CEF4}"/>
-[...3 lines deleted...]
-    <hyperlink ref="N11" r:id="rId11" xr:uid="{73C14312-07A8-4E50-A84C-F3967ECAE197}"/>
+    <hyperlink ref="J11" r:id="rId7" xr:uid="{00C40F57-660D-4CD3-938E-0412E8338332}"/>
+    <hyperlink ref="K11" r:id="rId8" xr:uid="{346D867F-6125-476C-90F9-796B7DCFEA2A}"/>
+    <hyperlink ref="L11" r:id="rId9" xr:uid="{3AA74CBF-C754-4D38-95A1-87A68A9D2287}"/>
+    <hyperlink ref="M11" r:id="rId10" xr:uid="{73C14312-07A8-4E50-A84C-F3967ECAE197}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R24-7501 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>