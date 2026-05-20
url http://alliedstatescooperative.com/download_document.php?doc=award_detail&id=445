--- v1 (2026-03-18)
+++ v2 (2026-05-20)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2024\24-7494 JOC - State of Texas\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7494 JOC - State of Texas\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1907C550-50EC-42C6-BB7D-A679579C6367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{656AA83E-756E-499D-8CE5-AC027A8136A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="207">
   <si>
     <t/>
   </si>
   <si>
     <t>AO General Contractor, Inc.</t>
   </si>
   <si>
     <t>Acebo Solutions, LLC</t>
   </si>
   <si>
     <t>Gracen Engineering &amp; Construction, Inc.</t>
   </si>
   <si>
     <t>HVAC Control Systems Inc</t>
   </si>
   <si>
     <t>Burman Construction, LLC</t>
   </si>
   <si>
     <t>Jordan Foster Construction LLC</t>
   </si>
   <si>
     <t>SYNERGY PROJECT CONTRACTORS, INC</t>
   </si>
   <si>
@@ -199,53 +199,50 @@
   <si>
     <t>Mariana H. Lermuseaux</t>
   </si>
   <si>
     <t>Ashok Kamath</t>
   </si>
   <si>
     <t>Jesus S Rodriguez</t>
   </si>
   <si>
     <t>Francisco Guillen, P.E.</t>
   </si>
   <si>
     <t>Yolanda Diaz</t>
   </si>
   <si>
     <t>Cesar Molina</t>
   </si>
   <si>
     <t>Ruben Gonzalez</t>
   </si>
   <si>
     <t>Samantha Shelton</t>
   </si>
   <si>
-    <t>Jorge Vazquez</t>
-[...1 lines deleted...]
-  <si>
     <t>Ramon T Salgado</t>
   </si>
   <si>
     <t>Luis Luna</t>
   </si>
   <si>
     <t>Carmen Ortiz</t>
   </si>
   <si>
     <t>Marco Marquez</t>
   </si>
   <si>
     <t>Eric Ortiz</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>5312 Santa Teresa Dr, El Paso, TX 79932</t>
   </si>
   <si>
     <t>2222 Texas Ave. El Paso TX 79901</t>
   </si>
   <si>
     <t>1211 Pleasanton Road, San Antonio, Texas 78214</t>
@@ -373,53 +370,50 @@
   <si>
     <t>jmheritagecc@gmail.com</t>
   </si>
   <si>
     <t>akamath@jordanfosterconstruction.com</t>
   </si>
   <si>
     <t>jsrconstr@gmail.com</t>
   </si>
   <si>
     <t>fguillen@keystone-ce.net</t>
   </si>
   <si>
     <t>ydiaz@miradorenterprises.com</t>
   </si>
   <si>
     <t>cesarm@nine-degrees.com</t>
   </si>
   <si>
     <t>ruben.gonzalez@noblegeneral.com</t>
   </si>
   <si>
     <t>sshelton@pcautomatedcontrols.com</t>
   </si>
   <si>
-    <t>jorge@phoenix-gc.com</t>
-[...1 lines deleted...]
-  <si>
     <t>info@pridegc.com</t>
   </si>
   <si>
     <t>lluna@spc-pm.com</t>
   </si>
   <si>
     <t>m.marquez@tranetechnologies.com</t>
   </si>
   <si>
     <t>unitedroofing1@aol.com</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>(915) 270-1432</t>
   </si>
   <si>
     <t>(915) 920-0576</t>
   </si>
   <si>
     <t>(210) 927-5705</t>
   </si>
   <si>
     <t>(915) 860-4871</t>
@@ -455,53 +449,50 @@
     <t>(915) 760-7126</t>
   </si>
   <si>
     <t>(915) 630-8665</t>
   </si>
   <si>
     <t>(915) 877-3333</t>
   </si>
   <si>
     <t>(575) 502-0715</t>
   </si>
   <si>
     <t>(915) 562-4159 x23</t>
   </si>
   <si>
     <t>(915) 546-4111</t>
   </si>
   <si>
     <t>(915) 533-8482</t>
   </si>
   <si>
     <t>(915) 887-0001</t>
   </si>
   <si>
     <t>(915) 751-0313</t>
-  </si>
-[...1 lines deleted...]
-    <t>(915) 490-1002</t>
   </si>
   <si>
     <t>(915) 771-9601</t>
   </si>
   <si>
     <t>(915) 613-1442</t>
   </si>
   <si>
     <t>(915) 566-2236</t>
   </si>
   <si>
     <t>(915) 407-6276</t>
   </si>
   <si>
     <t>(915) 500-4733</t>
   </si>
   <si>
     <t>(915) 204-1721</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>https://acebosolutions.com/</t>
   </si>
@@ -716,50 +707,107 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 ivonne@woodart.llc</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2910 Frutas, El Paso TX 79905</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 7300 Dale Rd, El Paso, TX 79915</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 3/23/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Jorge Vazquez</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Peter Regalado</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">jorge@phoenix-gc.com </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>office@phoenix-gc.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(915) 490-1002 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>915-801-2512</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1186,85 +1234,87 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AH19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="33" width="30.7109375" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" x14ac:dyDescent="0.25">
       <c r="E1" s="13"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
       <c r="S1" s="12"/>
       <c r="T1" s="12"/>
       <c r="U1" s="12"/>
       <c r="V1" s="12"/>
-      <c r="AA1" s="12"/>
+      <c r="AA1" s="12" t="s">
+        <v>203</v>
+      </c>
       <c r="AD1" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="AG1" s="1" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="2:34" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="10" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="10" t="s">
@@ -1385,619 +1435,619 @@
       </c>
       <c r="S3" s="5" t="s">
         <v>46</v>
       </c>
       <c r="T3" s="5" t="s">
         <v>47</v>
       </c>
       <c r="U3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="V3" s="5" t="s">
         <v>49</v>
       </c>
       <c r="W3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="Y3" s="5" t="s">
         <v>52</v>
       </c>
       <c r="Z3" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="AA3" s="5" t="s">
+      <c r="AA3" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB3" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="AC3" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="AC3" s="5" t="s">
+      <c r="AD3" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AE3" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="AE3" s="5" t="s">
+      <c r="AF3" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="AF3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG3" s="14" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="2:34" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D4" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="O4" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="P4" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="Q4" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="T4" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="U4" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="W4" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="X4" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="Y4" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="Z4" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="AA4" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="AA4" s="5" t="s">
+      <c r="AB4" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AC4" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="AC4" s="5" t="s">
+      <c r="AD4" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AE4" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="AE4" s="5" t="s">
+      <c r="AF4" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="AF4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG4" s="14" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="5" spans="2:34" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D5" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="H5" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="O5" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="S5" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="W5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="Z5" s="5" t="s">
+      <c r="AA5" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB5" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="AA5" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="AB5" s="5" t="s">
+      <c r="AD5" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE5" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="AC5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="AD5" s="14" t="s">
+      <c r="AG5" s="14" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="6" spans="2:34" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="H6" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="N6" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="O6" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="P6" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="Q6" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="R6" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="S6" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="T6" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="U6" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="V6" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="U6" s="5" t="s">
+      <c r="W6" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="X6" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="W6" s="5" t="s">
+      <c r="Y6" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="X6" s="5" t="s">
+      <c r="Z6" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="Y6" s="5" t="s">
+      <c r="AA6" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="AB6" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="Z6" s="5" t="s">
+      <c r="AC6" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="AA6" s="5" t="s">
+      <c r="AD6" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="AB6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="AC6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="7" spans="2:34" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D7" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="G7" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="H7" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="N7" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="O7" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="P7" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="Q7" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="R7" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="P7" s="5" t="s">
+      <c r="S7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="T7" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="U7" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="V7" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="S7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="5" t="s">
+      <c r="W7" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="U7" s="5" t="s">
+      <c r="X7" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="V7" s="5" t="s">
+      <c r="Y7" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="W7" s="5" t="s">
+      <c r="Z7" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="X7" s="5" t="s">
+      <c r="AA7" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="Y7" s="5" t="s">
+      <c r="AB7" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="AC7" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AD7" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AE7" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="AC7" s="5" t="s">
+      <c r="AF7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG7" s="5" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="8" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B8" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="K8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="L8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="M8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="N8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="O8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="P8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="Q8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="R8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="S8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="T8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="U8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="V8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="W8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="X8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="Y8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="Z8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AA8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AB8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AC8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AD8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AE8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AF8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AG8" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="AH8" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D9" s="5">
         <v>1</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I9" s="11"/>
       <c r="J9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="Q9" s="11"/>
       <c r="R9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="S9" s="11"/>
       <c r="T9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="U9" s="11"/>
       <c r="V9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="W9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="X9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
       <c r="AB9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AC9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AD9" s="11"/>
       <c r="AE9" s="11"/>
       <c r="AF9" s="11"/>
       <c r="AG9" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="10" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D10" s="5">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F10" s="11">
         <v>1.22</v>
       </c>
       <c r="G10" s="11">
         <v>1.32</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>1.3</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>1.26</v>
       </c>
       <c r="L10" s="11">
         <v>1.18</v>
       </c>
       <c r="M10" s="11" t="s">
         <v>0</v>
       </c>
@@ -2042,60 +2092,60 @@
       </c>
       <c r="AA10" s="11">
         <v>1.33</v>
       </c>
       <c r="AB10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AD10" s="11">
         <v>1.35</v>
       </c>
       <c r="AE10" s="11">
         <v>1.28</v>
       </c>
       <c r="AF10" s="11">
         <v>1.35</v>
       </c>
       <c r="AG10" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F11" s="11">
         <v>1.32</v>
       </c>
       <c r="G11" s="11">
         <v>1.37</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>1.32</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>1.31</v>
       </c>
       <c r="L11" s="11">
         <v>1.2</v>
       </c>
       <c r="M11" s="11" t="s">
         <v>0</v>
       </c>
@@ -2140,122 +2190,122 @@
       </c>
       <c r="AA11" s="11">
         <v>1.38</v>
       </c>
       <c r="AB11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AD11" s="11">
         <v>1.35</v>
       </c>
       <c r="AE11" s="11">
         <v>1.28</v>
       </c>
       <c r="AF11" s="11">
         <v>1.35</v>
       </c>
       <c r="AG11" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D12" s="5">
         <v>1</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I12" s="11"/>
       <c r="J12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="Q12" s="11"/>
       <c r="R12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="S12" s="11"/>
       <c r="T12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="U12" s="11"/>
       <c r="V12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="W12" s="11"/>
       <c r="X12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
       <c r="AB12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AC12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AD12" s="11"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F13" s="11">
         <v>1.25</v>
       </c>
       <c r="G13" s="11">
         <v>1.32</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>1.3</v>
       </c>
       <c r="J13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>1.28</v>
       </c>
       <c r="L13" s="11">
         <v>1.18</v>
       </c>
       <c r="M13" s="11">
         <v>1.2</v>
       </c>
@@ -2300,60 +2350,60 @@
       </c>
       <c r="AA13" s="11">
         <v>1.33</v>
       </c>
       <c r="AB13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="11">
         <v>1.35</v>
       </c>
       <c r="AE13" s="11">
         <v>1.28</v>
       </c>
       <c r="AF13" s="11">
         <v>1.35</v>
       </c>
       <c r="AG13" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D14" s="5">
         <v>1</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F14" s="11">
         <v>1.35</v>
       </c>
       <c r="G14" s="11">
         <v>1.37</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>1.32</v>
       </c>
       <c r="J14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>1.33</v>
       </c>
       <c r="L14" s="11">
         <v>1.2</v>
       </c>
       <c r="M14" s="11">
         <v>1.25</v>
       </c>
@@ -2398,94 +2448,94 @@
       </c>
       <c r="AA14" s="11">
         <v>1.38</v>
       </c>
       <c r="AB14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AD14" s="11">
         <v>1.35</v>
       </c>
       <c r="AE14" s="11">
         <v>1.28</v>
       </c>
       <c r="AF14" s="11">
         <v>1.35</v>
       </c>
       <c r="AG14" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
       <c r="AB15" s="11"/>
       <c r="AC15" s="11"/>
       <c r="AD15" s="11"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="11"/>
     </row>
     <row r="16" spans="2:34" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="11">
         <v>1.3</v>
       </c>
       <c r="F16" s="11">
         <v>1.22</v>
       </c>
       <c r="G16" s="11">
         <v>1.32</v>
       </c>
       <c r="H16" s="11">
         <v>1.17</v>
       </c>
       <c r="I16" s="11">
         <v>1.3</v>
       </c>
       <c r="J16" s="11">
         <v>1.28</v>
       </c>
       <c r="K16" s="11">
         <v>1.3</v>
       </c>
@@ -2536,54 +2586,54 @@
       </c>
       <c r="AA16" s="11">
         <v>1.29</v>
       </c>
       <c r="AB16" s="11">
         <v>1.35</v>
       </c>
       <c r="AC16" s="11">
         <v>1.28</v>
       </c>
       <c r="AD16" s="11">
         <v>1.35</v>
       </c>
       <c r="AE16" s="11">
         <v>1.28</v>
       </c>
       <c r="AF16" s="11">
         <v>1.35</v>
       </c>
       <c r="AG16" s="11">
         <v>1.35</v>
       </c>
     </row>
     <row r="17" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>1.35</v>
       </c>
       <c r="F17" s="11">
         <v>1.27</v>
       </c>
       <c r="G17" s="11">
         <v>1.37</v>
       </c>
       <c r="H17" s="11">
         <v>1.27</v>
       </c>
       <c r="I17" s="11">
         <v>1.32</v>
       </c>
       <c r="J17" s="11">
         <v>1.33</v>
       </c>
       <c r="K17" s="11">
         <v>1.35</v>
       </c>
@@ -2634,54 +2684,54 @@
       </c>
       <c r="AA17" s="11">
         <v>1.34</v>
       </c>
       <c r="AB17" s="11">
         <v>1.4</v>
       </c>
       <c r="AC17" s="11">
         <v>1.39</v>
       </c>
       <c r="AD17" s="11">
         <v>1.35</v>
       </c>
       <c r="AE17" s="11">
         <v>1.28</v>
       </c>
       <c r="AF17" s="11">
         <v>1.35</v>
       </c>
       <c r="AG17" s="11">
         <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="F18" s="11">
         <v>1.25</v>
       </c>
       <c r="G18" s="11">
         <v>1.1499999999999999</v>
       </c>
       <c r="H18" s="11">
         <v>1.17</v>
       </c>
       <c r="I18" s="11">
         <v>1.3</v>
       </c>
       <c r="J18" s="11">
         <v>1.3</v>
       </c>
       <c r="K18" s="11">
         <v>1.2</v>
       </c>