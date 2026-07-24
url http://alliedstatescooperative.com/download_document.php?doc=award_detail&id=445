--- v2 (2026-05-20)
+++ v3 (2026-07-24)
@@ -1,128 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7494 JOC - State of Texas\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{656AA83E-756E-499D-8CE5-AC027A8136A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68948CCD-CB06-4725-B608-83A9C1CAEB43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="202">
   <si>
     <t/>
   </si>
   <si>
     <t>AO General Contractor, Inc.</t>
   </si>
   <si>
     <t>Acebo Solutions, LLC</t>
   </si>
   <si>
     <t>Gracen Engineering &amp; Construction, Inc.</t>
   </si>
   <si>
     <t>HVAC Control Systems Inc</t>
   </si>
   <si>
     <t>Burman Construction, LLC</t>
   </si>
   <si>
     <t>Jordan Foster Construction LLC</t>
   </si>
   <si>
     <t>SYNERGY PROJECT CONTRACTORS, INC</t>
   </si>
   <si>
     <t>PRIDE GENERAL CONTRACTORS LLC</t>
   </si>
   <si>
     <t>Keystone Contractors and Engineers (Keystone GC, LLC.)</t>
   </si>
   <si>
     <t>El Paso J.A.G, Inc.</t>
   </si>
   <si>
     <t>G. Sandoval Construction, Inc.</t>
   </si>
   <si>
     <t>Grass Masters LLC DBA Global Maven Enterprises, LLC</t>
   </si>
   <si>
-    <t>EGL Construction Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>ACO Remodeling &amp; Construction, Inc.</t>
   </si>
   <si>
     <t>Noble General Contractors, LLC</t>
   </si>
   <si>
     <t>J &amp; M Heritage Construction Company LLC</t>
   </si>
   <si>
     <t>Trane U.S. Inc</t>
   </si>
   <si>
     <t>Aztec Contractors, Inc</t>
   </si>
   <si>
     <t>Amstar, Inc.</t>
   </si>
   <si>
     <t>Phoenix General Contractors, LLC</t>
   </si>
   <si>
     <t>ESA Construction Inc.</t>
   </si>
   <si>
     <t>PC Automated Controls, Inc.</t>
@@ -154,53 +151,50 @@
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Victor Aceves</t>
   </si>
   <si>
     <t>Arturo Cervantes</t>
   </si>
   <si>
     <t>Atanacio Carrisal</t>
   </si>
   <si>
     <t>Abelardo Olivas</t>
   </si>
   <si>
     <t>Nancy Camarena</t>
   </si>
   <si>
     <t>Francisco Aguilar</t>
   </si>
   <si>
     <t>Dave Wilson</t>
   </si>
   <si>
-    <t>Mario F Escobedo</t>
-[...1 lines deleted...]
-  <si>
     <t>Patricia Castro</t>
   </si>
   <si>
     <t>Thomas Preckett</t>
   </si>
   <si>
     <t>Melissa Del Ferraro</t>
   </si>
   <si>
     <t>S. Michael Sambrano II</t>
   </si>
   <si>
     <t>Azzam Askar</t>
   </si>
   <si>
     <t>Daniel Gray</t>
   </si>
   <si>
     <t>Mariana H. Lermuseaux</t>
   </si>
   <si>
     <t>Ashok Kamath</t>
   </si>
   <si>
     <t>Jesus S Rodriguez</t>
@@ -238,53 +232,50 @@
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>5312 Santa Teresa Dr, El Paso, TX 79932</t>
   </si>
   <si>
     <t>2222 Texas Ave. El Paso TX 79901</t>
   </si>
   <si>
     <t>1211 Pleasanton Road, San Antonio, Texas 78214</t>
   </si>
   <si>
     <t>1050 Diesel Dr El Paso, Texas 79907</t>
   </si>
   <si>
     <t>4509 Osborne Drive, El Paso, TX 79922</t>
   </si>
   <si>
     <t>204 N. Eucalyptus St., El Paso, TX 79901</t>
   </si>
   <si>
     <t>6320 Research Road, Frisco, TX 75033</t>
   </si>
   <si>
-    <t>5417 Dailey Ave, El Paso, Texas, 79905</t>
-[...1 lines deleted...]
-  <si>
     <t>3750 Durazno Avenue El Paso, TX 79905</t>
   </si>
   <si>
     <t>120 Paragon Ln. Ste. 103, El Paso TX 79912</t>
   </si>
   <si>
     <t>650 Montana Suite B  Las Cruces, NM  88001</t>
   </si>
   <si>
     <t>906 N. Mesa St., Suite 202, El Paso Texas 79902</t>
   </si>
   <si>
     <t>Po Box 2016  Las Cruces NM, 88004</t>
   </si>
   <si>
     <t>7362 Remcon Circle, El Paso, Texas, 79912</t>
   </si>
   <si>
     <t>491 N Resler Dr Ste F El Paso, TX 79912</t>
   </si>
   <si>
     <t>7700 CF Jordan Drive, El Paso, TX  79912</t>
   </si>
   <si>
     <t>108 Desert Lilly Ct, Santa Teresa NM 88008</t>
@@ -325,53 +316,50 @@
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>victor@acebosolutions.com</t>
   </si>
   <si>
     <t>artcervantes@aco-inc.com</t>
   </si>
   <si>
     <t>atanacio@amstarincgc.com</t>
   </si>
   <si>
     <t>ao@aogcon.com</t>
   </si>
   <si>
     <t>n.camarena@azteccontractors.com</t>
   </si>
   <si>
     <t>estimating@burmanep.com</t>
   </si>
   <si>
     <t>davewilson@coreconstruction.com</t>
   </si>
   <si>
-    <t>mario@eglconstruction.com</t>
-[...1 lines deleted...]
-  <si>
     <t>jag@elpasojag.com</t>
   </si>
   <si>
     <t>esatpreckett@sbcglobal.net</t>
   </si>
   <si>
     <t>melissa@sandoval-lc.com</t>
   </si>
   <si>
     <t>m.sambrano@gracenconstruction.com</t>
   </si>
   <si>
     <t>customerservice@gmellcusa.com</t>
   </si>
   <si>
     <t>dgray@hvaccsi.com</t>
   </si>
   <si>
     <t>jmheritagecc@gmail.com</t>
   </si>
   <si>
     <t>akamath@jordanfosterconstruction.com</t>
   </si>
   <si>
     <t>jsrconstr@gmail.com</t>
@@ -406,53 +394,50 @@
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>(915) 270-1432</t>
   </si>
   <si>
     <t>(915) 920-0576</t>
   </si>
   <si>
     <t>(210) 927-5705</t>
   </si>
   <si>
     <t>(915) 860-4871</t>
   </si>
   <si>
     <t>(915) 342-7994</t>
   </si>
   <si>
     <t>(915) 444-8707</t>
   </si>
   <si>
     <t>(214) 684-9320</t>
   </si>
   <si>
-    <t>(915) 525-2302</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 533-8607</t>
   </si>
   <si>
     <t>(915) 845-4577 x104</t>
   </si>
   <si>
     <t>(575) 524-6878</t>
   </si>
   <si>
     <t>(915) 228-2298</t>
   </si>
   <si>
     <t>(575) 571-7417</t>
   </si>
   <si>
     <t>(915) 760-7126</t>
   </si>
   <si>
     <t>(915) 630-8665</t>
   </si>
   <si>
     <t>(915) 877-3333</t>
   </si>
   <si>
     <t>(575) 502-0715</t>
@@ -491,53 +476,50 @@
     <t>(915) 204-1721</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>https://acebosolutions.com/</t>
   </si>
   <si>
     <t>HTTP://aco-inc.com</t>
   </si>
   <si>
     <t>HTTP://www.amstarincgc.com</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>HTTP://www.azteccontractors.com</t>
   </si>
   <si>
     <t>HTTP://www.burmanep.com</t>
   </si>
   <si>
     <t>HTTP://www.coreconstruction.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>HTTP://www.eglconstruction.com</t>
   </si>
   <si>
     <t>HTTP://elpasojag.com</t>
   </si>
   <si>
     <t>HTTP://www.esaconstruction.com</t>
   </si>
   <si>
     <t>HTTP://www.sandoval-lc.com</t>
   </si>
   <si>
     <t>HTTP://www.gracenconstruction.com</t>
   </si>
   <si>
     <t>http://www.gmellcusa.com</t>
   </si>
   <si>
     <t>HTTP://www.hvaccsi.com</t>
   </si>
   <si>
     <t>https://jordanfosterconstruction.com/</t>
   </si>
   <si>
     <t>https://www.facebook.com/JSRconstructionandremodeling?locale=es_LA</t>
   </si>
@@ -644,171 +626,180 @@
     <t>Non-Regular Working Hours - Zone 3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Non Pre-Priced Items</t>
   </si>
   <si>
     <t>*updated 2/12/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>roofing@theroofandmetal.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> office@theroofandmetal.com</t>
     </r>
   </si>
   <si>
     <t>*updated 3/12/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Simon Woodart</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Ivonne Woodart</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>swoodart@woodart.llc</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 ivonne@woodart.llc</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2910 Frutas, El Paso TX 79905</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 7300 Dale Rd, El Paso, TX 79915</t>
     </r>
   </si>
   <si>
     <t>*updated 3/23/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Jorge Vazquez</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Peter Regalado</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">jorge@phoenix-gc.com </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>office@phoenix-gc.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(915) 490-1002 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>915-801-2512</t>
     </r>
+  </si>
+  <si>
+    <t>*updated 6/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
@@ -845,93 +836,96 @@
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A1663133-C709-4467-A465-6D6CB6D9CE2B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1228,1603 +1222,1559 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:AH19"/>
+  <dimension ref="B1:AG19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="33" width="30.7109375" style="1" customWidth="1"/>
-    <col min="34" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="32" width="30.7109375" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:33" x14ac:dyDescent="0.25">
       <c r="E1" s="13"/>
-      <c r="F1" s="12"/>
+      <c r="F1" s="12" t="s">
+        <v>201</v>
+      </c>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="L1" s="12"/>
-      <c r="M1" s="12"/>
+      <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
       <c r="S1" s="12"/>
       <c r="T1" s="12"/>
       <c r="U1" s="12"/>
-      <c r="V1" s="12"/>
-[...3 lines deleted...]
-      <c r="AD1" s="1" t="s">
+      <c r="Z1" s="12" t="s">
         <v>197</v>
       </c>
-      <c r="AG1" s="1" t="s">
-        <v>199</v>
+      <c r="AC1" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF1" s="1" t="s">
+        <v>193</v>
       </c>
     </row>
-    <row r="2" spans="2:34" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:33" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="M2" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="O2" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="P2" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q2" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="R2" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="S2" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="T2" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="L2" s="10" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="U2" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="V2" s="10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>26</v>
       </c>
       <c r="X2" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y2" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z2" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA2" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB2" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC2" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="Y2" s="10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AD2" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE2" s="10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="AF2" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="AG2" s="10" t="s">
+    </row>
+    <row r="3" spans="2:33" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D3" s="9" t="s">
         <v>30</v>
       </c>
+      <c r="E3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z3" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB3" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC3" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD3" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF3" s="14" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="3" spans="2:34" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...81 lines deleted...]
-      <c r="AE3" s="5" t="s">
+    <row r="4" spans="2:33" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D4" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="AG3" s="14" t="s">
+      <c r="F4" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF4" s="14" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="5" spans="2:33" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z5" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD5" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="6" spans="2:33" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="Z6" s="14" t="s">
         <v>200</v>
       </c>
+      <c r="AA6" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="4" spans="2:34" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-        <v>202</v>
+    <row r="7" spans="2:33" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D7" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="5" spans="2:34" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-        <v>201</v>
+    <row r="8" spans="2:33" x14ac:dyDescent="0.25">
+      <c r="B8" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="R8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="S8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="T8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="U8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="V8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="W8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="X8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG8" s="3" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:34" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...173 lines deleted...]
-      <c r="AE7" s="5" t="s">
+    <row r="9" spans="2:33" x14ac:dyDescent="0.25">
+      <c r="B9" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="AF7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AG7" s="5" t="s">
+      <c r="C9" s="5" t="s">
         <v>171</v>
-      </c>
-[...107 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D9" s="5">
         <v>1</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I9" s="11"/>
       <c r="J9" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="K9" s="11"/>
-      <c r="L9" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L9" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="M9" s="11"/>
       <c r="N9" s="11"/>
-      <c r="O9" s="11"/>
-[...11 lines deleted...]
-      <c r="U9" s="11"/>
+      <c r="O9" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11" t="s">
+        <v>172</v>
+      </c>
       <c r="V9" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="W9" s="11" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
-      <c r="AA9" s="11"/>
+      <c r="AA9" s="11" t="s">
+        <v>172</v>
+      </c>
       <c r="AB9" s="11" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="AC9" s="11"/>
       <c r="AD9" s="11"/>
       <c r="AE9" s="11"/>
-      <c r="AF9" s="11"/>
-[...1 lines deleted...]
-        <v>178</v>
+      <c r="AF9" s="11" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="10" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D10" s="5">
         <v>1</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F10" s="11">
+        <v>172</v>
+      </c>
+      <c r="F10" s="15">
         <v>1.22</v>
       </c>
       <c r="G10" s="11">
         <v>1.32</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>1.3</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>1.26</v>
       </c>
-      <c r="L10" s="11">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L10" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1.45</v>
       </c>
       <c r="N10" s="11">
-        <v>1.45</v>
-[...1 lines deleted...]
-      <c r="O10" s="11">
         <v>1.1599999999999999</v>
       </c>
-      <c r="P10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="Q10" s="11">
+      <c r="O10" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="11">
         <v>1.19</v>
       </c>
-      <c r="R10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="11">
+      <c r="Q10" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="11">
         <v>1.3</v>
       </c>
-      <c r="T10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="U10" s="11">
+      <c r="S10" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="11">
         <v>1.23</v>
       </c>
+      <c r="U10" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="V10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="X10" s="11" t="s">
-        <v>0</v>
+      <c r="X10" s="11">
+        <v>1.25</v>
       </c>
       <c r="Y10" s="11">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="Z10" s="11">
-        <v>1.32</v>
-[...1 lines deleted...]
-      <c r="AA10" s="11">
         <v>1.33</v>
       </c>
+      <c r="AA10" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AB10" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AC10" s="11" t="s">
-        <v>0</v>
+      <c r="AC10" s="11">
+        <v>1.35</v>
       </c>
       <c r="AD10" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="AE10" s="11">
         <v>1.35</v>
       </c>
-      <c r="AE10" s="11">
-[...5 lines deleted...]
-      <c r="AG10" s="11" t="s">
+      <c r="AF10" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F11" s="11">
+        <v>172</v>
+      </c>
+      <c r="F11" s="15">
         <v>1.32</v>
       </c>
       <c r="G11" s="11">
         <v>1.37</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="11">
         <v>1.32</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="11">
         <v>1.31</v>
       </c>
-      <c r="L11" s="11">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1.49</v>
       </c>
       <c r="N11" s="11">
-        <v>1.49</v>
-[...1 lines deleted...]
-      <c r="O11" s="11">
         <v>1.18</v>
       </c>
-      <c r="P11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="Q11" s="11">
+      <c r="O11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11">
         <v>1.19</v>
       </c>
-      <c r="R11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="11">
+      <c r="Q11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="11">
         <v>1.3</v>
       </c>
-      <c r="T11" s="11" t="s">
-[...2 lines deleted...]
-      <c r="U11" s="11">
+      <c r="S11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="11">
         <v>1.23</v>
       </c>
+      <c r="U11" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="V11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="X11" s="11" t="s">
-        <v>0</v>
+      <c r="X11" s="11">
+        <v>1.35</v>
       </c>
       <c r="Y11" s="11">
+        <v>1.47</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>1.38</v>
+      </c>
+      <c r="AA11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="11">
         <v>1.35</v>
       </c>
-      <c r="Z11" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="AD11" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="AE11" s="11">
         <v>1.35</v>
       </c>
-      <c r="AE11" s="11">
-[...5 lines deleted...]
-      <c r="AG11" s="11" t="s">
+      <c r="AF11" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D12" s="5">
         <v>1</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I12" s="11"/>
       <c r="J12" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
-      <c r="O12" s="11"/>
-[...18 lines deleted...]
-      </c>
+      <c r="O12" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
-      <c r="AA12" s="11"/>
+      <c r="AA12" s="11" t="s">
+        <v>172</v>
+      </c>
       <c r="AB12" s="11" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="AC12" s="11"/>
       <c r="AD12" s="11"/>
       <c r="AE12" s="11"/>
-      <c r="AF12" s="11"/>
-[...1 lines deleted...]
-        <v>178</v>
+      <c r="AF12" s="11" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="13" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F13" s="11">
+        <v>172</v>
+      </c>
+      <c r="F13" s="15">
         <v>1.25</v>
       </c>
       <c r="G13" s="11">
         <v>1.32</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>1.3</v>
       </c>
       <c r="J13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>1.28</v>
       </c>
       <c r="L13" s="11">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="M13" s="11">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="N13" s="11">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="O13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="11">
+        <v>1.19</v>
+      </c>
+      <c r="Q13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="11">
         <v>1.3</v>
       </c>
-      <c r="O13" s="11">
-[...11 lines deleted...]
-      <c r="S13" s="11">
+      <c r="S13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="11">
+        <v>1.25</v>
+      </c>
+      <c r="U13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="11">
         <v>1.3</v>
       </c>
-      <c r="T13" s="11" t="s">
-[...8 lines deleted...]
-      <c r="W13" s="11">
+      <c r="W13" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="11">
         <v>1.3</v>
       </c>
-      <c r="X13" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y13" s="11">
-        <v>1.3</v>
+        <v>1.33</v>
       </c>
       <c r="Z13" s="11">
         <v>1.33</v>
       </c>
-      <c r="AA13" s="11">
-        <v>1.33</v>
+      <c r="AA13" s="11" t="s">
+        <v>0</v>
       </c>
       <c r="AB13" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AC13" s="11" t="s">
-        <v>0</v>
+      <c r="AC13" s="11">
+        <v>1.35</v>
       </c>
       <c r="AD13" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="AE13" s="11">
         <v>1.35</v>
       </c>
-      <c r="AE13" s="11">
-[...5 lines deleted...]
-      <c r="AG13" s="11" t="s">
+      <c r="AF13" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D14" s="5">
         <v>1</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F14" s="11">
+        <v>172</v>
+      </c>
+      <c r="F14" s="15">
         <v>1.35</v>
       </c>
       <c r="G14" s="11">
         <v>1.37</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>1.32</v>
       </c>
       <c r="J14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>1.33</v>
       </c>
       <c r="L14" s="11">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
       <c r="M14" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1.18</v>
+      </c>
+      <c r="O14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="11">
+        <v>1.19</v>
+      </c>
+      <c r="Q14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="S14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="11">
         <v>1.25</v>
       </c>
-      <c r="N14" s="11">
-[...26 lines deleted...]
-      <c r="W14" s="11">
+      <c r="U14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="11">
         <v>1.42</v>
       </c>
-      <c r="X14" s="11" t="s">
-        <v>0</v>
+      <c r="W14" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="11">
+        <v>1.4</v>
       </c>
       <c r="Y14" s="11">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="Z14" s="11">
-        <v>1.5</v>
-[...1 lines deleted...]
-      <c r="AA14" s="11">
         <v>1.38</v>
       </c>
+      <c r="AA14" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AB14" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AC14" s="11" t="s">
-        <v>0</v>
+      <c r="AC14" s="11">
+        <v>1.35</v>
       </c>
       <c r="AD14" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="AE14" s="11">
         <v>1.35</v>
       </c>
-      <c r="AE14" s="11">
-[...5 lines deleted...]
-      <c r="AG14" s="11" t="s">
+      <c r="AF14" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
       <c r="AB15" s="11"/>
       <c r="AC15" s="11"/>
       <c r="AD15" s="11"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
-      <c r="AG15" s="11"/>
     </row>
-    <row r="16" spans="2:34" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="11">
         <v>1.3</v>
       </c>
       <c r="F16" s="11">
         <v>1.22</v>
       </c>
       <c r="G16" s="11">
         <v>1.32</v>
       </c>
       <c r="H16" s="11">
         <v>1.17</v>
       </c>
       <c r="I16" s="11">
         <v>1.3</v>
       </c>
       <c r="J16" s="11">
         <v>1.28</v>
       </c>
       <c r="K16" s="11">
         <v>1.3</v>
       </c>
       <c r="L16" s="11">
-        <v>1.18</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="M16" s="11">
-        <v>1.1299999999999999</v>
+        <v>1.35</v>
       </c>
       <c r="N16" s="11">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="O16" s="11">
+        <v>1.25</v>
+      </c>
+      <c r="P16" s="11">
+        <v>1.19</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="R16" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="S16" s="11">
+        <v>1.29</v>
+      </c>
+      <c r="T16" s="11">
+        <v>1.23</v>
+      </c>
+      <c r="U16" s="11">
+        <v>1.32</v>
+      </c>
+      <c r="V16" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="W16" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="X16" s="11">
+        <v>1.17</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>1.31</v>
+      </c>
+      <c r="Z16" s="11">
+        <v>1.29</v>
+      </c>
+      <c r="AA16" s="11">
         <v>1.35</v>
       </c>
-      <c r="O16" s="11">
-[...8 lines deleted...]
-      <c r="R16" s="11">
+      <c r="AB16" s="11">
         <v>1.28</v>
       </c>
-      <c r="S16" s="11">
-[...26 lines deleted...]
-      <c r="AB16" s="11">
+      <c r="AC16" s="11">
         <v>1.35</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AD16" s="11">
         <v>1.28</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AE16" s="11">
         <v>1.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.28</v>
       </c>
       <c r="AF16" s="11">
         <v>1.35</v>
       </c>
-      <c r="AG16" s="11">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="17" spans="2:33" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:32" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>1.35</v>
       </c>
       <c r="F17" s="11">
         <v>1.27</v>
       </c>
       <c r="G17" s="11">
         <v>1.37</v>
       </c>
       <c r="H17" s="11">
         <v>1.27</v>
       </c>
       <c r="I17" s="11">
         <v>1.32</v>
       </c>
       <c r="J17" s="11">
         <v>1.33</v>
       </c>
       <c r="K17" s="11">
         <v>1.35</v>
       </c>
       <c r="L17" s="11">
-        <v>1.2</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="M17" s="11">
-        <v>1.1599999999999999</v>
+        <v>1.4</v>
       </c>
       <c r="N17" s="11">
+        <v>1.18</v>
+      </c>
+      <c r="O17" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1.19</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="R17" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="S17" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="T17" s="11">
+        <v>1.23</v>
+      </c>
+      <c r="U17" s="11">
         <v>1.4</v>
       </c>
-      <c r="O17" s="11">
-[...8 lines deleted...]
-      <c r="R17" s="11">
+      <c r="V17" s="11">
         <v>1.28</v>
       </c>
-      <c r="S17" s="11">
-[...2 lines deleted...]
-      <c r="T17" s="11">
+      <c r="W17" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="X17" s="11">
+        <v>1.29</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>1.47</v>
+      </c>
+      <c r="Z17" s="11">
         <v>1.34</v>
       </c>
-      <c r="U17" s="11">
-[...2 lines deleted...]
-      <c r="V17" s="11">
+      <c r="AA17" s="11">
         <v>1.4</v>
       </c>
-      <c r="W17" s="11">
+      <c r="AB17" s="11">
+        <v>1.39</v>
+      </c>
+      <c r="AC17" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="AD17" s="11">
         <v>1.28</v>
       </c>
-      <c r="X17" s="11">
-[...17 lines deleted...]
-      <c r="AD17" s="11">
+      <c r="AE17" s="11">
         <v>1.35</v>
       </c>
-      <c r="AE17" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AF17" s="11">
-        <v>1.35</v>
-[...1 lines deleted...]
-      <c r="AG17" s="11">
         <v>1.5</v>
       </c>
     </row>
-    <row r="18" spans="2:33" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:32" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="F18" s="11">
         <v>1.25</v>
       </c>
       <c r="G18" s="11">
         <v>1.1499999999999999</v>
       </c>
       <c r="H18" s="11">
         <v>1.17</v>
       </c>
       <c r="I18" s="11">
         <v>1.3</v>
       </c>
       <c r="J18" s="11">
         <v>1.3</v>
       </c>
       <c r="K18" s="11">
         <v>1.2</v>
       </c>
       <c r="L18" s="11">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="M18" s="11">
         <v>1.2</v>
       </c>
       <c r="N18" s="11">
-        <v>1.2</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="O18" s="11">
-        <v>1.1599999999999999</v>
+        <v>1.25</v>
       </c>
       <c r="P18" s="11">
+        <v>1.19</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="R18" s="11">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="S18" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="T18" s="11">
+        <v>1.23</v>
+      </c>
+      <c r="U18" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="V18" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="W18" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="X18" s="11">
+        <v>1.17</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>1.32</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>1.29</v>
+      </c>
+      <c r="AA18" s="11">
         <v>1.25</v>
       </c>
-      <c r="Q18" s="11">
-[...2 lines deleted...]
-      <c r="R18" s="11">
+      <c r="AB18" s="11">
+        <v>1.29</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>1.35</v>
+      </c>
+      <c r="AD18" s="11">
         <v>1.28</v>
       </c>
-      <c r="S18" s="11">
-[...8 lines deleted...]
-      <c r="V18" s="11">
+      <c r="AE18" s="11">
         <v>1.35</v>
-      </c>
-[...25 lines deleted...]
-        <v>1.28</v>
       </c>
       <c r="AF18" s="11">
         <v>1.35</v>
       </c>
-      <c r="AG18" s="11">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="19" spans="2:33" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:32" x14ac:dyDescent="0.25">
       <c r="B19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="8" t="s">
@@ -2872,59 +2822,56 @@
       <c r="X19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF19" s="8" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AG19" s="8" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:AG19">
-    <sortCondition ref="E2:AG2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:AF19">
+    <sortCondition ref="E2:AF2"/>
   </sortState>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R24-7494 Addendum 2 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>