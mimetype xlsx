--- v1 (2026-01-30)
+++ v2 (2026-05-20)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7490 Student and Finance Systems\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{996034FE-7244-411A-9AC9-2460AD970FC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64522CC2-FE7B-4F8E-AC4E-B5174C4659A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -59,53 +59,50 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Skyward, Inc.</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent discount off catalog/pricelist for products and/or services.</t>
   </si>
   <si>
-    <t>Alex McKinnis</t>
-[...1 lines deleted...]
-  <si>
     <t>Dave Ilkka</t>
   </si>
   <si>
     <t>Steven Harnois</t>
   </si>
   <si>
     <t>2601 Skyward Drive, Stevens Point, WI 54482</t>
   </si>
   <si>
     <t>475 Central Ave., Suite 305 St. Petersburg, FL 33701</t>
   </si>
   <si>
     <t>FrontlineRFP@frontlineed.com</t>
   </si>
   <si>
     <t>davei@skyward.com</t>
   </si>
   <si>
     <t>steven@focusschoolsoftware.com</t>
   </si>
   <si>
     <t>(866) 504-8222</t>
   </si>
   <si>
     <t>(715) 972-4553</t>
@@ -188,51 +185,69 @@
   <si>
     <t>CO, FL, ID, MO, NM, TX, WI</t>
   </si>
   <si>
     <t>*updated 6/17/24</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>1400 Atwater Drive Malvern, PA 19355</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">  550 E. Swedesford Road, Suite 360 Wayne, PA 19087</t>
     </r>
   </si>
   <si>
-    <t>*updated 6/3/24, 7/22/24, 7/29/24, 9/23/25, 12/16/25</t>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Alex McKinnis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Sarah Stanley</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 6/3/24, 7/22/24, 7/29/24, 9/23/25, 12/16/25, 3/23/26, 4/21/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -721,260 +736,260 @@
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="7" width="30.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="14" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="14" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="14" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="14" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8" ht="45" x14ac:dyDescent="0.25">
       <c r="E1" s="16"/>
       <c r="F1" s="16" t="s">
         <v>46</v>
       </c>
       <c r="G1" s="15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2" spans="2:8" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E2" s="14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F2" s="14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G2" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D3" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="2:8" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D5" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="2:8" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D8" s="10" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="2:8" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D9" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="2:8" s="6" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="D10" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="2:8" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G11" s="17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="8">
         <v>0.2</v>
       </c>
       <c r="F13" s="8">
         <v>0.1</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:G14">
     <sortCondition ref="E2:G2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{75062F24-C96F-49CA-85C8-AFE1F973B4AF}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{EB5E5E8F-BC47-4DC4-80EF-AC9D820FB558}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R24-7490 Addendum 1 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">