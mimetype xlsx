--- v2 (2026-05-20)
+++ v3 (2026-07-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7490 Student and Finance Systems\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64522CC2-FE7B-4F8E-AC4E-B5174C4659A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AFDB177-3C7A-464B-87F4-E68E6E55E98C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -203,51 +203,51 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">  550 E. Swedesford Road, Suite 360 Wayne, PA 19087</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Alex McKinnis</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> Sarah Stanley</t>
     </r>
   </si>
   <si>
-    <t>*updated 6/3/24, 7/22/24, 7/29/24, 9/23/25, 12/16/25, 3/23/26, 4/21/26</t>
+    <t>*updated 6/3/24, 7/22/24, 7/29/24, 9/23/25, 12/16/25, 3/23/26, 4/21/26, 6/18/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>