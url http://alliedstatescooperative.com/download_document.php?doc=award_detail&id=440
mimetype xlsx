--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7492 Medical Supplies, Equipment and Related Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{831922FF-0D47-4EF4-A9F6-68E013F3376C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94DAB57F-97B6-43C3-A3A5-3922ABB29412}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -456,53 +456,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Unifirst First Aid Corp (UniFirst First Aid + Safety)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>4915 Pershing Drive El Paso, TX 79903</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> 3499 Rider Trail S St. Louis, MO 63045</t>
     </r>
   </si>
   <si>
-    <t>*updated 9/4/24, 11/20/24, 2/27/25</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>No</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> Yes</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -522,50 +519,53 @@
   </si>
   <si>
     <t>*updated 2/9/26</t>
   </si>
   <si>
     <t>* 5/2/2024, 9/4/24, 2/6/25, 3/24/25, 6/26/25, 2/13/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>raun@swfirstaid.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 raul_aun@unifirst.com</t>
     </r>
+  </si>
+  <si>
+    <t>*updated 9/4/24, 11/20/24, 2/27/25, 3/23/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1089,85 +1089,85 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Southwest%20First%20Aid%20Proce%20List.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Angel%20Medical%20Supply.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/School%20Nurse.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/MacGill%20Catalog.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Alert%20Services.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anchoragemedicalsupplies.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/School%20Health.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Unipak%20-%20Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/El%20Paso%20Office%20Products%20Catalog%20RFP%23%2024-7492.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Spark%20Multinational-Pricing%20Combined.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/CBS%20DME.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/24-7492/Shelby.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="D34" sqref="D34"/>
-      <selection pane="topRight" activeCell="N9" sqref="N9"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="2" customWidth="1"/>
     <col min="2" max="2" width="36" style="2" customWidth="1"/>
     <col min="3" max="3" width="6" style="2" customWidth="1"/>
     <col min="4" max="16" width="30.7109375" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="30" x14ac:dyDescent="0.25">
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="19"/>
       <c r="G1" s="20"/>
       <c r="H1" s="16"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="K1" s="1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>122</v>
       </c>
       <c r="M1" s="20" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="N1" s="19"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="13" t="s">
         <v>113</v>
       </c>
       <c r="H2" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J2" s="21" t="s">
@@ -1290,51 +1290,51 @@
       <c r="E5" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>45</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>46</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>47</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>48</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>49</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>50</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>51</v>
       </c>
       <c r="M5" s="25" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>52</v>
       </c>
       <c r="O5" s="11" t="s">
         <v>53</v>
       </c>
       <c r="P5" s="11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="C6" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>55</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>57</v>
       </c>
       <c r="G6" s="11" t="s">
@@ -1712,92 +1712,92 @@
       <c r="H14" s="15" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>81</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>81</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="15" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="15" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="15" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="15" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="26" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>117</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="12">
         <v>8.3299999999999999E-2</v>
       </c>
       <c r="M15" s="27" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N15" s="12" t="s">
         <v>20</v>
       </c>
       <c r="O15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="15" t="s">