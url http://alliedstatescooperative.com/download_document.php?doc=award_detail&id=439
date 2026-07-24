--- v0 (2025-10-22)
+++ v1 (2026-07-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Bids\2024\24-7489 Pest Control Services\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7489 Pest Control Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAA941B9-0E3D-4C33-820B-AD126E10DF0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2824313-5C16-4687-BC71-1388493D50BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="190">
   <si>
     <t/>
   </si>
   <si>
     <t>El Paso Mosquito, LLC</t>
   </si>
   <si>
     <t>Continental Termite &amp; Pest Control</t>
   </si>
   <si>
     <t>El Valle Pest Control LLC</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>UOM</t>
   </si>
   <si>
@@ -619,50 +619,53 @@
       <t>hrodriguez@patiopatrol.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 hrodriguez@pestmaster.com</t>
     </r>
   </si>
   <si>
     <t>Termite baiting stations, perimeter trench, drilling, chemical injection, graphs, supplies and labor</t>
   </si>
   <si>
     <t>Herbicide applications for weed control</t>
   </si>
   <si>
     <t>24-48 Hours</t>
   </si>
   <si>
     <t>5 Hours</t>
   </si>
   <si>
     <t>*updated 2/13/25</t>
+  </si>
+  <si>
+    <t>*updated 5/29/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1173,51 +1176,53 @@
       <pane xSplit="5" ySplit="2" topLeftCell="F3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="11" width="30.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="14" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="14" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" x14ac:dyDescent="0.25">
       <c r="F1" s="19"/>
-      <c r="G1" s="19"/>
+      <c r="G1" s="19" t="s">
+        <v>189</v>
+      </c>
       <c r="H1" s="22" t="s">
         <v>188</v>
       </c>
       <c r="I1" s="18"/>
       <c r="J1" s="19"/>
       <c r="K1" s="22" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="2:12" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="E2" s="10" t="s">
         <v>148</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>176</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>3</v>
       </c>