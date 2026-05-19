--- v3 (2026-03-18)
+++ v4 (2026-05-19)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2024\24-7480 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7480 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D48DBF98-E091-471D-BDB0-BB63E5F7C08F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4930545-BB84-4F11-9EB8-934C869F3681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$AN$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -61,53 +61,50 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="302">
   <si>
     <t>*updated 2/17/25, 4/30/25, 5/5/25, 5/30/25, 6/16/25</t>
   </si>
   <si>
     <t>*updated 2/22/24</t>
   </si>
   <si>
     <t>*updated 1/11/24, 5/16/25, 1/6/26</t>
   </si>
   <si>
     <t>*updated 10/16/25</t>
   </si>
   <si>
     <t>*updated 2/21/25</t>
   </si>
   <si>
     <t>*updated 10/7/25, 11/10/25</t>
   </si>
   <si>
     <t>*updated 11/1/24</t>
   </si>
   <si>
     <t>*updated 8/15/24</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 1/30/24, 10/10/25</t>
   </si>
   <si>
     <t>*updated 2/15/24, 2/27/24, 4/2/24</t>
   </si>
   <si>
     <t>*updated 5/30/24</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Abre.io</t>
   </si>
   <si>
     <t>Adjuvant Consulting, Inc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Advanced Security Contractors, Inc.</t>
@@ -1166,50 +1163,53 @@
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent Discount from Catalog/Pricelist</t>
   </si>
   <si>
     <t>Does the pricing as found on your pricelist/fee schedule already reflect the discount?</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hourly Rate for Services</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
     <t>*updated 4/5/24, 4/24/24, 5/24/24, 5/31/24, 7/16/24, 8/7/24, 8/26/24, 1/14/25, 1/15/25, 2/10/25, 2/27/25, 4/23/25, 5/6/25, 5/22/25, 6/3/25, 6/4/25, 6/24/25, 8/7/25, 8/19/25, 10/21/25, 3/4/26</t>
   </si>
   <si>
     <t>*updated 6/11/24, 7/23/25, 8/11/25, 10/30/25, 10/31/25, 11/5/25, 3/9/26</t>
+  </si>
+  <si>
+    <t>*updated 1/30/24, 10/10/25, 5/5/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1729,1338 +1729,1338 @@
       </c>
       <c r="J1" s="17"/>
       <c r="K1" s="19" t="s">
         <v>2</v>
       </c>
       <c r="L1" s="19"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="19" t="s">
         <v>3</v>
       </c>
       <c r="P1" s="17" t="s">
         <v>4</v>
       </c>
       <c r="Q1" s="16"/>
       <c r="R1" s="17"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19" t="s">
         <v>5</v>
       </c>
       <c r="U1" s="19"/>
       <c r="V1" s="16"/>
       <c r="W1" s="19"/>
       <c r="X1" s="19"/>
       <c r="Y1" s="19" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="Z1" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AA1" s="18"/>
       <c r="AB1" s="16"/>
       <c r="AC1" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AD1" s="16"/>
       <c r="AE1" s="19" t="s">
-        <v>8</v>
+        <v>301</v>
       </c>
       <c r="AF1" s="16"/>
       <c r="AG1" s="16"/>
       <c r="AH1" s="16"/>
       <c r="AI1" s="19"/>
       <c r="AJ1" s="17" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="AK1" s="17"/>
       <c r="AL1" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AM1" s="16"/>
       <c r="AN1" s="16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="22" t="s">
+      <c r="F2" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="22" t="s">
+      <c r="G2" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="22" t="s">
+      <c r="H2" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="22" t="s">
+      <c r="I2" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="22" t="s">
+      <c r="J2" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="22" t="s">
+      <c r="K2" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="22" t="s">
+      <c r="L2" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="22" t="s">
+      <c r="M2" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="M2" s="22" t="s">
+      <c r="N2" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="N2" s="22" t="s">
+      <c r="O2" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="O2" s="22" t="s">
+      <c r="P2" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="P2" s="22" t="s">
+      <c r="Q2" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="Q2" s="22" t="s">
+      <c r="R2" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="R2" s="22" t="s">
+      <c r="S2" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="S2" s="22" t="s">
+      <c r="T2" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="T2" s="22" t="s">
+      <c r="U2" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="U2" s="22" t="s">
+      <c r="V2" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="V2" s="22" t="s">
+      <c r="W2" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="W2" s="22" t="s">
+      <c r="X2" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="X2" s="22" t="s">
+      <c r="Y2" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="Y2" s="22" t="s">
+      <c r="Z2" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="Z2" s="22" t="s">
+      <c r="AA2" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="AA2" s="22" t="s">
+      <c r="AB2" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="AB2" s="22" t="s">
+      <c r="AC2" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="AC2" s="22" t="s">
+      <c r="AD2" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="AD2" s="22" t="s">
+      <c r="AE2" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="AE2" s="22" t="s">
+      <c r="AF2" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="AF2" s="22" t="s">
+      <c r="AG2" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="AG2" s="22" t="s">
+      <c r="AH2" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="AH2" s="22" t="s">
+      <c r="AI2" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="AI2" s="22" t="s">
+      <c r="AJ2" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="AJ2" s="22" t="s">
+      <c r="AK2" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="AK2" s="22" t="s">
+      <c r="AL2" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="AL2" s="22" t="s">
+      <c r="AM2" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="AM2" s="22" t="s">
+      <c r="AN2" s="22" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="3" spans="2:41" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="G3" s="24" t="s">
+      <c r="H3" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="K3" s="24" t="s">
+      <c r="L3" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="N3" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="N3" s="5" t="s">
+      <c r="O3" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="O3" s="5" t="s">
+      <c r="P3" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="Q3" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="Q3" s="5" t="s">
+      <c r="R3" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="S3" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="S3" s="5" t="s">
+      <c r="T3" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="T3" s="5" t="s">
+      <c r="U3" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="U3" s="5" t="s">
+      <c r="V3" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="W3" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="W3" s="5" t="s">
+      <c r="X3" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="X3" s="5" t="s">
+      <c r="Y3" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="Y3" s="5" t="s">
+      <c r="Z3" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="Z3" s="24" t="s">
+      <c r="AA3" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="AA3" s="5" t="s">
+      <c r="AB3" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="AC3" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="AC3" s="5" t="s">
+      <c r="AD3" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AE3" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="AE3" s="5" t="s">
+      <c r="AF3" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="AG3" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="AG3" s="5" t="s">
+      <c r="AH3" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="AH3" s="5" t="s">
+      <c r="AI3" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="AI3" s="5" t="s">
+      <c r="AJ3" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="AJ3" s="5" t="s">
+      <c r="AK3" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="AK3" s="5" t="s">
+      <c r="AL3" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="AL3" s="5" t="s">
+      <c r="AM3" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="AM3" s="5" t="s">
+      <c r="AN3" s="5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="4" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="N4" s="24" t="s">
+      <c r="O4" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="P4" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="Q4" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="T4" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="U4" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="U4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="W4" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="X4" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="Y4" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="Z4" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="24" t="s">
+      <c r="AA4" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="AA4" s="5" t="s">
+      <c r="AB4" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AC4" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="AC4" s="5" t="s">
+      <c r="AD4" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AE4" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="AE4" s="5" t="s">
+      <c r="AF4" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="AF4" s="5" t="s">
+      <c r="AG4" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="AG4" s="5" t="s">
+      <c r="AH4" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="AH4" s="5" t="s">
+      <c r="AI4" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="AI4" s="5" t="s">
+      <c r="AJ4" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="AJ4" s="5" t="s">
+      <c r="AK4" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="AK4" s="5" t="s">
+      <c r="AL4" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="AL4" s="5" t="s">
+      <c r="AM4" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="AM4" s="5" t="s">
+      <c r="AN4" s="5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="5" spans="2:41" ht="90" x14ac:dyDescent="0.25">
       <c r="D5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="G5" s="24" t="s">
+      <c r="H5" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="24" t="s">
         <v>128</v>
       </c>
-      <c r="K5" s="24" t="s">
+      <c r="L5" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="O5" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="S5" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="W5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Z5" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="Z5" s="24" t="s">
+      <c r="AA5" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="AA5" s="5" t="s">
+      <c r="AB5" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="AB5" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="AC5" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="AD5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="AE5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="AF5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="AG5" s="5" t="s">
+      <c r="AH5" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="AH5" s="5" t="s">
+      <c r="AI5" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="AI5" s="5" t="s">
+      <c r="AJ5" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="AJ5" s="5" t="s">
+      <c r="AK5" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="AK5" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="AL5" s="5" t="s">
+      <c r="AM5" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="AM5" s="5" t="s">
+      <c r="AN5" s="5" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="6" spans="2:41" x14ac:dyDescent="0.25">
       <c r="D6" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="H6" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="N6" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="O6" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="P6" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="Q6" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="R6" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="S6" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="T6" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="U6" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="U6" s="5" t="s">
+      <c r="V6" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="W6" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="W6" s="5" t="s">
+      <c r="X6" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="X6" s="5" t="s">
+      <c r="Y6" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="Y6" s="5" t="s">
+      <c r="Z6" s="24" t="s">
         <v>180</v>
       </c>
-      <c r="Z6" s="24" t="s">
+      <c r="AA6" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="AA6" s="5" t="s">
+      <c r="AB6" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="AB6" s="5" t="s">
+      <c r="AC6" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="AC6" s="5" t="s">
+      <c r="AD6" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="AE6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="AG6" s="5" t="s">
+      <c r="AH6" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AI6" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="AI6" s="5" t="s">
+      <c r="AJ6" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="AJ6" s="5" t="s">
+      <c r="AK6" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="AK6" s="5" t="s">
+      <c r="AL6" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="AL6" s="5" t="s">
+      <c r="AM6" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="AM6" s="5" t="s">
+      <c r="AN6" s="5" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="7" spans="2:41" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="G7" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="H7" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="N7" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="O7" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="P7" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="P7" s="5" t="s">
+      <c r="Q7" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="R7" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="S7" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="S7" s="5" t="s">
+      <c r="T7" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="T7" s="5" t="s">
+      <c r="U7" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="U7" s="5" t="s">
+      <c r="V7" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="V7" s="5" t="s">
+      <c r="W7" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="W7" s="5" t="s">
+      <c r="X7" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="X7" s="5" t="s">
+      <c r="Y7" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="Y7" s="5" t="s">
+      <c r="Z7" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="AA7" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AB7" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AC7" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="AC7" s="5" t="s">
+      <c r="AD7" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AE7" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="AE7" s="5" t="s">
+      <c r="AF7" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="AF7" s="5" t="s">
+      <c r="AG7" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="AG7" s="5" t="s">
+      <c r="AH7" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="AH7" s="5" t="s">
+      <c r="AI7" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="AI7" s="5" t="s">
+      <c r="AJ7" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="AJ7" s="5" t="s">
+      <c r="AK7" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="AK7" s="5" t="s">
+      <c r="AL7" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="AL7" s="5" t="s">
+      <c r="AM7" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="AM7" s="5" t="s">
+      <c r="AN7" s="5" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="8" spans="2:41" x14ac:dyDescent="0.25">
       <c r="D8" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="L8" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="M8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="T8" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="U8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="V8" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="W8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AB8" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="AC8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AN8" s="5" t="s">
         <v>234</v>
-      </c>
-[...91 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="9" spans="2:41" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D9" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="H9" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="L9" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="K9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="N9" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="N9" s="5" t="s">
+      <c r="O9" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="O9" s="5" t="s">
+      <c r="P9" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="P9" s="5" t="s">
+      <c r="Q9" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="Q9" s="5" t="s">
+      <c r="R9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="S9" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="R9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="S9" s="5" t="s">
+      <c r="T9" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="T9" s="5" t="s">
+      <c r="U9" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="U9" s="5" t="s">
+      <c r="V9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="Y9" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="V9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="Y9" s="5" t="s">
+      <c r="Z9" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="Z9" s="5" t="s">
+      <c r="AA9" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="AA9" s="5" t="s">
+      <c r="AB9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AG9" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="AB9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AE9" s="5" t="s">
+      <c r="AH9" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="AF9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AG9" s="5" t="s">
+      <c r="AI9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="AH9" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AK9" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="AL9" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="AM9" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="AN9" s="5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="10" spans="2:41" ht="105" x14ac:dyDescent="0.25">
       <c r="D10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="F10" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="G10" s="24" t="s">
         <v>255</v>
       </c>
-      <c r="G10" s="24" t="s">
+      <c r="H10" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="L10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="N10" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="N10" s="5" t="s">
+      <c r="O10" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="O10" s="5" t="s">
+      <c r="P10" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q10" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="P10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="Q10" s="5" t="s">
+      <c r="R10" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="R10" s="5" t="s">
+      <c r="S10" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="S10" s="5" t="s">
+      <c r="T10" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="T10" s="5" t="s">
+      <c r="U10" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="U10" s="5" t="s">
+      <c r="V10" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="W10" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="V10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="W10" s="5" t="s">
+      <c r="X10" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="X10" s="5" t="s">
+      <c r="Y10" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="Y10" s="5" t="s">
+      <c r="Z10" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="Z10" s="5" t="s">
+      <c r="AA10" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="AA10" s="5" t="s">
+      <c r="AB10" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="AB10" s="5" t="s">
+      <c r="AC10" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="AC10" s="5" t="s">
+      <c r="AD10" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="AD10" s="5" t="s">
+      <c r="AE10" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="AE10" s="5" t="s">
+      <c r="AF10" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="AF10" s="5" t="s">
+      <c r="AG10" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="AG10" s="5" t="s">
+      <c r="AH10" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="AH10" s="5" t="s">
+      <c r="AI10" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="AI10" s="5" t="s">
+      <c r="AJ10" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="AK10" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="AJ10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AK10" s="5" t="s">
+      <c r="AL10" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="AM10" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="AL10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AM10" s="5" t="s">
+      <c r="AN10" s="5" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="11" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="D11" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E11" s="20" t="s">
         <v>286</v>
       </c>
-      <c r="E11" s="20" t="s">
+      <c r="F11" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="G11" s="20" t="s">
         <v>287</v>
       </c>
-      <c r="F11" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="I11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="J11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="K11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="L11" s="21" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="M11" s="23" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="N11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="O11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="P11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="R11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="S11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="T11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="U11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="V11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="W11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="X11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Y11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Z11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AA11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AB11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AC11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AD11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AE11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AF11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AG11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AH11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AI11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AJ11" s="25" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AK11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AL11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AM11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="AN11" s="20" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="12" spans="2:41" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="D12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="M12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="O12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="P12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="R12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="S12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="T12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="U12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="V12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="W12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="X12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="Y12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="Z12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AB12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AC12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AD12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AE12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AF12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AG12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AH12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AI12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AJ12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AK12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AL12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AM12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AN12" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AO12" s="3" t="s">
         <v>292</v>
-      </c>
-[...106 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="13" spans="2:41" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D13" s="14">
         <v>1</v>
       </c>
       <c r="E13" s="10">
         <v>0</v>
       </c>
       <c r="F13" s="10">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="H13" s="10">
         <v>0.2</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0.02</v>
       </c>
       <c r="K13" s="10">
         <v>0.2</v>
       </c>
@@ -3133,249 +3133,249 @@
       <c r="AH13" s="10">
         <v>0.15</v>
       </c>
       <c r="AI13" s="10">
         <v>0.1</v>
       </c>
       <c r="AJ13" s="10">
         <v>0.02</v>
       </c>
       <c r="AK13" s="10">
         <v>0.15</v>
       </c>
       <c r="AL13" s="10">
         <v>0.1</v>
       </c>
       <c r="AM13" s="10">
         <v>0.09</v>
       </c>
       <c r="AN13" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="C14" s="5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D14" s="14"/>
       <c r="E14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="F14" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="L14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="M14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="H14" s="15" t="s">
+      <c r="N14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="I14" s="15" t="s">
+      <c r="O14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="P14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="J14" s="15" t="s">
+      <c r="Q14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="R14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="S14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="T14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="K14" s="15" t="s">
+      <c r="U14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="V14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="W14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="X14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="Z14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="L14" s="15" t="s">
+      <c r="AA14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AB14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="M14" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O14" s="15" t="s">
+      <c r="AC14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AD14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AE14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AG14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AH14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AI14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AJ14" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="P14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="Q14" s="15" t="s">
+      <c r="AK14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AM14" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="AN14" s="15" t="s">
         <v>234</v>
-      </c>
-[...67 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="15" spans="2:41" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D15" s="14">
         <v>1</v>
       </c>
       <c r="E15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F15" s="11">
         <v>161.72</v>
       </c>
       <c r="G15" s="11">
         <v>95</v>
       </c>
       <c r="H15" s="11">
         <v>200</v>
       </c>
       <c r="I15" s="11">
         <v>204</v>
       </c>
       <c r="J15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="K15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="L15" s="11">
         <v>90</v>
       </c>
       <c r="M15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="N15" s="11">
         <v>85</v>
       </c>
       <c r="O15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="P15" s="11">
         <v>125</v>
       </c>
       <c r="Q15" s="11">
         <v>90</v>
       </c>
       <c r="R15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="S15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="T15" s="11">
         <v>239</v>
       </c>
       <c r="U15" s="11">
         <v>90</v>
       </c>
       <c r="V15" s="11">
         <v>150</v>
       </c>
       <c r="W15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="X15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="Y15" s="11">
         <v>92.15</v>
       </c>
       <c r="Z15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AA15" s="11">
         <v>150</v>
       </c>
       <c r="AB15" s="11">
         <v>0</v>
       </c>
       <c r="AC15" s="11">
         <v>150</v>
       </c>
       <c r="AD15" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AE15" s="11">
         <v>110</v>
       </c>
       <c r="AF15" s="11">
         <v>150</v>
       </c>
       <c r="AG15" s="11">
         <v>200</v>
       </c>
       <c r="AH15" s="11">
         <v>195</v>
       </c>
       <c r="AI15" s="11">
         <v>224.91</v>
       </c>
       <c r="AJ15" s="11">
         <v>175</v>
       </c>
       <c r="AK15" s="11">
         <v>175</v>
       </c>
       <c r="AL15" s="11">
         <v>210</v>
       </c>