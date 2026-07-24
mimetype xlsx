--- v4 (2026-05-19)
+++ v5 (2026-07-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7480 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4930545-BB84-4F11-9EB8-934C869F3681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC7461B9-314C-4AB8-9BC5-FE98EC66CA1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$AN$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1159,57 +1159,57 @@
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Percent Discount from Catalog/Pricelist</t>
   </si>
   <si>
     <t>Does the pricing as found on your pricelist/fee schedule already reflect the discount?</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hourly Rate for Services</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
-    <t>*updated 4/5/24, 4/24/24, 5/24/24, 5/31/24, 7/16/24, 8/7/24, 8/26/24, 1/14/25, 1/15/25, 2/10/25, 2/27/25, 4/23/25, 5/6/25, 5/22/25, 6/3/25, 6/4/25, 6/24/25, 8/7/25, 8/19/25, 10/21/25, 3/4/26</t>
-[...4 lines deleted...]
-  <si>
     <t>*updated 1/30/24, 10/10/25, 5/5/26</t>
+  </si>
+  <si>
+    <t>*updated 6/11/24, 7/23/25, 8/11/25, 10/30/25, 10/31/25, 11/5/25, 3/9/26, 5/21/26</t>
+  </si>
+  <si>
+    <t>*updated 4/5/24, 4/24/24, 5/24/24, 5/31/24, 7/16/24, 8/7/24, 8/26/24, 1/14/25, 1/15/25, 2/10/25, 2/27/25, 4/23/25, 5/6/25, 5/22/25, 6/3/25, 6/4/25, 6/24/25, 8/7/25, 8/19/25, 10/21/25, 3/4/26, 6/1/26, 7/7/26, 7/20/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1694,105 +1694,105 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/ERP%20%20Analysts.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Learning%20List.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Tuatara%202024.xlsx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/MobyMax.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Binyods.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/AVX%20Tech%20Warehouse.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/El%20Paso%20Office%20Products.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/LD%20Products%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/True%20North.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/ESEIs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Adjuvant%20Bid%2024-7480.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Jive%20Communications.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Masser%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Embark.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Abre.io.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/AVES%20Audio%20Visual.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Decision%20Tree.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Precision%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Softdocs%20SC.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Automation%20Arts.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Hello%20World%20CS.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/New%20Tech%20Solutions%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Yoongli.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Infrastructure%20R%26D.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Currey%20Adkins.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/LibraryTrac.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Cibus%20Brokerage.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Aspire%20HR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Curipod.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Gamwell%20Tech.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Mountain%20Vector.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Utility%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Mood%20Texas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Spectrum%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Comco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7480/Advanced%20Security%20Contractors.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AO15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="12" customWidth="1"/>
     <col min="5" max="40" width="30.7109375" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:41" ht="105" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:41" ht="120" x14ac:dyDescent="0.25">
       <c r="D1" s="1"/>
       <c r="E1" s="16"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="17"/>
       <c r="I1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="17"/>
       <c r="K1" s="19" t="s">
         <v>2</v>
       </c>
       <c r="L1" s="19"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="19" t="s">
         <v>3</v>
       </c>
       <c r="P1" s="17" t="s">
         <v>4</v>
       </c>
       <c r="Q1" s="16"/>
       <c r="R1" s="17"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19" t="s">
         <v>5</v>
       </c>
       <c r="U1" s="19"/>
       <c r="V1" s="16"/>
       <c r="W1" s="19"/>
       <c r="X1" s="19"/>
       <c r="Y1" s="19" t="s">
         <v>300</v>
       </c>
       <c r="Z1" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AA1" s="18"/>
       <c r="AB1" s="16"/>
       <c r="AC1" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AD1" s="16"/>
       <c r="AE1" s="19" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="AF1" s="16"/>
       <c r="AG1" s="16"/>
       <c r="AH1" s="16"/>
       <c r="AI1" s="19"/>
       <c r="AJ1" s="17" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="AK1" s="17"/>
       <c r="AL1" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AM1" s="16"/>
       <c r="AN1" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>14</v>