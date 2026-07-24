--- v2 (2026-03-18)
+++ v3 (2026-07-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7475 Guidance and Counseling, Mental Health Support, Intervention, and Therapy Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FB50697-2328-495B-8BB4-D94CB74320A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51F29326-B01E-4293-9E4B-A330E85F53E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="267">
   <si>
     <t/>
   </si>
   <si>
     <t>Nancy Lugo Salas</t>
   </si>
   <si>
     <t>National Recruiting Consultants</t>
   </si>
   <si>
@@ -933,85 +933,85 @@
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>kristina.taylor@newstory.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> brian.mills@newstory.com</t>
     </r>
   </si>
   <si>
     <t>(901) 491-4420
  703-955-6235</t>
   </si>
   <si>
-    <t>*updated 1/8/25</t>
-[...1 lines deleted...]
-  <si>
     <t>We currently place contractors in TX, NM, AZ, CO, WA, VA, GA</t>
   </si>
   <si>
     <t>*updated 5/29/25</t>
   </si>
   <si>
     <t>*updated 8/21/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>1835 N Kirkwood Pl Arlington VA 22201</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 8606 Grant St., Bethesda, MD 20817</t>
     </r>
   </si>
   <si>
     <t>*updated 12/11/2025</t>
   </si>
   <si>
     <t>*updated 3/13/2026</t>
+  </si>
+  <si>
+    <t>*updated 1/8/25, 6/4/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1454,103 +1454,103 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Growth%20Counseling%20Center.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Lighthouse%20Therapy.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Pinnacle%20Social%20Services.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Candor%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/National%20Recruiting%20Consultants.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Holaya%20Ponce.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/El%20Paso%20SLI%20Sign%20Language%20Interpreters.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/GHR%20Education.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Karina%20Hernandez.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Personal%20Growth%20and%20Healing.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/TX-STAR%20Speech%20Language.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Alboum%20Translation.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Julia%20Pedregon.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Updated%20Fee%20Schedule.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Sandra%20Garcia-Salcido.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/2ove1%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/El%20Paso%20Child%20Guidance%20Center.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Eunice%20Martinez.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Pasitos%20Clinic.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/The%20Stepping%20Stones%20Group.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Delta%20T%20Group.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Irma%20Gonzalez.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Oasis%20Mental%20Health.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Rio%20Grande%20Therapy%20Group.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/E-Therapy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Loyal%20Source%20Government.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Talkspace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Cook%20Center.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Epic%20Special%20Education.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/HealthPRO.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/New%20Story%20IDS.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Positive%20Behavior%20Supports.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/Serene%20Life%20Family%20Counseling.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7475/El%20Paso%20Speech%20and%20Language%20Service%20Excellence.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AN14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="E3" sqref="E3"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="39" width="30.7109375" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:40" x14ac:dyDescent="0.25">
       <c r="E1" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F1" s="15" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="M1" s="15"/>
       <c r="N1" s="6" t="s">
         <v>255</v>
       </c>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="R1" s="15"/>
       <c r="S1" s="17"/>
       <c r="U1" s="1" t="s">
         <v>247</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>246</v>
       </c>
       <c r="X1" s="15"/>
       <c r="Y1" s="1" t="s">
         <v>245</v>
       </c>
       <c r="Z1" s="17" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>256</v>
       </c>
       <c r="AF1" s="17"/>
       <c r="AG1" s="15"/>
       <c r="AI1" s="17"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="AM1" s="15"/>
     </row>
     <row r="2" spans="2:40" s="6" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="10" t="s">
         <v>213</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>227</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="13" t="s">
         <v>17</v>
       </c>
@@ -1738,51 +1738,51 @@
       </c>
       <c r="AI3" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AJ3" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AK3" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AL3" s="5" t="s">
         <v>46</v>
       </c>
       <c r="AM3" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="2:40" s="6" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="D4" s="11" t="s">
         <v>215</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>226</v>
       </c>
       <c r="F4" s="16" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>77</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>79</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>228</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>80</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>81</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>82</v>
       </c>
       <c r="N4" s="16" t="s">
         <v>253</v>
       </c>
@@ -2458,51 +2458,51 @@
       <c r="R10" s="5" t="s">
         <v>207</v>
       </c>
       <c r="S10" s="5" t="s">
         <v>208</v>
       </c>
       <c r="T10" s="5" t="s">
         <v>209</v>
       </c>
       <c r="U10" s="5" t="s">
         <v>184</v>
       </c>
       <c r="V10" s="5" t="s">
         <v>184</v>
       </c>
       <c r="W10" s="5" t="s">
         <v>201</v>
       </c>
       <c r="X10" s="5" t="s">
         <v>194</v>
       </c>
       <c r="Y10" s="5" t="s">
         <v>184</v>
       </c>
       <c r="Z10" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="AA10" s="5" t="s">
         <v>225</v>
       </c>
       <c r="AB10" s="5" t="s">
         <v>193</v>
       </c>
       <c r="AC10" s="5" t="s">
         <v>195</v>
       </c>
       <c r="AD10" s="5" t="s">
         <v>196</v>
       </c>
       <c r="AE10" s="5" t="s">
         <v>181</v>
       </c>
       <c r="AF10" s="16" t="s">
         <v>241</v>
       </c>
       <c r="AG10" s="5" t="s">
         <v>197</v>
       </c>
       <c r="AH10" s="5" t="s">
         <v>198</v>
       </c>