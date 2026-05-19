--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7474 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2D42C1D-6AC4-4DEC-A05F-D803CF788003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA83AB17-541C-48BF-A3C6-6E15B72B6E64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2446" uniqueCount="1364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2448" uniqueCount="1366">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>24-7474</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Consulting, Instructional, and Training Resources  - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -4579,53 +4579,50 @@
   <si>
     <t>*updated 8/6/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PO Box 3000, Nashua, NH 03061-3000 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> 4800 Hampden Lane Suite 560 Bethesda, MD 20814</t>
     </r>
   </si>
   <si>
     <t>*updated 7/22/24, 2/10/25, 8/20/25</t>
   </si>
   <si>
-    <t>*updated 1/11/24, 10/16/24, 10/10/25</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Tosh Villery Bridgette Melton</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Jessica Russom</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -4655,135 +4652,180 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> jessica.russom@cfcchildren.org</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(206) 438-6316   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 800-634-4449</t>
-    </r>
-[...55 lines deleted...]
-      <t xml:space="preserve"> 2845</t>
     </r>
   </si>
   <si>
     <r>
       <t>Yes -</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Alfie Perrin - aperrin@hatchearlylearning.com - 800-624-7968 ext. 1125</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> contact listed above</t>
     </r>
   </si>
   <si>
-    <t>*updated 4/29/25, 12/17/25</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 2/2/26</t>
+  </si>
+  <si>
+    <t>*updated 3/26/26</t>
+  </si>
+  <si>
+    <t>*updated 4/29/25, 12/17/25, 4/9/26</t>
+  </si>
+  <si>
+    <t>*updated 1/11/24, 10/16/24, 10/10/25, 5/6/26</t>
+  </si>
+  <si>
+    <t>*updated 10/15/25, 5/12/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Alfie Perrin</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ginger Galban</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Brandi Dooley</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>aperrin@hatchearlylearning.com ggalban@hatchearlylearning.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+bdooley@hatchearlylearning.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(800) 624-7968 x</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>1125</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>2845</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 6302</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -8582,142 +8624,146 @@
       <c r="E1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26" t="s">
         <v>1312</v>
       </c>
       <c r="I1" s="28"/>
       <c r="J1" s="31" t="s">
         <v>1311</v>
       </c>
       <c r="L1" s="13" t="s">
         <v>1325</v>
       </c>
       <c r="M1" s="28"/>
       <c r="O1" s="31" t="s">
         <v>1327</v>
       </c>
       <c r="P1" s="28" t="s">
         <v>1337</v>
       </c>
       <c r="R1" s="26"/>
       <c r="U1" s="26"/>
       <c r="Y1" s="26" t="s">
         <v>1352</v>
       </c>
       <c r="AC1" s="28" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="AD1" s="28" t="s">
         <v>1318</v>
       </c>
       <c r="AE1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="AF1" s="13" t="s">
         <v>1331</v>
       </c>
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AJ1" s="28" t="s">
         <v>1334</v>
       </c>
       <c r="AK1" s="26"/>
       <c r="AL1" s="13" t="s">
         <v>1329</v>
       </c>
       <c r="AN1" s="26" t="s">
         <v>1319</v>
       </c>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26" t="s">
         <v>1350</v>
       </c>
       <c r="AX1" s="27"/>
       <c r="AZ1" s="26"/>
       <c r="BE1" s="26"/>
-      <c r="BH1" s="26"/>
+      <c r="BH1" s="26" t="s">
+        <v>1362</v>
+      </c>
       <c r="BI1" s="28"/>
       <c r="BK1" s="13" t="s">
         <v>1301</v>
       </c>
       <c r="BL1" s="26"/>
       <c r="BM1" s="13" t="s">
         <v>1330</v>
       </c>
       <c r="BQ1" s="26"/>
       <c r="BR1" s="28" t="s">
         <v>1305</v>
       </c>
       <c r="BU1" s="26"/>
       <c r="BX1" s="13" t="s">
         <v>1291</v>
       </c>
       <c r="BZ1" s="13" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="CF1" s="28" t="s">
         <v>1349</v>
       </c>
       <c r="CG1" s="26"/>
       <c r="CH1" s="26" t="s">
         <v>1313</v>
       </c>
       <c r="CI1" s="26"/>
       <c r="CK1" s="26"/>
       <c r="CO1" s="26"/>
       <c r="CP1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="CR1" s="13" t="s">
         <v>1328</v>
       </c>
       <c r="CS1" s="26"/>
       <c r="CT1" s="26"/>
       <c r="CU1" s="28"/>
       <c r="CV1" s="28"/>
       <c r="CY1" s="28"/>
       <c r="CZ1" s="26"/>
-      <c r="DA1" s="26"/>
+      <c r="DA1" s="26" t="s">
+        <v>1359</v>
+      </c>
       <c r="DB1" s="28"/>
       <c r="DF1" s="28" t="s">
         <v>1336</v>
       </c>
       <c r="DJ1" s="26"/>
       <c r="DL1" s="28" t="s">
         <v>1338</v>
       </c>
       <c r="DN1" s="28"/>
       <c r="DP1" s="26" t="s">
         <v>1339</v>
       </c>
       <c r="DR1" s="28"/>
       <c r="DS1" s="13" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c r="DT1" s="31"/>
       <c r="DU1" s="42" t="s">
         <v>1333</v>
       </c>
       <c r="DV1" s="28"/>
       <c r="DW1" s="28" t="s">
         <v>1307</v>
       </c>
       <c r="DX1" s="26"/>
       <c r="EA1" s="26" t="s">
         <v>1304</v>
       </c>
       <c r="ED1" s="26"/>
       <c r="EE1" s="28"/>
     </row>
     <row r="2" spans="2:137" s="25" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="22" t="s">
         <v>477</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>478</v>
       </c>
@@ -9171,51 +9217,51 @@
       <c r="U3" s="17" t="s">
         <v>1293</v>
       </c>
       <c r="V3" s="17" t="s">
         <v>522</v>
       </c>
       <c r="W3" s="17" t="s">
         <v>523</v>
       </c>
       <c r="X3" s="17" t="s">
         <v>524</v>
       </c>
       <c r="Y3" s="17" t="s">
         <v>525</v>
       </c>
       <c r="Z3" s="17" t="s">
         <v>526</v>
       </c>
       <c r="AA3" s="17" t="s">
         <v>527</v>
       </c>
       <c r="AB3" s="17" t="s">
         <v>528</v>
       </c>
       <c r="AC3" s="30" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="AD3" s="30" t="s">
         <v>1316</v>
       </c>
       <c r="AE3" s="17" t="s">
         <v>529</v>
       </c>
       <c r="AF3" s="17" t="s">
         <v>530</v>
       </c>
       <c r="AG3" s="17" t="s">
         <v>531</v>
       </c>
       <c r="AH3" s="17" t="s">
         <v>532</v>
       </c>
       <c r="AI3" s="17" t="s">
         <v>533</v>
       </c>
       <c r="AJ3" s="17" t="s">
         <v>534</v>
       </c>
       <c r="AK3" s="17" t="s">
         <v>555</v>
       </c>
@@ -9264,51 +9310,51 @@
       <c r="AZ3" s="17" t="s">
         <v>547</v>
       </c>
       <c r="BA3" s="17" t="s">
         <v>548</v>
       </c>
       <c r="BB3" s="17" t="s">
         <v>549</v>
       </c>
       <c r="BC3" s="17" t="s">
         <v>550</v>
       </c>
       <c r="BD3" s="17" t="s">
         <v>551</v>
       </c>
       <c r="BE3" s="17" t="s">
         <v>552</v>
       </c>
       <c r="BF3" s="17" t="s">
         <v>553</v>
       </c>
       <c r="BG3" s="17" t="s">
         <v>554</v>
       </c>
       <c r="BH3" s="30" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="BI3" s="17" t="s">
         <v>556</v>
       </c>
       <c r="BJ3" s="17" t="s">
         <v>557</v>
       </c>
       <c r="BK3" s="17" t="s">
         <v>558</v>
       </c>
       <c r="BL3" s="17" t="s">
         <v>559</v>
       </c>
       <c r="BM3" s="17" t="s">
         <v>560</v>
       </c>
       <c r="BN3" s="17" t="s">
         <v>561</v>
       </c>
       <c r="BO3" s="17" t="s">
         <v>562</v>
       </c>
       <c r="BP3" s="17" t="s">
         <v>563</v>
       </c>
@@ -9572,51 +9618,51 @@
       <c r="U4" s="17" t="s">
         <v>1294</v>
       </c>
       <c r="V4" s="17" t="s">
         <v>642</v>
       </c>
       <c r="W4" s="17" t="s">
         <v>643</v>
       </c>
       <c r="X4" s="17" t="s">
         <v>644</v>
       </c>
       <c r="Y4" s="17" t="s">
         <v>645</v>
       </c>
       <c r="Z4" s="17" t="s">
         <v>646</v>
       </c>
       <c r="AA4" s="17" t="s">
         <v>647</v>
       </c>
       <c r="AB4" s="17" t="s">
         <v>648</v>
       </c>
       <c r="AC4" s="30" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="AD4" s="17" t="s">
         <v>649</v>
       </c>
       <c r="AE4" s="17" t="s">
         <v>650</v>
       </c>
       <c r="AF4" s="17" t="s">
         <v>651</v>
       </c>
       <c r="AG4" s="17" t="s">
         <v>1287</v>
       </c>
       <c r="AH4" s="17" t="s">
         <v>652</v>
       </c>
       <c r="AI4" s="17" t="s">
         <v>653</v>
       </c>
       <c r="AJ4" s="17" t="s">
         <v>654</v>
       </c>
       <c r="AK4" s="17" t="s">
         <v>675</v>
       </c>
@@ -9896,51 +9942,51 @@
       <c r="DY4" s="17" t="s">
         <v>736</v>
       </c>
       <c r="DZ4" s="17" t="s">
         <v>737</v>
       </c>
       <c r="EA4" s="17" t="s">
         <v>738</v>
       </c>
       <c r="EB4" s="17" t="s">
         <v>739</v>
       </c>
       <c r="EC4" s="17" t="s">
         <v>741</v>
       </c>
       <c r="ED4" s="17" t="s">
         <v>658</v>
       </c>
       <c r="EE4" s="17" t="s">
         <v>742</v>
       </c>
       <c r="EF4" s="17" t="s">
         <v>743</v>
       </c>
     </row>
-    <row r="5" spans="2:137" ht="60" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:137" ht="90" x14ac:dyDescent="0.25">
       <c r="D5" s="23" t="s">
         <v>744</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>745</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>746</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>747</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>748</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>749</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>750</v>
       </c>
       <c r="K5" s="17" t="s">
         <v>751</v>
       </c>
       <c r="L5" s="17" t="s">
@@ -9973,51 +10019,51 @@
       <c r="U5" s="17" t="s">
         <v>1295</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>761</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>762</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>763</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>764</v>
       </c>
       <c r="Z5" s="17" t="s">
         <v>765</v>
       </c>
       <c r="AA5" s="17" t="s">
         <v>766</v>
       </c>
       <c r="AB5" s="17" t="s">
         <v>767</v>
       </c>
       <c r="AC5" s="30" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="AD5" s="30" t="s">
         <v>1317</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>768</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>769</v>
       </c>
       <c r="AG5" s="17" t="s">
         <v>770</v>
       </c>
       <c r="AH5" s="17" t="s">
         <v>771</v>
       </c>
       <c r="AI5" s="17" t="s">
         <v>772</v>
       </c>
       <c r="AJ5" s="17" t="s">
         <v>773</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>794</v>
       </c>
@@ -10066,51 +10112,51 @@
       <c r="AZ5" s="17" t="s">
         <v>786</v>
       </c>
       <c r="BA5" s="17" t="s">
         <v>787</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>788</v>
       </c>
       <c r="BC5" s="17" t="s">
         <v>789</v>
       </c>
       <c r="BD5" s="17" t="s">
         <v>790</v>
       </c>
       <c r="BE5" s="17" t="s">
         <v>791</v>
       </c>
       <c r="BF5" s="17" t="s">
         <v>792</v>
       </c>
       <c r="BG5" s="17" t="s">
         <v>793</v>
       </c>
       <c r="BH5" s="30" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="BI5" s="17" t="s">
         <v>795</v>
       </c>
       <c r="BJ5" s="17" t="s">
         <v>796</v>
       </c>
       <c r="BK5" s="17" t="s">
         <v>797</v>
       </c>
       <c r="BL5" s="17" t="s">
         <v>798</v>
       </c>
       <c r="BM5" s="17" t="s">
         <v>799</v>
       </c>
       <c r="BN5" s="17" t="s">
         <v>800</v>
       </c>
       <c r="BO5" s="17" t="s">
         <v>801</v>
       </c>
       <c r="BP5" s="17" t="s">
         <v>802</v>
       </c>
@@ -10374,51 +10420,51 @@
       <c r="U6" s="17" t="s">
         <v>1296</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>885</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>886</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>887</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>888</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>889</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>890</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>891</v>
       </c>
       <c r="AC6" s="30" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="AD6" s="17" t="s">
         <v>892</v>
       </c>
       <c r="AE6" s="17" t="s">
         <v>893</v>
       </c>
       <c r="AF6" s="17" t="s">
         <v>894</v>
       </c>
       <c r="AG6" s="17" t="s">
         <v>895</v>
       </c>
       <c r="AH6" s="17" t="s">
         <v>896</v>
       </c>
       <c r="AI6" s="17" t="s">
         <v>897</v>
       </c>
       <c r="AJ6" s="17" t="s">
         <v>898</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>919</v>
       </c>
@@ -10467,51 +10513,51 @@
       <c r="AZ6" s="17" t="s">
         <v>911</v>
       </c>
       <c r="BA6" s="17" t="s">
         <v>912</v>
       </c>
       <c r="BB6" s="17" t="s">
         <v>913</v>
       </c>
       <c r="BC6" s="17" t="s">
         <v>914</v>
       </c>
       <c r="BD6" s="17" t="s">
         <v>915</v>
       </c>
       <c r="BE6" s="17" t="s">
         <v>916</v>
       </c>
       <c r="BF6" s="17" t="s">
         <v>917</v>
       </c>
       <c r="BG6" s="17" t="s">
         <v>918</v>
       </c>
       <c r="BH6" s="30" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="BI6" s="17" t="s">
         <v>920</v>
       </c>
       <c r="BJ6" s="17" t="s">
         <v>921</v>
       </c>
       <c r="BK6" s="17" t="s">
         <v>922</v>
       </c>
       <c r="BL6" s="17" t="s">
         <v>923</v>
       </c>
       <c r="BM6" s="17" t="s">
         <v>924</v>
       </c>
       <c r="BN6" s="17" t="s">
         <v>925</v>
       </c>
       <c r="BO6" s="17" t="s">
         <v>926</v>
       </c>
       <c r="BP6" s="17" t="s">
         <v>927</v>
       </c>
@@ -11670,51 +11716,51 @@
       <c r="AZ9" s="17" t="s">
         <v>1126</v>
       </c>
       <c r="BA9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BB9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BC9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BD9" s="17" t="s">
         <v>1151</v>
       </c>
       <c r="BE9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BF9" s="17" t="s">
         <v>1152</v>
       </c>
       <c r="BG9" s="17" t="s">
         <v>1153</v>
       </c>
       <c r="BH9" s="30" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="BI9" s="17" t="s">
         <v>1154</v>
       </c>
       <c r="BJ9" s="17" t="s">
         <v>1000</v>
       </c>
       <c r="BK9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BL9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BM9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BN9" s="17" t="s">
         <v>1136</v>
       </c>
       <c r="BO9" s="17" t="s">
         <v>1155</v>
       </c>
       <c r="BP9" s="17" t="s">
         <v>1123</v>
       </c>