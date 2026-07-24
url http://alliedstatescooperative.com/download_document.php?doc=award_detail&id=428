--- v3 (2026-05-19)
+++ v4 (2026-07-24)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7474 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA83AB17-541C-48BF-A3C6-6E15B72B6E64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42070386-AD78-40FE-A217-4AC7062FB2EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2448" uniqueCount="1366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2449" uniqueCount="1367">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>24-7474</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Consulting, Instructional, and Training Resources  - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -4375,53 +4375,50 @@
     <t>*updated 9/10/24, 4/4/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>CompTIA (The Computing Technology Industry Association, Inc)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CompTIA, Inc.</t>
     </r>
   </si>
   <si>
     <t>*updated 7/1/2024, 4/4/25</t>
   </si>
   <si>
-    <t>*updated 6/18/24, 5/6/25</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>13091 Pond Springs Road, Suite 300, Austin, Texas 78729</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> PO Box 200579 Austin, TX 78720</t>
     </r>
   </si>
   <si>
     <t>*updated 5/30/24, 5/15/25</t>
   </si>
   <si>
     <t>*updated 7/11/24, 7/15/24, 7/7/25</t>
   </si>
   <si>
@@ -4550,53 +4547,50 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 www.everway.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>n2y, LLC</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Everway LLC (Everway Holdco, LLC)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 7/22/25, 8/1/25</t>
   </si>
   <si>
     <t>*updated 8/6/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">PO Box 3000, Nashua, NH 03061-3000 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> 4800 Hampden Lane Suite 560 Bethesda, MD 20814</t>
     </r>
   </si>
   <si>
     <t>*updated 7/22/24, 2/10/25, 8/20/25</t>
   </si>
@@ -4683,53 +4677,50 @@
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Alfie Perrin - aperrin@hatchearlylearning.com - 800-624-7968 ext. 1125</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> contact listed above</t>
     </r>
   </si>
   <si>
     <t>*updated 2/2/26</t>
   </si>
   <si>
     <t>*updated 3/26/26</t>
   </si>
   <si>
     <t>*updated 4/29/25, 12/17/25, 4/9/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 1/11/24, 10/16/24, 10/10/25, 5/6/26</t>
   </si>
   <si>
     <t>*updated 10/15/25, 5/12/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Alfie Perrin</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
@@ -4782,50 +4773,62 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2845</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 6302</t>
     </r>
+  </si>
+  <si>
+    <t>*updated 7/22/25, 8/1/25, 5/21/26</t>
+  </si>
+  <si>
+    <t>*updated 6/18/24, 5/6/25, 5/21/26</t>
+  </si>
+  <si>
+    <t>*updated 1/11/24, 10/16/24, 10/10/25, 5/6/26, 5/26/26</t>
+  </si>
+  <si>
+    <t>*updated 7/14/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5398,51 +5401,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Threads%20of%20Love.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Carnegie%20Learning.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Filo%20Edtech.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Keystone%20Books%20and%20Media.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Perma-Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bellwether%20Media.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Seidlitz%20Education.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Back%202%20School%20Texas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Delaney%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Educational%20Research%20Institute.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/HMH-NWEA.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/JROTC%20Dog%20Tags.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/MindRise%20Learning.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/NEXTEC.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Salas%20Music.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crabtree%20Coaching.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Forethought%20Essentials.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Accelerate%20Learning.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rainbow%20Book%20Company.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Responsive%20Learning.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Children's%20Plus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CONSTRUCTIVE%20PLAYTHINGS.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Flinn%20Scientific.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Getpoms.com.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kids%20Excel%20El%20Paso.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loom%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teaching%20Strategies.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tutorfly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Okapi%20Educational%20Publishing.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Platinum%20Consulting%20Services.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ballard%20%26%20Tighe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BookNook.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/DreamBox%20Learning.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EMILY%20ILAND%20INC.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kagan%20Professional%20Development.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sanviks%20HOP.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sirius%20Education%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Real%20OT%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Southwest%20Training.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/IEP%20Curriculum%20and%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/LumenKind.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/n2y.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Readable%20English.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rev%20it%20Up.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/2ove1%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Apperson%20Inc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Committee%20For%20Children.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Creative%20Mathematics.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Gumdrop%20Books.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Textbook%20Warehouse.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/UWorld.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Footsteps2Brilliance.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kajitani%20Education.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Lakeshore%20Learning%20Materials%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Onofre%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Playlearn%20USA.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BlueWonder%20Creative.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BattleQuestions.com.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bound%20to%20Stay%20Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Engage!%20Learning.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Solution%20Tree%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dual%20Language%20Education%20of%20New%20Mexico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Happy%20and%20Fun%20Lifestyle.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ILO%20Group.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Natinal%20Science%20Teachers%20Association.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Richard%20C.%20Owen%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Savvas%20Learning%20Company%20LLC.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XanEdu%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XELLO.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Applied%20Practice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Mamba%20Gaga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Good%20Stuff%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4D%20Works%20LLC.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crisis%20Prevention%20Institute.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Complete%20Book%20and%20Media%20Supply.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EPS%20Operations%2C%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Frenalytics.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learner's%20Edge%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Positive%20Directions%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Summit%20K12%20Holdings.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Think%20Big%20Learning.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/TCASE%20Services%20by%20Design.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kamico.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ori%20Learning.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Braintrust%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Be%20Glad.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crowning%20Point.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/E3%20Alliance.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Instructional%20Empowerment.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Nearpod.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ripple%20Effects.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Scholastic%20Book%20Fairs.xlsx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Asteria%20Education.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Harry_K_Wong.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Marzano%20Resources%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Great%20Reading%20Company%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/richards%20Lindsay%20%26%20Martin.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ztastic%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4MATIV%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Comprehensive%20Training%20Center.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Fried%20Technology.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Farm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Thinking%20Maps.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Care%20Behavioral%20health.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Expedited%20Reports.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Kaplan%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Pacific%20Learning.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ProSolve.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tag2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loving%20Guidance.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bedford%2C%20Freeman%20%26%20Worth.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Education%20Elements.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Josh%20Shipp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Quill.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/B.E.%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dallas%20Ecological%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Hatch.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Math%20%26%20Science%20Cut%20Ups.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/New%20Teacher%20Center.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Renaissance%20Learning.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rigged%20In%20Your%20Favor.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/RUSSELL'S%20EDUCATIONAL%20CONSULTING.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Progress%20Learning%20LLC.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4QM%20Teaching.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Avant%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CompTIA.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Garro%20Behavior.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Without%20Tears.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/QEP%20Professional%20books.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teachers%20Discovery.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tutorfly.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Carnegie%20Learning.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Filo%20Edtech.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Keystone%20Books%20and%20Media.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Platinum%20Consulting%20Services.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bellwether%20Media.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sirius%20Education%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Back%202%20School%20Texas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Delaney%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Educational%20Research%20Institute.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/HMH-NWEA.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/JROTC%20Dog%20Tags.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/MindRise%20Learning.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Okapi%20Educational%20Publishing.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sanviks%20HOP.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Real%20OT%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Southwest%20Training.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Accelerate%20Learning.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Readable%20English.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rev%20it%20Up.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Children's%20Plus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CONSTRUCTIVE%20PLAYTHINGS.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Flinn%20Scientific.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Getpoms.com.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kids%20Excel%20El%20Paso.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loom%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Textbook%20Warehouse.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/UWorld.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Onofre%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Playlearn%20USA.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ballard%20%26%20Tighe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BookNook.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/DreamBox%20Learning.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EMILY%20ILAND%20INC.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kagan%20Professional%20Development.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Savvas%20Learning%20Company%20LLC.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Solution%20Tree%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XELLO.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BlueWonder%20Creative.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/IEP%20Curriculum%20and%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/LumenKind.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Natinal%20Science%20Teachers%20Association.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Good%20Stuff%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Richard%20C.%20Owen%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/2ove1%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Apperson%20Inc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Committee%20For%20Children.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Creative%20Mathematics.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Gumdrop%20Books.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Think%20Big%20Learning.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XanEdu%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Footsteps2Brilliance.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kajitani%20Education.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Lakeshore%20Learning%20Materials%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ori%20Learning.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Positive%20Directions%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/TCASE%20Services%20by%20Design.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BattleQuestions.com.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bound%20to%20Stay%20Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Engage!%20Learning.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Summit%20K12%20Holdings.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dual%20Language%20Education%20of%20New%20Mexico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Happy%20and%20Fun%20Lifestyle.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ILO%20Group.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Nearpod.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/richards%20Lindsay%20%26%20Martin.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Scholastic%20Book%20Fairs.xlsx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ztastic%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Applied%20Practice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Mamba%20Gaga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Great%20Reading%20Company%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4D%20Works%20LLC.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crisis%20Prevention%20Institute.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Complete%20Book%20and%20Media%20Supply.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EPS%20Operations%2C%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Frenalytics.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learner's%20Edge%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ProSolve.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tag2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Thinking%20Maps.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loving%20Guidance.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kamico.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Pacific%20Learning.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Braintrust%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Be%20Glad.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crowning%20Point.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/E3%20Alliance.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Instructional%20Empowerment.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/New%20Teacher%20Center.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/RUSSELL'S%20EDUCATIONAL%20CONSULTING.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Quill.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Asteria%20Education.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Harry_K_Wong.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Marzano%20Resources%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Renaissance%20Learning.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rigged%20In%20Your%20Favor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Progress%20Learning%20LLC.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4MATIV%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Comprehensive%20Training%20Center.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Fried%20Technology.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Farm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Threads%20of%20Love.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Care%20Behavioral%20health.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Expedited%20Reports.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Kaplan%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Perma-Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/QEP%20Professional%20books.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teachers%20Discovery.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Everway.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bedford%2C%20Freeman%20%26%20Worth.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Education%20Elements.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Josh%20Shipp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Seidlitz%20Education.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Forethought%20Essentials.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/B.E.%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dallas%20Ecological%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Hatch.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Math%20%26%20Science%20Cut%20Ups.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/NEXTEC.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Responsive%20Learning.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ripple%20Effects.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Salas%20Music.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crabtree%20Coaching.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4QM%20Teaching.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Avant%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CompTIA.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Garro%20Behavior.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Without%20Tears.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rainbow%20Book%20Company.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teaching%20Strategies.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:G163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="7" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -8582,188 +8585,191 @@
         <v>1</v>
       </c>
       <c r="G161" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
         <v>476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.3" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R24-7474 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:EG16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="36" style="13" customWidth="1"/>
     <col min="4" max="4" width="6" style="13" customWidth="1"/>
     <col min="5" max="136" width="30.7109375" style="13" customWidth="1"/>
     <col min="137" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:137" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26" t="s">
         <v>1312</v>
       </c>
       <c r="I1" s="28"/>
       <c r="J1" s="31" t="s">
         <v>1311</v>
       </c>
       <c r="L1" s="13" t="s">
         <v>1325</v>
       </c>
       <c r="M1" s="28"/>
       <c r="O1" s="31" t="s">
         <v>1327</v>
       </c>
       <c r="P1" s="28" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="R1" s="26"/>
       <c r="U1" s="26"/>
       <c r="Y1" s="26" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="AC1" s="28" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="AD1" s="28" t="s">
         <v>1318</v>
       </c>
       <c r="AE1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="AF1" s="13" t="s">
         <v>1331</v>
       </c>
       <c r="AG1" s="26"/>
       <c r="AH1" s="26"/>
       <c r="AJ1" s="28" t="s">
-        <v>1334</v>
+        <v>1364</v>
       </c>
       <c r="AK1" s="26"/>
       <c r="AL1" s="13" t="s">
         <v>1329</v>
       </c>
       <c r="AN1" s="26" t="s">
         <v>1319</v>
       </c>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="AX1" s="27"/>
       <c r="AZ1" s="26"/>
       <c r="BE1" s="26"/>
       <c r="BH1" s="26" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="BI1" s="28"/>
       <c r="BK1" s="13" t="s">
         <v>1301</v>
       </c>
       <c r="BL1" s="26"/>
       <c r="BM1" s="13" t="s">
         <v>1330</v>
       </c>
       <c r="BQ1" s="26"/>
       <c r="BR1" s="28" t="s">
         <v>1305</v>
       </c>
       <c r="BU1" s="26"/>
       <c r="BX1" s="13" t="s">
         <v>1291</v>
       </c>
       <c r="BZ1" s="13" t="s">
-        <v>1358</v>
+        <v>1356</v>
       </c>
       <c r="CF1" s="28" t="s">
-        <v>1349</v>
+        <v>1363</v>
       </c>
       <c r="CG1" s="26"/>
       <c r="CH1" s="26" t="s">
         <v>1313</v>
       </c>
       <c r="CI1" s="26"/>
       <c r="CK1" s="26"/>
       <c r="CO1" s="26"/>
       <c r="CP1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="CR1" s="13" t="s">
         <v>1328</v>
       </c>
       <c r="CS1" s="26"/>
       <c r="CT1" s="26"/>
       <c r="CU1" s="28"/>
       <c r="CV1" s="28"/>
       <c r="CY1" s="28"/>
       <c r="CZ1" s="26"/>
       <c r="DA1" s="26" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c r="DB1" s="28"/>
       <c r="DF1" s="28" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="DJ1" s="26"/>
       <c r="DL1" s="28" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="DN1" s="28"/>
       <c r="DP1" s="26" t="s">
-        <v>1339</v>
+        <v>1338</v>
+      </c>
+      <c r="DQ1" s="13" t="s">
+        <v>1366</v>
       </c>
       <c r="DR1" s="28"/>
       <c r="DS1" s="13" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c r="DT1" s="31"/>
       <c r="DU1" s="42" t="s">
         <v>1333</v>
       </c>
       <c r="DV1" s="28"/>
       <c r="DW1" s="28" t="s">
         <v>1307</v>
       </c>
       <c r="DX1" s="26"/>
       <c r="EA1" s="26" t="s">
         <v>1304</v>
       </c>
       <c r="ED1" s="26"/>
       <c r="EE1" s="28"/>
     </row>
     <row r="2" spans="2:137" s="25" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="22" t="s">
         <v>477</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>478</v>
       </c>
@@ -8980,51 +8986,51 @@
       <c r="BX2" s="29" t="s">
         <v>112</v>
       </c>
       <c r="BY2" s="29" t="s">
         <v>116</v>
       </c>
       <c r="BZ2" s="29" t="s">
         <v>119</v>
       </c>
       <c r="CA2" s="29" t="s">
         <v>122</v>
       </c>
       <c r="CB2" s="29" t="s">
         <v>124</v>
       </c>
       <c r="CC2" s="29" t="s">
         <v>129</v>
       </c>
       <c r="CD2" s="29" t="s">
         <v>133</v>
       </c>
       <c r="CE2" s="29" t="s">
         <v>138</v>
       </c>
       <c r="CF2" s="29" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="CG2" s="29" t="s">
         <v>141</v>
       </c>
       <c r="CH2" s="29" t="s">
         <v>1314</v>
       </c>
       <c r="CI2" s="29" t="s">
         <v>34</v>
       </c>
       <c r="CJ2" s="29" t="s">
         <v>38</v>
       </c>
       <c r="CK2" s="29" t="s">
         <v>42</v>
       </c>
       <c r="CL2" s="29" t="s">
         <v>45</v>
       </c>
       <c r="CM2" s="29" t="s">
         <v>48</v>
       </c>
       <c r="CN2" s="29" t="s">
         <v>52</v>
       </c>
@@ -9088,51 +9094,51 @@
       <c r="DH2" s="29" t="s">
         <v>225</v>
       </c>
       <c r="DI2" s="29" t="s">
         <v>229</v>
       </c>
       <c r="DJ2" s="29" t="s">
         <v>501</v>
       </c>
       <c r="DK2" s="29" t="s">
         <v>502</v>
       </c>
       <c r="DL2" s="29" t="s">
         <v>239</v>
       </c>
       <c r="DM2" s="29" t="s">
         <v>242</v>
       </c>
       <c r="DN2" s="29" t="s">
         <v>245</v>
       </c>
       <c r="DO2" s="29" t="s">
         <v>248</v>
       </c>
       <c r="DP2" s="29" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="DQ2" s="29" t="s">
         <v>251</v>
       </c>
       <c r="DR2" s="29" t="s">
         <v>205</v>
       </c>
       <c r="DS2" s="29" t="s">
         <v>199</v>
       </c>
       <c r="DT2" s="29" t="s">
         <v>158</v>
       </c>
       <c r="DU2" s="29" t="s">
         <v>1283</v>
       </c>
       <c r="DV2" s="29" t="s">
         <v>162</v>
       </c>
       <c r="DW2" s="29" t="s">
         <v>503</v>
       </c>
       <c r="DX2" s="29" t="s">
         <v>169</v>
       </c>
@@ -9217,51 +9223,51 @@
       <c r="U3" s="17" t="s">
         <v>1293</v>
       </c>
       <c r="V3" s="17" t="s">
         <v>522</v>
       </c>
       <c r="W3" s="17" t="s">
         <v>523</v>
       </c>
       <c r="X3" s="17" t="s">
         <v>524</v>
       </c>
       <c r="Y3" s="17" t="s">
         <v>525</v>
       </c>
       <c r="Z3" s="17" t="s">
         <v>526</v>
       </c>
       <c r="AA3" s="17" t="s">
         <v>527</v>
       </c>
       <c r="AB3" s="17" t="s">
         <v>528</v>
       </c>
       <c r="AC3" s="30" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="AD3" s="30" t="s">
         <v>1316</v>
       </c>
       <c r="AE3" s="17" t="s">
         <v>529</v>
       </c>
       <c r="AF3" s="17" t="s">
         <v>530</v>
       </c>
       <c r="AG3" s="17" t="s">
         <v>531</v>
       </c>
       <c r="AH3" s="17" t="s">
         <v>532</v>
       </c>
       <c r="AI3" s="17" t="s">
         <v>533</v>
       </c>
       <c r="AJ3" s="17" t="s">
         <v>534</v>
       </c>
       <c r="AK3" s="17" t="s">
         <v>555</v>
       </c>
@@ -9310,51 +9316,51 @@
       <c r="AZ3" s="17" t="s">
         <v>547</v>
       </c>
       <c r="BA3" s="17" t="s">
         <v>548</v>
       </c>
       <c r="BB3" s="17" t="s">
         <v>549</v>
       </c>
       <c r="BC3" s="17" t="s">
         <v>550</v>
       </c>
       <c r="BD3" s="17" t="s">
         <v>551</v>
       </c>
       <c r="BE3" s="17" t="s">
         <v>552</v>
       </c>
       <c r="BF3" s="17" t="s">
         <v>553</v>
       </c>
       <c r="BG3" s="17" t="s">
         <v>554</v>
       </c>
       <c r="BH3" s="30" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="BI3" s="17" t="s">
         <v>556</v>
       </c>
       <c r="BJ3" s="17" t="s">
         <v>557</v>
       </c>
       <c r="BK3" s="17" t="s">
         <v>558</v>
       </c>
       <c r="BL3" s="17" t="s">
         <v>559</v>
       </c>
       <c r="BM3" s="17" t="s">
         <v>560</v>
       </c>
       <c r="BN3" s="17" t="s">
         <v>561</v>
       </c>
       <c r="BO3" s="17" t="s">
         <v>562</v>
       </c>
       <c r="BP3" s="17" t="s">
         <v>563</v>
       </c>
@@ -9382,51 +9388,51 @@
       <c r="BX3" s="17" t="s">
         <v>571</v>
       </c>
       <c r="BY3" s="17" t="s">
         <v>572</v>
       </c>
       <c r="BZ3" s="17" t="s">
         <v>513</v>
       </c>
       <c r="CA3" s="17" t="s">
         <v>573</v>
       </c>
       <c r="CB3" s="17" t="s">
         <v>574</v>
       </c>
       <c r="CC3" s="17" t="s">
         <v>575</v>
       </c>
       <c r="CD3" s="17" t="s">
         <v>576</v>
       </c>
       <c r="CE3" s="17" t="s">
         <v>577</v>
       </c>
       <c r="CF3" s="30" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
       <c r="CG3" s="17" t="s">
         <v>1289</v>
       </c>
       <c r="CH3" s="17" t="s">
         <v>578</v>
       </c>
       <c r="CI3" s="17" t="s">
         <v>579</v>
       </c>
       <c r="CJ3" s="17" t="s">
         <v>580</v>
       </c>
       <c r="CK3" s="17" t="s">
         <v>581</v>
       </c>
       <c r="CL3" s="17" t="s">
         <v>582</v>
       </c>
       <c r="CM3" s="17" t="s">
         <v>583</v>
       </c>
       <c r="CN3" s="17" t="s">
         <v>584</v>
       </c>
@@ -9618,51 +9624,51 @@
       <c r="U4" s="17" t="s">
         <v>1294</v>
       </c>
       <c r="V4" s="17" t="s">
         <v>642</v>
       </c>
       <c r="W4" s="17" t="s">
         <v>643</v>
       </c>
       <c r="X4" s="17" t="s">
         <v>644</v>
       </c>
       <c r="Y4" s="17" t="s">
         <v>645</v>
       </c>
       <c r="Z4" s="17" t="s">
         <v>646</v>
       </c>
       <c r="AA4" s="17" t="s">
         <v>647</v>
       </c>
       <c r="AB4" s="17" t="s">
         <v>648</v>
       </c>
       <c r="AC4" s="30" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="AD4" s="17" t="s">
         <v>649</v>
       </c>
       <c r="AE4" s="17" t="s">
         <v>650</v>
       </c>
       <c r="AF4" s="17" t="s">
         <v>651</v>
       </c>
       <c r="AG4" s="17" t="s">
         <v>1287</v>
       </c>
       <c r="AH4" s="17" t="s">
         <v>652</v>
       </c>
       <c r="AI4" s="17" t="s">
         <v>653</v>
       </c>
       <c r="AJ4" s="17" t="s">
         <v>654</v>
       </c>
       <c r="AK4" s="17" t="s">
         <v>675</v>
       </c>
@@ -9672,51 +9678,51 @@
       <c r="AM4" s="17" t="s">
         <v>648</v>
       </c>
       <c r="AN4" s="30" t="s">
         <v>1322</v>
       </c>
       <c r="AO4" s="17" t="s">
         <v>656</v>
       </c>
       <c r="AP4" s="17" t="s">
         <v>657</v>
       </c>
       <c r="AQ4" s="17" t="s">
         <v>658</v>
       </c>
       <c r="AR4" s="17" t="s">
         <v>659</v>
       </c>
       <c r="AS4" s="17" t="s">
         <v>660</v>
       </c>
       <c r="AT4" s="17" t="s">
         <v>661</v>
       </c>
       <c r="AU4" s="30" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="AV4" s="17" t="s">
         <v>662</v>
       </c>
       <c r="AW4" s="17" t="s">
         <v>663</v>
       </c>
       <c r="AX4" s="17" t="s">
         <v>664</v>
       </c>
       <c r="AY4" s="17" t="s">
         <v>665</v>
       </c>
       <c r="AZ4" s="17" t="s">
         <v>666</v>
       </c>
       <c r="BA4" s="17" t="s">
         <v>667</v>
       </c>
       <c r="BB4" s="17" t="s">
         <v>668</v>
       </c>
       <c r="BC4" s="17" t="s">
         <v>669</v>
       </c>
@@ -9861,81 +9867,81 @@
       <c r="CX4" s="17" t="s">
         <v>713</v>
       </c>
       <c r="CY4" s="17" t="s">
         <v>714</v>
       </c>
       <c r="CZ4" s="17" t="s">
         <v>715</v>
       </c>
       <c r="DA4" s="17" t="s">
         <v>716</v>
       </c>
       <c r="DB4" s="17" t="s">
         <v>717</v>
       </c>
       <c r="DC4" s="17" t="s">
         <v>718</v>
       </c>
       <c r="DD4" s="17" t="s">
         <v>719</v>
       </c>
       <c r="DE4" s="17" t="s">
         <v>720</v>
       </c>
       <c r="DF4" s="30" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="DG4" s="17" t="s">
         <v>721</v>
       </c>
       <c r="DH4" s="17" t="s">
         <v>722</v>
       </c>
       <c r="DI4" s="17" t="s">
         <v>723</v>
       </c>
       <c r="DJ4" s="17" t="s">
         <v>724</v>
       </c>
       <c r="DK4" s="17" t="s">
         <v>725</v>
       </c>
       <c r="DL4" s="17" t="s">
         <v>726</v>
       </c>
       <c r="DM4" s="17" t="s">
         <v>727</v>
       </c>
       <c r="DN4" s="17" t="s">
         <v>728</v>
       </c>
       <c r="DO4" s="17" t="s">
         <v>729</v>
       </c>
       <c r="DP4" s="30" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="DQ4" s="17" t="s">
         <v>695</v>
       </c>
       <c r="DR4" s="17" t="s">
         <v>730</v>
       </c>
       <c r="DS4" s="30" t="s">
         <v>731</v>
       </c>
       <c r="DT4" s="17" t="s">
         <v>732</v>
       </c>
       <c r="DU4" s="17" t="s">
         <v>733</v>
       </c>
       <c r="DV4" s="17" t="s">
         <v>734</v>
       </c>
       <c r="DW4" s="30" t="s">
         <v>1306</v>
       </c>
       <c r="DX4" s="17" t="s">
         <v>735</v>
       </c>
@@ -10019,51 +10025,51 @@
       <c r="U5" s="17" t="s">
         <v>1295</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>761</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>762</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>763</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>764</v>
       </c>
       <c r="Z5" s="17" t="s">
         <v>765</v>
       </c>
       <c r="AA5" s="17" t="s">
         <v>766</v>
       </c>
       <c r="AB5" s="17" t="s">
         <v>767</v>
       </c>
       <c r="AC5" s="30" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="AD5" s="30" t="s">
         <v>1317</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>768</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>769</v>
       </c>
       <c r="AG5" s="17" t="s">
         <v>770</v>
       </c>
       <c r="AH5" s="17" t="s">
         <v>771</v>
       </c>
       <c r="AI5" s="17" t="s">
         <v>772</v>
       </c>
       <c r="AJ5" s="17" t="s">
         <v>773</v>
       </c>
       <c r="AK5" s="17" t="s">
         <v>794</v>
       </c>
@@ -10112,51 +10118,51 @@
       <c r="AZ5" s="17" t="s">
         <v>786</v>
       </c>
       <c r="BA5" s="17" t="s">
         <v>787</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>788</v>
       </c>
       <c r="BC5" s="17" t="s">
         <v>789</v>
       </c>
       <c r="BD5" s="17" t="s">
         <v>790</v>
       </c>
       <c r="BE5" s="17" t="s">
         <v>791</v>
       </c>
       <c r="BF5" s="17" t="s">
         <v>792</v>
       </c>
       <c r="BG5" s="17" t="s">
         <v>793</v>
       </c>
       <c r="BH5" s="30" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
       <c r="BI5" s="17" t="s">
         <v>795</v>
       </c>
       <c r="BJ5" s="17" t="s">
         <v>796</v>
       </c>
       <c r="BK5" s="17" t="s">
         <v>797</v>
       </c>
       <c r="BL5" s="17" t="s">
         <v>798</v>
       </c>
       <c r="BM5" s="17" t="s">
         <v>799</v>
       </c>
       <c r="BN5" s="17" t="s">
         <v>800</v>
       </c>
       <c r="BO5" s="17" t="s">
         <v>801</v>
       </c>
       <c r="BP5" s="17" t="s">
         <v>802</v>
       </c>
@@ -10184,51 +10190,51 @@
       <c r="BX5" s="17" t="s">
         <v>810</v>
       </c>
       <c r="BY5" s="17" t="s">
         <v>811</v>
       </c>
       <c r="BZ5" s="17" t="s">
         <v>812</v>
       </c>
       <c r="CA5" s="17" t="s">
         <v>813</v>
       </c>
       <c r="CB5" s="17" t="s">
         <v>814</v>
       </c>
       <c r="CC5" s="17" t="s">
         <v>815</v>
       </c>
       <c r="CD5" s="17" t="s">
         <v>816</v>
       </c>
       <c r="CE5" s="17" t="s">
         <v>817</v>
       </c>
       <c r="CF5" s="30" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
       <c r="CG5" s="17" t="s">
         <v>818</v>
       </c>
       <c r="CH5" s="17" t="s">
         <v>819</v>
       </c>
       <c r="CI5" s="17" t="s">
         <v>820</v>
       </c>
       <c r="CJ5" s="17" t="s">
         <v>821</v>
       </c>
       <c r="CK5" s="17" t="s">
         <v>822</v>
       </c>
       <c r="CL5" s="17" t="s">
         <v>823</v>
       </c>
       <c r="CM5" s="17" t="s">
         <v>824</v>
       </c>
       <c r="CN5" s="17" t="s">
         <v>825</v>
       </c>
@@ -10292,51 +10298,51 @@
       <c r="DH5" s="17" t="s">
         <v>844</v>
       </c>
       <c r="DI5" s="17" t="s">
         <v>845</v>
       </c>
       <c r="DJ5" s="17" t="s">
         <v>846</v>
       </c>
       <c r="DK5" s="17" t="s">
         <v>847</v>
       </c>
       <c r="DL5" s="17" t="s">
         <v>848</v>
       </c>
       <c r="DM5" s="17" t="s">
         <v>849</v>
       </c>
       <c r="DN5" s="17" t="s">
         <v>850</v>
       </c>
       <c r="DO5" s="17" t="s">
         <v>851</v>
       </c>
       <c r="DP5" s="30" t="s">
-        <v>1344</v>
+        <v>1343</v>
       </c>
       <c r="DQ5" s="17" t="s">
         <v>852</v>
       </c>
       <c r="DR5" s="17" t="s">
         <v>853</v>
       </c>
       <c r="DS5" s="17" t="s">
         <v>854</v>
       </c>
       <c r="DT5" s="17" t="s">
         <v>855</v>
       </c>
       <c r="DU5" s="17" t="s">
         <v>856</v>
       </c>
       <c r="DV5" s="17" t="s">
         <v>857</v>
       </c>
       <c r="DW5" s="17" t="s">
         <v>858</v>
       </c>
       <c r="DX5" s="17" t="s">
         <v>859</v>
       </c>
@@ -10420,51 +10426,51 @@
       <c r="U6" s="17" t="s">
         <v>1296</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>885</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>886</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>887</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>888</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>889</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>890</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>891</v>
       </c>
       <c r="AC6" s="30" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="AD6" s="17" t="s">
         <v>892</v>
       </c>
       <c r="AE6" s="17" t="s">
         <v>893</v>
       </c>
       <c r="AF6" s="17" t="s">
         <v>894</v>
       </c>
       <c r="AG6" s="17" t="s">
         <v>895</v>
       </c>
       <c r="AH6" s="17" t="s">
         <v>896</v>
       </c>
       <c r="AI6" s="17" t="s">
         <v>897</v>
       </c>
       <c r="AJ6" s="17" t="s">
         <v>898</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>919</v>
       </c>
@@ -10513,51 +10519,51 @@
       <c r="AZ6" s="17" t="s">
         <v>911</v>
       </c>
       <c r="BA6" s="17" t="s">
         <v>912</v>
       </c>
       <c r="BB6" s="17" t="s">
         <v>913</v>
       </c>
       <c r="BC6" s="17" t="s">
         <v>914</v>
       </c>
       <c r="BD6" s="17" t="s">
         <v>915</v>
       </c>
       <c r="BE6" s="17" t="s">
         <v>916</v>
       </c>
       <c r="BF6" s="17" t="s">
         <v>917</v>
       </c>
       <c r="BG6" s="17" t="s">
         <v>918</v>
       </c>
       <c r="BH6" s="30" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="BI6" s="17" t="s">
         <v>920</v>
       </c>
       <c r="BJ6" s="17" t="s">
         <v>921</v>
       </c>
       <c r="BK6" s="17" t="s">
         <v>922</v>
       </c>
       <c r="BL6" s="17" t="s">
         <v>923</v>
       </c>
       <c r="BM6" s="17" t="s">
         <v>924</v>
       </c>
       <c r="BN6" s="17" t="s">
         <v>925</v>
       </c>
       <c r="BO6" s="17" t="s">
         <v>926</v>
       </c>
       <c r="BP6" s="17" t="s">
         <v>927</v>
       </c>
@@ -10693,51 +10699,51 @@
       <c r="DH6" s="17" t="s">
         <v>970</v>
       </c>
       <c r="DI6" s="17" t="s">
         <v>971</v>
       </c>
       <c r="DJ6" s="17" t="s">
         <v>972</v>
       </c>
       <c r="DK6" s="17" t="s">
         <v>973</v>
       </c>
       <c r="DL6" s="17" t="s">
         <v>974</v>
       </c>
       <c r="DM6" s="17" t="s">
         <v>975</v>
       </c>
       <c r="DN6" s="17" t="s">
         <v>976</v>
       </c>
       <c r="DO6" s="17" t="s">
         <v>977</v>
       </c>
       <c r="DP6" s="30" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
       <c r="DQ6" s="17" t="s">
         <v>940</v>
       </c>
       <c r="DR6" s="17" t="s">
         <v>978</v>
       </c>
       <c r="DS6" s="17" t="s">
         <v>979</v>
       </c>
       <c r="DT6" s="17" t="s">
         <v>980</v>
       </c>
       <c r="DU6" s="17" t="s">
         <v>981</v>
       </c>
       <c r="DV6" s="17" t="s">
         <v>982</v>
       </c>
       <c r="DW6" s="17" t="s">
         <v>983</v>
       </c>
       <c r="DX6" s="17" t="s">
         <v>984</v>
       </c>
@@ -10986,51 +10992,51 @@
       <c r="BX7" s="17" t="s">
         <v>1064</v>
       </c>
       <c r="BY7" s="17" t="s">
         <v>1065</v>
       </c>
       <c r="BZ7" s="17" t="s">
         <v>1066</v>
       </c>
       <c r="CA7" s="17" t="s">
         <v>1067</v>
       </c>
       <c r="CB7" s="17" t="s">
         <v>1068</v>
       </c>
       <c r="CC7" s="17" t="s">
         <v>1069</v>
       </c>
       <c r="CD7" s="17" t="s">
         <v>1070</v>
       </c>
       <c r="CE7" s="17" t="s">
         <v>1071</v>
       </c>
       <c r="CF7" s="30" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="CG7" s="17" t="s">
         <v>1072</v>
       </c>
       <c r="CH7" s="17" t="s">
         <v>1073</v>
       </c>
       <c r="CI7" s="17" t="s">
         <v>1074</v>
       </c>
       <c r="CJ7" s="17" t="s">
         <v>1075</v>
       </c>
       <c r="CK7" s="17" t="s">
         <v>1076</v>
       </c>
       <c r="CL7" s="17" t="s">
         <v>1077</v>
       </c>
       <c r="CM7" s="17" t="s">
         <v>1078</v>
       </c>
       <c r="CN7" s="17" t="s">
         <v>1079</v>
       </c>
@@ -11094,51 +11100,51 @@
       <c r="DH7" s="17" t="s">
         <v>1097</v>
       </c>
       <c r="DI7" s="17" t="s">
         <v>1098</v>
       </c>
       <c r="DJ7" s="17" t="s">
         <v>1000</v>
       </c>
       <c r="DK7" s="17" t="s">
         <v>1099</v>
       </c>
       <c r="DL7" s="17" t="s">
         <v>1100</v>
       </c>
       <c r="DM7" s="17" t="s">
         <v>1101</v>
       </c>
       <c r="DN7" s="17" t="s">
         <v>1102</v>
       </c>
       <c r="DO7" s="17" t="s">
         <v>1103</v>
       </c>
       <c r="DP7" s="30" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="DQ7" s="17" t="s">
         <v>1104</v>
       </c>
       <c r="DR7" s="17" t="s">
         <v>1105</v>
       </c>
       <c r="DS7" s="17" t="s">
         <v>1106</v>
       </c>
       <c r="DT7" s="17" t="s">
         <v>1107</v>
       </c>
       <c r="DU7" s="17" t="s">
         <v>1108</v>
       </c>
       <c r="DV7" s="17" t="s">
         <v>1109</v>
       </c>
       <c r="DW7" s="17" t="s">
         <v>1110</v>
       </c>
       <c r="DX7" s="17" t="s">
         <v>1111</v>
       </c>
@@ -11716,51 +11722,51 @@
       <c r="AZ9" s="17" t="s">
         <v>1126</v>
       </c>
       <c r="BA9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BB9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BC9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BD9" s="17" t="s">
         <v>1151</v>
       </c>
       <c r="BE9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BF9" s="17" t="s">
         <v>1152</v>
       </c>
       <c r="BG9" s="17" t="s">
         <v>1153</v>
       </c>
       <c r="BH9" s="30" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="BI9" s="17" t="s">
         <v>1154</v>
       </c>
       <c r="BJ9" s="17" t="s">
         <v>1000</v>
       </c>
       <c r="BK9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BL9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BM9" s="17" t="s">
         <v>1123</v>
       </c>
       <c r="BN9" s="17" t="s">
         <v>1136</v>
       </c>
       <c r="BO9" s="17" t="s">
         <v>1155</v>
       </c>
       <c r="BP9" s="17" t="s">
         <v>1123</v>
       </c>
@@ -12589,51 +12595,51 @@
       </c>
       <c r="BX11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="BY11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="BZ11" s="39" t="s">
         <v>1270</v>
       </c>
       <c r="CA11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CB11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CC11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CD11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CE11" s="32" t="s">
         <v>1270</v>
       </c>
-      <c r="CF11" s="32" t="s">
+      <c r="CF11" s="39" t="s">
         <v>1270</v>
       </c>
       <c r="CG11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CH11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CI11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CJ11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CK11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CL11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CM11" s="32" t="s">
         <v>1270</v>
       </c>
       <c r="CN11" s="32" t="s">
         <v>1270</v>
@@ -14862,108 +14868,108 @@
     <hyperlink ref="BF11" r:id="rId50" xr:uid="{3833828D-E545-4AE8-8409-51B0D13B2C02}"/>
     <hyperlink ref="BG11" r:id="rId51" xr:uid="{7C427BB9-BC5C-4A0A-846C-38D0A0F115CC}"/>
     <hyperlink ref="BH11" r:id="rId52" xr:uid="{DE49F96B-C745-40E1-ADE9-E7E111B370F9}"/>
     <hyperlink ref="BI11" r:id="rId53" xr:uid="{FCDF0C6B-F280-4D2C-BEBA-5442822A2B73}"/>
     <hyperlink ref="BJ11" r:id="rId54" xr:uid="{1BCE173C-6F01-485B-AD5E-3ABF2ECD2A7E}"/>
     <hyperlink ref="BK11" r:id="rId55" xr:uid="{4F01E618-93FE-4F54-96D1-0FD104254E3D}"/>
     <hyperlink ref="BL11" r:id="rId56" xr:uid="{A4DFC7E0-CE40-4188-BFD3-639FC1566EF1}"/>
     <hyperlink ref="BM11" r:id="rId57" xr:uid="{575D9D4D-F9A9-4D85-8A7E-6AC5E92C57F1}"/>
     <hyperlink ref="BN11" r:id="rId58" xr:uid="{624BFF22-1EBE-4BC6-B7FA-2003DE35518F}"/>
     <hyperlink ref="BO11" r:id="rId59" xr:uid="{4FD7EA5D-9DF2-4627-BBF0-3F99B55522B9}"/>
     <hyperlink ref="BP11" r:id="rId60" xr:uid="{887EE94F-D736-4B72-802D-57EE1578154D}"/>
     <hyperlink ref="BQ11" r:id="rId61" xr:uid="{D9AD6BBC-1EDA-48C5-89BF-D88F534C90E2}"/>
     <hyperlink ref="BR11" r:id="rId62" display="Price Link" xr:uid="{2FF296CB-1C3B-45A9-852C-ADCA97CB04C7}"/>
     <hyperlink ref="BS11" r:id="rId63" xr:uid="{865DDE85-F93E-455E-A54E-BF57FCEB2C12}"/>
     <hyperlink ref="BT11" r:id="rId64" xr:uid="{ADCD4684-20A5-436C-8625-04C739C95FE7}"/>
     <hyperlink ref="BU11" r:id="rId65" xr:uid="{6E604574-086D-486C-B009-4788DEC4BC89}"/>
     <hyperlink ref="BV11" r:id="rId66" xr:uid="{334E40B8-D6EB-4A0A-A8A7-4EC74C89D8E3}"/>
     <hyperlink ref="BW11" r:id="rId67" xr:uid="{2246AD21-A759-44C3-A29A-6F7409DC2B54}"/>
     <hyperlink ref="BX11" r:id="rId68" xr:uid="{BA755245-A56D-4615-8373-B3D5FE0AC1ED}"/>
     <hyperlink ref="BY11" r:id="rId69" xr:uid="{66AD46B3-1E64-45B2-AB32-D53A4A4B1401}"/>
     <hyperlink ref="CA11" r:id="rId70" xr:uid="{EA4F112C-83CB-4346-B78C-3010BCAB3BF1}"/>
     <hyperlink ref="CB11" r:id="rId71" xr:uid="{323BEB52-724E-4289-8D56-0A687932EB74}"/>
     <hyperlink ref="CC11" r:id="rId72" xr:uid="{629F9029-1B45-4991-938D-96E9849E6047}"/>
     <hyperlink ref="CD11" r:id="rId73" xr:uid="{E5549888-8E90-40D4-B76D-6F35811EE6CD}"/>
     <hyperlink ref="CE11" r:id="rId74" xr:uid="{2BBE63B1-2C19-459C-8739-1480EF4F0CF3}"/>
-    <hyperlink ref="CF11" r:id="rId75" xr:uid="{BA7734D6-3FFF-4D49-B037-848A95C96B5A}"/>
-[...56 lines deleted...]
-    <hyperlink ref="BZ11" r:id="rId132" xr:uid="{112A8BE8-B6B1-405E-A837-B6EBF001F0D5}"/>
+    <hyperlink ref="CG11" r:id="rId75" xr:uid="{39998C05-3B0D-40B8-BF30-BBA5264D276A}"/>
+    <hyperlink ref="CH11" r:id="rId76" xr:uid="{B982582A-5F7C-4AA6-8A78-642C6F4282A5}"/>
+    <hyperlink ref="CI11" r:id="rId77" xr:uid="{F3C97480-EA83-40C4-B296-70CF07C49C79}"/>
+    <hyperlink ref="CJ11" r:id="rId78" xr:uid="{ACE13A4E-A702-4D2C-B7C0-5EC224C3BED1}"/>
+    <hyperlink ref="CK11" r:id="rId79" xr:uid="{5055C3AD-A231-4D1A-BE65-A53E962B9CA1}"/>
+    <hyperlink ref="CL11" r:id="rId80" xr:uid="{C83F5176-A06D-4321-B861-4A7176DA1CB3}"/>
+    <hyperlink ref="CM11" r:id="rId81" xr:uid="{5B1197EA-1EAE-4ABD-94B6-6FE055E90252}"/>
+    <hyperlink ref="CN11" r:id="rId82" xr:uid="{7FBFDB7B-2B79-43F3-A986-3E642105A685}"/>
+    <hyperlink ref="CO11" r:id="rId83" xr:uid="{8FE9C312-6936-48D3-B8AB-69559CE1F7FD}"/>
+    <hyperlink ref="CP11" r:id="rId84" xr:uid="{ECF12204-7894-49CA-AC81-B8EB14C4B497}"/>
+    <hyperlink ref="CQ11" r:id="rId85" xr:uid="{1B173D14-550E-4295-84C8-589ED0CA453D}"/>
+    <hyperlink ref="CR11" r:id="rId86" xr:uid="{30538F82-C546-4F0D-9F7C-44C3905ED4BA}"/>
+    <hyperlink ref="CT11" r:id="rId87" xr:uid="{929F4CEE-C87C-48A6-AB4E-F1D69ECEE6CF}"/>
+    <hyperlink ref="CU11" r:id="rId88" xr:uid="{34FCE062-1A25-44E1-9663-C62C729B715D}"/>
+    <hyperlink ref="CW11" r:id="rId89" xr:uid="{E679F414-70BB-4D56-B68B-D551EAF09D5C}"/>
+    <hyperlink ref="CX11" r:id="rId90" xr:uid="{5F20AE10-ADF5-4F6F-951B-EAC5B91183ED}"/>
+    <hyperlink ref="CZ11" r:id="rId91" xr:uid="{4246C0E2-418B-4347-BCBD-A75F0AD26F30}"/>
+    <hyperlink ref="DA11" r:id="rId92" xr:uid="{A1DC8E52-ECF7-4AD0-80C5-93C349B23154}"/>
+    <hyperlink ref="DB11" r:id="rId93" xr:uid="{8BED4423-E20C-4764-9950-D51BA2C420E5}"/>
+    <hyperlink ref="DC11" r:id="rId94" xr:uid="{017E164F-627F-4AC8-9855-6C1BC845C9B0}"/>
+    <hyperlink ref="DD11" r:id="rId95" xr:uid="{40380B3C-49E6-49AD-8783-6D5F95F73AFA}"/>
+    <hyperlink ref="DE11" r:id="rId96" xr:uid="{0B04651A-27CD-4E02-8605-F1F432E9DE8B}"/>
+    <hyperlink ref="DF11" r:id="rId97" xr:uid="{0ADF2826-5EA0-4A42-8921-3B4E31B77E2B}"/>
+    <hyperlink ref="DG11" r:id="rId98" xr:uid="{DD150F17-AE91-4420-A461-D0EB1B5043EF}"/>
+    <hyperlink ref="DH11" r:id="rId99" xr:uid="{838CD233-793F-4549-B70B-061E8B2BDCAB}"/>
+    <hyperlink ref="DI11" r:id="rId100" xr:uid="{460D4C2B-077A-4500-86A5-75FBB4E77D38}"/>
+    <hyperlink ref="DJ11" r:id="rId101" xr:uid="{F4863DDE-A2CE-4029-9620-751C35D2D812}"/>
+    <hyperlink ref="DK11" r:id="rId102" xr:uid="{5DA20315-38D1-473C-A18D-6C6853E94E7C}"/>
+    <hyperlink ref="DL11" r:id="rId103" xr:uid="{F13B6336-2BAF-4CE4-98E4-0D7B185918D9}"/>
+    <hyperlink ref="DM11" r:id="rId104" xr:uid="{DAAA6DB9-FF0E-4CA5-A467-84C32D46B570}"/>
+    <hyperlink ref="DN11" r:id="rId105" xr:uid="{799701FF-6C49-4F11-96A9-2CC40394485F}"/>
+    <hyperlink ref="DO11" r:id="rId106" xr:uid="{7AD8CE20-788B-4B9B-A4A7-64EA5A88F31B}"/>
+    <hyperlink ref="DP11" r:id="rId107" xr:uid="{F3B3D298-B16C-49FC-94CC-03D79CE24477}"/>
+    <hyperlink ref="DQ11" r:id="rId108" xr:uid="{330F5D45-9A0B-470A-88ED-1CEE9BE36AA6}"/>
+    <hyperlink ref="DS11" r:id="rId109" xr:uid="{82FF97CA-4042-4178-A49B-0C7CA9AA1B6F}"/>
+    <hyperlink ref="DT11" r:id="rId110" xr:uid="{BECB4F49-337D-4233-9131-A17CDAFE8091}"/>
+    <hyperlink ref="DV11" r:id="rId111" xr:uid="{10B38817-D768-462B-B8EA-35C751C0C04B}"/>
+    <hyperlink ref="DW11" r:id="rId112" xr:uid="{CC3F5EB6-608B-40D4-9B5F-E0206832D9D5}"/>
+    <hyperlink ref="DX11" r:id="rId113" xr:uid="{8BE82BE5-BB89-48C2-B99B-B42D0FB79A2A}"/>
+    <hyperlink ref="DY11" r:id="rId114" xr:uid="{B7871F41-7B7E-4BFD-A778-CB12E60D407A}"/>
+    <hyperlink ref="DZ11" r:id="rId115" xr:uid="{FF74D2BC-1F8C-4DCF-BDB9-634903593644}"/>
+    <hyperlink ref="EA11" r:id="rId116" xr:uid="{9392E54E-2C2D-47BA-84B7-15590A8D5B19}"/>
+    <hyperlink ref="EB11" r:id="rId117" xr:uid="{0821CC53-89F0-4FE9-B315-3A0BD4DDA5F1}"/>
+    <hyperlink ref="EC11" r:id="rId118" xr:uid="{51652613-026B-4649-BDA2-DD86CA672B54}"/>
+    <hyperlink ref="ED11" r:id="rId119" xr:uid="{1C16E4FC-4251-4E70-8705-C0C4CFC41F65}"/>
+    <hyperlink ref="EF11" r:id="rId120" xr:uid="{CDCB99C2-2E3F-4489-9717-1BEBB4796EA4}"/>
+    <hyperlink ref="CS11" r:id="rId121" xr:uid="{5C2B5411-4EFD-4D19-8CE1-F40010FF66AF}"/>
+    <hyperlink ref="AH11" r:id="rId122" xr:uid="{B7CDDE12-EA09-4895-B8E8-53CCDEF29C67}"/>
+    <hyperlink ref="CY11" r:id="rId123" xr:uid="{5761E1DE-6434-44DE-ADC6-593B4674283D}"/>
+    <hyperlink ref="EE11" r:id="rId124" xr:uid="{365AE3FF-0A6C-4463-ADB6-46B3851AB4CA}"/>
+    <hyperlink ref="Y11" r:id="rId125" xr:uid="{026281E8-A0AC-4184-B88C-BDA57556F7EA}"/>
+    <hyperlink ref="CV11" r:id="rId126" xr:uid="{579294DE-DA15-4FFA-BD89-A1696F9A41AF}"/>
+    <hyperlink ref="AZ11" r:id="rId127" xr:uid="{56093556-AC51-40F6-B9F2-B21D965BFA2D}"/>
+    <hyperlink ref="DR11" r:id="rId128" xr:uid="{8F6D74C5-9E6F-4CBD-963F-9B3D304B990E}"/>
+    <hyperlink ref="U11" r:id="rId129" xr:uid="{13151973-D4A8-446B-9E0D-5F3EDA26F2D4}"/>
+    <hyperlink ref="DU11" r:id="rId130" xr:uid="{9A8C58DA-45B2-45C5-AF74-EF978AFE1D78}"/>
+    <hyperlink ref="BZ11" r:id="rId131" xr:uid="{112A8BE8-B6B1-405E-A837-B6EBF001F0D5}"/>
+    <hyperlink ref="CF11" r:id="rId132" xr:uid="{CCB2B947-BDAA-4053-8C8D-AFED4228DDFD}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId133"/>
   <headerFooter>
     <oddFooter>&amp;R24-7474 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>