--- v4 (2026-07-24)
+++ v5 (2026-09-14)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7474 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42070386-AD78-40FE-A217-4AC7062FB2EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43024578-E18D-43CF-95FA-8FDAF920F05C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2449" uniqueCount="1367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2440" uniqueCount="1366">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>24-7474</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Consulting, Instructional, and Training Resources  - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -1481,53 +1481,50 @@
   <si>
     <t>EDUSPARK, INC.</t>
   </si>
   <si>
     <t>10/17/2023 01:11:12 PM (CT)</t>
   </si>
   <si>
     <t>Ztastic Solutions, LLC</t>
   </si>
   <si>
     <t>9/18/2023 01:02:31 PM (CT)</t>
   </si>
   <si>
     <t>Please note: Lines Responded and Response Total only includes responses to specification.  No alternate response data is included.</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>2ove1, LLC (John C. Harre JR)</t>
   </si>
   <si>
     <t>4D Works LLC / Mike Desparrois Consulting</t>
   </si>
   <si>
-    <t>Asteria Education, Inc. dba ECS Learning Systems (Asteria Learning Inc)</t>
-[...1 lines deleted...]
-  <si>
     <t>Back 2 School Texas, L.L.C. (Paul Alex Islas)</t>
   </si>
   <si>
     <t>Bedford, Freeman &amp; Worth Publishing Group, LLC (Macmillan Holdings LLC)</t>
   </si>
   <si>
     <t>C/Q International, LLC (Marisa Quintanilla)</t>
   </si>
   <si>
     <t>Crabtree Coaching Collaborative (Alissa Crabtree)</t>
   </si>
   <si>
     <t>Dallas Ecological Foundation (Outdoors Tomorrow Foundation)</t>
   </si>
   <si>
     <t>Engage! Learning Inc. (engage2learn)</t>
   </si>
   <si>
     <t>EPS Operations, LLC (EEP-EPS Holdings, LLC)</t>
   </si>
   <si>
     <t>Expedited Reports (Alexis Arceo)</t>
   </si>
   <si>
     <t>Forethought Essentials LLC (Kimberly Harmon Welch)</t>
@@ -1571,53 +1568,50 @@
   <si>
     <t>Sandviks HOP, Inc. (Hooked on Phonics)</t>
   </si>
   <si>
     <t>Teaching Strategies, LLC (UTJ Holdco, Inc.)</t>
   </si>
   <si>
     <t>UWorld LLC</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>John C Harre "Chuck"</t>
   </si>
   <si>
     <t>Mike Desparrois</t>
   </si>
   <si>
     <t>Carl Allen</t>
   </si>
   <si>
     <t>Jonathan Bassett</t>
   </si>
   <si>
-    <t>Kerri Mason</t>
-[...1 lines deleted...]
-  <si>
     <t>Client Services</t>
   </si>
   <si>
     <t>Christine Justus OR Karen Tyler</t>
   </si>
   <si>
     <t>Customer Care</t>
   </si>
   <si>
     <t>Nick Gossett, nick.gossett@avantassessment.com</t>
   </si>
   <si>
     <t>Robin Wardle</t>
   </si>
   <si>
     <t>Paul Alex Islas</t>
   </si>
   <si>
     <t>Nancie Lafferty</t>
   </si>
   <si>
     <t>Donna McAlonen</t>
   </si>
   <si>
     <t>Jabbar Beig</t>
@@ -1946,53 +1940,50 @@
   <si>
     <t>Zizi Asfour</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Physical address: 4620 Montana Ave El Paso 79903;  Mailing Address 3116 Tierra Paola Ave El Paso TX 79938</t>
   </si>
   <si>
     <t>2813 Metz Dr. Midland, TX 79705</t>
   </si>
   <si>
     <t>959 Dayton Ave. St. Paul, MN 55104</t>
   </si>
   <si>
     <t>30 Phillips Lane Newtonville MA 02460</t>
   </si>
   <si>
     <t>5177 Richmond Ave., Suite 800 Houston, TX 77056</t>
   </si>
   <si>
     <t>10830 N. Central Expressway, Suite 270, Dallas, TX 75231</t>
   </si>
   <si>
-    <t>116 Kestrel Dr., Spring Branch, TX 78070</t>
-[...1 lines deleted...]
-  <si>
     <t>940 Willamette Street, Suite 530, Eugene, OR 97401</t>
   </si>
   <si>
     <t>PO Box 8558 Warwick, RI 02888</t>
   </si>
   <si>
     <t>644 Holly Springs Rd. Suite 327 Holly Springs, NC  27540</t>
   </si>
   <si>
     <t>3141 Stevens Creek Blvd. Suite 353, San Jose, CA 95117-1129</t>
   </si>
   <si>
     <t>120 Broadway, 25th Fl., New York, NY 10271</t>
   </si>
   <si>
     <t>6012 Blue Circle Drive, Minnetonka, MN 55343</t>
   </si>
   <si>
     <t>548 Market St. PMB 98100, San Francisco, CA 94104</t>
   </si>
   <si>
     <t>1880 WEST MORTON AVENUE    JACKSONVILLE, IL 62650</t>
   </si>
   <si>
     <t>104 Wooster Street, Suite 4S, New York, NY 10012</t>
@@ -2288,60 +2279,54 @@
   <si>
     <t>9111 Cypress Waters. Blvd. Suite #300 Coppell, TX. 75019</t>
   </si>
   <si>
     <t>1867 Yonge St. #700,  Toronto, ON M4S 1Y5</t>
   </si>
   <si>
     <t>PO BOX 90071 Houston, Texas 77290</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>chuck.harre@yahoo.com</t>
   </si>
   <si>
     <t>mikedesparrois@gmail.com</t>
   </si>
   <si>
     <t>carl@4mativ.org</t>
   </si>
   <si>
     <t>info@4qmteaching.net</t>
   </si>
   <si>
-    <t>kmason@acceleratelearning.com</t>
-[...1 lines deleted...]
-  <si>
     <t>clientservices@apperson.com</t>
   </si>
   <si>
     <t>info@appliedpractice.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>customercare@ecslearn.com</t>
   </si>
   <si>
     <t>vendor@avantassessment.com</t>
   </si>
   <si>
     <t>robin@bepublishing.com</t>
   </si>
   <si>
     <t>paul.islas@back2schooltx.com</t>
   </si>
   <si>
     <t>info@ballard-tighe.com</t>
   </si>
   <si>
     <t>info@battlequestions.com</t>
   </si>
   <si>
     <t>Jabbar@BeGLADtraining.com</t>
   </si>
   <si>
     <t>adoptions@bfwpub.com</t>
   </si>
   <si>
     <t>orders@bellwethermedia.com</t>
   </si>
@@ -2670,53 +2655,50 @@
   <si>
     <t>zizi@ztasticsolutions.com</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>(915) 474-9779</t>
   </si>
   <si>
     <t>(432) 528-0031</t>
   </si>
   <si>
     <t>(888) 546-2848</t>
   </si>
   <si>
     <t>(857) 636-8144</t>
   </si>
   <si>
     <t>(800) 827-9219</t>
   </si>
   <si>
     <t>(866) 374-3768</t>
   </si>
   <si>
-    <t>(800) 688-3224</t>
-[...1 lines deleted...]
-  <si>
     <t>(888) 731-7887</t>
   </si>
   <si>
     <t>(888) 781-6921</t>
   </si>
   <si>
     <t>(210) 993-3555</t>
   </si>
   <si>
     <t>(951) 212-7270</t>
   </si>
   <si>
     <t>(919) 623-7346</t>
   </si>
   <si>
     <t>(844) 438-4523 x700</t>
   </si>
   <si>
     <t>(417) 429-0081 x222</t>
   </si>
   <si>
     <t>(612) 825-2545</t>
   </si>
   <si>
     <t>(801) 388-2200</t>
@@ -3051,53 +3033,50 @@
   <si>
     <t>HTTP://www.2love1.org</t>
   </si>
   <si>
     <t>https://www.mikedconsulting.com/</t>
   </si>
   <si>
     <t>https://4mativ.org/</t>
   </si>
   <si>
     <t>HTTP://4qmteaching.net</t>
   </si>
   <si>
     <t>HTTP://www.acceleratelearning.com</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>HTTP://www.apperson.com</t>
   </si>
   <si>
     <t>HTTP://www.appliedpractice.com</t>
   </si>
   <si>
-    <t>http://www.ecslearn.com</t>
-[...1 lines deleted...]
-  <si>
     <t>https://avantassessment.com/</t>
   </si>
   <si>
     <t>HTTP://www.bepublishing.com</t>
   </si>
   <si>
     <t>HTTP://www.back2schooltexas.com</t>
   </si>
   <si>
     <t>HTTP://www.ballard-tighe.com</t>
   </si>
   <si>
     <t>https://battlequestions.com/index.html</t>
   </si>
   <si>
     <t>https://begladtraining.com/</t>
   </si>
   <si>
     <t>HTTP://www.bfwpub.com</t>
   </si>
   <si>
     <t>HTTP://www.bellwethermedia.com</t>
   </si>
   <si>
     <t>https://www.booknook.com/</t>
@@ -3895,53 +3874,50 @@
     <t>Products. Percent discount off catalog/pricelist.</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
     <t>Does the pricing as found on your catalog/pricelist/website already reflect the discount?</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Services. Percent discount off pricelist/fee schedule.</t>
   </si>
   <si>
     <t>Crowning Point LLC</t>
   </si>
   <si>
     <t>Progress Learning LLC</t>
   </si>
   <si>
     <t>TCASE Services by Design (TCASE Services, Inc.)</t>
   </si>
   <si>
     <t>Yes (see included exceptions sheet)</t>
-  </si>
-[...1 lines deleted...]
-    <t>(281) 833-4553</t>
   </si>
   <si>
     <t>All of the Continental United States of America</t>
   </si>
   <si>
     <t>13201 Arrington Road, Grandview, MO 64030</t>
   </si>
   <si>
     <t>Price Link (only classroom/instructional items may be purchased; cannot be used to purchase non-instructional related items such as office supplies, cleaning supplies, breakroom supplies, bath tissue &amp; paper towels, etc.)</t>
   </si>
   <si>
     <t>Dominic J. Longo</t>
   </si>
   <si>
     <t>XanEdu Publishing, Inc.</t>
   </si>
   <si>
     <t>*updated 12/5/23</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Price Link </t>
     </r>
     <r>
       <rPr>
@@ -4311,53 +4287,50 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> sprematilleke@discoveryed.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(443) 534-2404</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 305-787-2213</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 10/10/24, 10/30/24</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">6215 Via La Cantera </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>287</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Suite 406, San Antonio, Texas, 78256</t>
     </r>
   </si>
   <si>
     <t>*updated 12/11/23, 12/3/24</t>
@@ -4785,50 +4758,120 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2845</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 6302</t>
     </r>
   </si>
   <si>
     <t>*updated 7/22/25, 8/1/25, 5/21/26</t>
   </si>
   <si>
     <t>*updated 6/18/24, 5/6/25, 5/21/26</t>
   </si>
   <si>
     <t>*updated 1/11/24, 10/16/24, 10/10/25, 5/6/26, 5/26/26</t>
   </si>
   <si>
     <t>*updated 7/14/26</t>
+  </si>
+  <si>
+    <t>*updated 8/14/26</t>
+  </si>
+  <si>
+    <t>*updated 8/25/26</t>
+  </si>
+  <si>
+    <t>*updated 8/26/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kerri Mason</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Billy Ray McCrary III</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(281) 833-4553</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 512-966-0820</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">kmason@acceleratelearning.com </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>bmccrary@acceleratelearning.com</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 9/1/26</t>
+  </si>
+  <si>
+    <t>*updated 9/11/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5401,51 +5444,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tutorfly.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Carnegie%20Learning.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Filo%20Edtech.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Keystone%20Books%20and%20Media.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Platinum%20Consulting%20Services.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bellwether%20Media.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sirius%20Education%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Back%202%20School%20Texas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Delaney%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Educational%20Research%20Institute.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/HMH-NWEA.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/JROTC%20Dog%20Tags.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/MindRise%20Learning.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Okapi%20Educational%20Publishing.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sanviks%20HOP.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Real%20OT%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Southwest%20Training.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Accelerate%20Learning.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Readable%20English.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rev%20it%20Up.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Children's%20Plus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CONSTRUCTIVE%20PLAYTHINGS.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Flinn%20Scientific.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Getpoms.com.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kids%20Excel%20El%20Paso.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loom%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Textbook%20Warehouse.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/UWorld.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Onofre%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Playlearn%20USA.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ballard%20%26%20Tighe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BookNook.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/DreamBox%20Learning.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EMILY%20ILAND%20INC.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kagan%20Professional%20Development.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Savvas%20Learning%20Company%20LLC.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Solution%20Tree%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XELLO.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BlueWonder%20Creative.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/IEP%20Curriculum%20and%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/LumenKind.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Natinal%20Science%20Teachers%20Association.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Good%20Stuff%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Richard%20C.%20Owen%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/2ove1%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Apperson%20Inc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Committee%20For%20Children.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Creative%20Mathematics.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Gumdrop%20Books.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Think%20Big%20Learning.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XanEdu%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Footsteps2Brilliance.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kajitani%20Education.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Lakeshore%20Learning%20Materials%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ori%20Learning.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Positive%20Directions%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/TCASE%20Services%20by%20Design.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BattleQuestions.com.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bound%20to%20Stay%20Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Engage!%20Learning.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Summit%20K12%20Holdings.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dual%20Language%20Education%20of%20New%20Mexico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Happy%20and%20Fun%20Lifestyle.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ILO%20Group.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Nearpod.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/richards%20Lindsay%20%26%20Martin.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Scholastic%20Book%20Fairs.xlsx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ztastic%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Applied%20Practice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Mamba%20Gaga.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Great%20Reading%20Company%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4D%20Works%20LLC.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crisis%20Prevention%20Institute.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Complete%20Book%20and%20Media%20Supply.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EPS%20Operations%2C%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Frenalytics.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learner's%20Edge%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ProSolve.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tag2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Thinking%20Maps.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loving%20Guidance.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kamico.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Pacific%20Learning.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Braintrust%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Be%20Glad.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crowning%20Point.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/E3%20Alliance.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Instructional%20Empowerment.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/New%20Teacher%20Center.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/RUSSELL'S%20EDUCATIONAL%20CONSULTING.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Quill.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Asteria%20Education.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Harry_K_Wong.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Marzano%20Resources%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Renaissance%20Learning.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rigged%20In%20Your%20Favor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Progress%20Learning%20LLC.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4MATIV%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Comprehensive%20Training%20Center.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Fried%20Technology.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Farm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Threads%20of%20Love.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Care%20Behavioral%20health.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Expedited%20Reports.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Kaplan%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Perma-Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/QEP%20Professional%20books.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teachers%20Discovery.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Everway.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bedford%2C%20Freeman%20%26%20Worth.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Education%20Elements.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Josh%20Shipp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Seidlitz%20Education.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Forethought%20Essentials.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/B.E.%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dallas%20Ecological%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Hatch.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Math%20%26%20Science%20Cut%20Ups.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/NEXTEC.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Responsive%20Learning.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ripple%20Effects.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Salas%20Music.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crabtree%20Coaching.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4QM%20Teaching.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Avant%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CompTIA.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Garro%20Behavior.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Without%20Tears.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rainbow%20Book%20Company.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teaching%20Strategies.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/UWorld.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Children's%20Plus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Flinn%20Scientific.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Getpoms.com.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kids%20Excel%20El%20Paso.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loom%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Playlearn%20USA.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Readable%20English.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Textbook%20Warehouse.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BookNook.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Solution%20Tree%2C%20Inc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ballard%20%26%20Tighe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/DreamBox%20Learning.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EMILY%20ILAND%20INC.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/IEP%20Curriculum%20and%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kagan%20Professional%20Development.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Natinal%20Science%20Teachers%20Association.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Onofre%20%26%20Associates.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Savvas%20Learning%20Company%20LLC.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XELLO.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BlueWonder%20Creative.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Accelerate%20Learning.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Good%20Stuff%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Richard%20C.%20Owen%20Publishers.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Committee%20For%20Children.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Creative%20Mathematics.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Footsteps2Brilliance.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Gumdrop%20Books.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Lakeshore%20Learning%20Materials%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/LumenKind.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Think%20Big%20Learning.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/XanEdu%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ori%20Learning.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Positive%20Directions%20Pricelist.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/BattleQuestions.com.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bound%20to%20Stay%20Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dual%20Language%20Education%20of%20New%20Mexico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Engage!%20Learning.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kajitani%20Education.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Scholastic%20Book%20Fairs.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Summit%20K12%20Holdings.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CQ%20International.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/TCASE%20Services%20by%20Design.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ILO%20Group.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Mamba%20Gaga.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Nearpod.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Really%20Great%20Reading%20Company%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/richards%20Lindsay%20%26%20Martin.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/2ove1%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Apperson%20Inc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Complete%20Book%20and%20Media%20Supply.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crisis%20Prevention%20Institute.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Happy%20and%20Fun%20Lifestyle.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Thinking%20Maps.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ztastic%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Frenalytics.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Kamico.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learner's%20Edge%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Pacific%20Learning.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/ProSolve.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Loving%20Guidance.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Be%20Glad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Braintrust%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/EPS%20Operations%2C%20LLC.xlsx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tag2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/E3%20Alliance.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Harry_K_Wong.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Instructional%20Empowerment.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/New%20Teacher%20Center.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rigged%20In%20Your%20Favor.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/School%20Specialty.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Progress%20Learning%20LLC.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Quill.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Applied%20Practice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Marzano%20Resources%2C%20LLC.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Renaissance%20Learning.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4D%20Works%20LLC.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crowning%20Point.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Comprehensive%20Training%20Center.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Expedited%20Reports.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Fried%20Technology.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Farm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/QEP%20Professional%20books.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teachers%20Discovery.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Threads%20of%20Love.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Everway.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Kaplan%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Perma-Bound%20Books.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Care%20Behavioral%20health.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bedford%2C%20Freeman%20%26%20Worth.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Dallas%20Ecological%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Education%20Elements.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Josh%20Shipp.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/NEXTEC.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Salas%20Music.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Seidlitz%20Education.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Forethought%20Essentials.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Avant%20Assessment.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Hatch.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Math%20%26%20Science%20Cut%20Ups.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Responsive%20Learning.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Ripple%20Effects.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Crabtree%20Coaching.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4MATIV%20Technologies.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CompTIA.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Garro%20Behavior.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Learning%20Without%20Tears.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Tutorfly.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Carnegie%20Learning.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Filo%20Edtech.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Keystone%20Books%20and%20Media.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Platinum%20Consulting%20Services.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rainbow%20Book%20Company.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Teaching%20Strategies.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Bellwether%20Media.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Educational%20Research%20Institute.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/JROTC%20Dog%20Tags.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sirius%20Education%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Southwest%20Training.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Back%202%20School%20Texas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Delaney%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/HMH-NWEA.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/MindRise%20Learning.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Okapi%20Educational%20Publishing.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Rev%20it%20Up.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/RUSSELL'S%20EDUCATIONAL%20CONSULTING.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Sanviks%20HOP.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/Real%20OT%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/4QM%20Teaching.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/B.E.%20Publishing.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/24-7474/CONSTRUCTIVE%20PLAYTHINGS.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:G163"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="7" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -8582,6397 +8625,6360 @@
         <v>475</v>
       </c>
       <c r="F161" s="10">
         <v>1</v>
       </c>
       <c r="G161" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
         <v>476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.3" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R24-7474 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:EG16"/>
+  <dimension ref="B1:EF16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="36" style="13" customWidth="1"/>
     <col min="4" max="4" width="6" style="13" customWidth="1"/>
-    <col min="5" max="136" width="30.7109375" style="13" customWidth="1"/>
-    <col min="137" max="16384" width="9.140625" style="13"/>
+    <col min="5" max="135" width="30.7109375" style="13" customWidth="1"/>
+    <col min="136" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:137" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:136" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="I1" s="28"/>
+        <v>1304</v>
+      </c>
+      <c r="I1" s="28" t="s">
+        <v>1359</v>
+      </c>
       <c r="J1" s="31" t="s">
+        <v>1303</v>
+      </c>
+      <c r="L1" s="28"/>
+      <c r="N1" s="31" t="s">
+        <v>1318</v>
+      </c>
+      <c r="O1" s="28" t="s">
+        <v>1327</v>
+      </c>
+      <c r="Q1" s="26"/>
+      <c r="T1" s="26"/>
+      <c r="X1" s="26" t="s">
+        <v>1341</v>
+      </c>
+      <c r="AB1" s="28" t="s">
+        <v>1356</v>
+      </c>
+      <c r="AC1" s="28" t="s">
+        <v>1310</v>
+      </c>
+      <c r="AD1" s="31" t="s">
+        <v>1293</v>
+      </c>
+      <c r="AE1" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+      <c r="AI1" s="28" t="s">
+        <v>1355</v>
+      </c>
+      <c r="AJ1" s="26"/>
+      <c r="AK1" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="AM1" s="26" t="s">
         <v>1311</v>
       </c>
-      <c r="L1" s="13" t="s">
-[...11 lines deleted...]
-      <c r="Y1" s="26" t="s">
+      <c r="AP1" s="26"/>
+      <c r="AQ1" s="31" t="s">
+        <v>1293</v>
+      </c>
+      <c r="AS1" s="26"/>
+      <c r="AT1" s="26" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AW1" s="27"/>
+      <c r="AY1" s="26"/>
+      <c r="BD1" s="26"/>
+      <c r="BE1" s="13" t="s">
+        <v>1365</v>
+      </c>
+      <c r="BG1" s="26" t="s">
         <v>1350</v>
       </c>
-      <c r="AC1" s="28" t="s">
-[...13 lines deleted...]
-      <c r="AJ1" s="28" t="s">
+      <c r="BH1" s="28"/>
+      <c r="BJ1" s="13" t="s">
+        <v>1293</v>
+      </c>
+      <c r="BK1" s="26"/>
+      <c r="BL1" s="13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="BP1" s="26"/>
+      <c r="BQ1" s="28" t="s">
+        <v>1297</v>
+      </c>
+      <c r="BS1" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="BT1" s="26"/>
+      <c r="BW1" s="13" t="s">
+        <v>1283</v>
+      </c>
+      <c r="BY1" s="13" t="s">
+        <v>1347</v>
+      </c>
+      <c r="CE1" s="28" t="s">
+        <v>1354</v>
+      </c>
+      <c r="CF1" s="26"/>
+      <c r="CG1" s="26" t="s">
+        <v>1305</v>
+      </c>
+      <c r="CH1" s="26"/>
+      <c r="CJ1" s="26"/>
+      <c r="CN1" s="26"/>
+      <c r="CO1" s="31" t="s">
+        <v>1293</v>
+      </c>
+      <c r="CQ1" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="CR1" s="26"/>
+      <c r="CS1" s="26"/>
+      <c r="CT1" s="28"/>
+      <c r="CU1" s="28"/>
+      <c r="CX1" s="28"/>
+      <c r="CY1" s="26"/>
+      <c r="CZ1" s="26" t="s">
+        <v>1348</v>
+      </c>
+      <c r="DA1" s="28" t="s">
         <v>1364</v>
       </c>
-      <c r="AK1" s="26"/>
-      <c r="AL1" s="13" t="s">
+      <c r="DE1" s="28" t="s">
+        <v>1326</v>
+      </c>
+      <c r="DI1" s="26"/>
+      <c r="DK1" s="28" t="s">
+        <v>1328</v>
+      </c>
+      <c r="DM1" s="28"/>
+      <c r="DO1" s="26" t="s">
         <v>1329</v>
       </c>
-      <c r="AN1" s="26" t="s">
-[...57 lines deleted...]
-      <c r="DA1" s="26" t="s">
+      <c r="DP1" s="13" t="s">
         <v>1357</v>
       </c>
-      <c r="DB1" s="28"/>
-[...33 lines deleted...]
-    <row r="2" spans="2:137" s="25" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="DQ1" s="28"/>
+      <c r="DR1" s="13" t="s">
+        <v>1349</v>
+      </c>
+      <c r="DS1" s="31" t="s">
+        <v>1360</v>
+      </c>
+      <c r="DT1" s="42" t="s">
+        <v>1324</v>
+      </c>
+      <c r="DU1" s="28"/>
+      <c r="DV1" s="28" t="s">
+        <v>1299</v>
+      </c>
+      <c r="DW1" s="26"/>
+      <c r="DZ1" s="26" t="s">
+        <v>1296</v>
+      </c>
+      <c r="EC1" s="26"/>
+      <c r="ED1" s="28"/>
+    </row>
+    <row r="2" spans="2:136" s="25" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="22" t="s">
         <v>477</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>478</v>
       </c>
       <c r="F2" s="29" t="s">
         <v>479</v>
       </c>
       <c r="G2" s="29" t="s">
         <v>320</v>
       </c>
       <c r="H2" s="29" t="s">
         <v>323</v>
       </c>
       <c r="I2" s="29" t="s">
         <v>327</v>
       </c>
       <c r="J2" s="29" t="s">
-        <v>1309</v>
+        <v>1301</v>
       </c>
       <c r="K2" s="29" t="s">
         <v>341</v>
       </c>
       <c r="L2" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="M2" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="N2" s="29" t="s">
         <v>480</v>
       </c>
-      <c r="M2" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O2" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="P2" s="29" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q2" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="R2" s="29" t="s">
         <v>481</v>
       </c>
-      <c r="P2" s="29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S2" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="T2" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="U2" s="29" t="s">
+        <v>263</v>
+      </c>
+      <c r="V2" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="W2" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="X2" s="29" t="s">
         <v>482</v>
       </c>
-      <c r="T2" s="29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y2" s="29" t="s">
+        <v>274</v>
+      </c>
+      <c r="Z2" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA2" s="29" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB2" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="AC2" s="29" t="s">
+        <v>284</v>
+      </c>
+      <c r="AD2" s="29" t="s">
+        <v>287</v>
+      </c>
+      <c r="AE2" s="29" t="s">
+        <v>1323</v>
+      </c>
+      <c r="AF2" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="AG2" s="29" t="s">
         <v>483</v>
       </c>
-      <c r="Z2" s="29" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AH2" s="29" t="s">
+        <v>302</v>
+      </c>
+      <c r="AI2" s="29" t="s">
+        <v>307</v>
+      </c>
+      <c r="AJ2" s="29" t="s">
+        <v>1274</v>
+      </c>
+      <c r="AK2" s="29" t="s">
         <v>484</v>
       </c>
-      <c r="AI2" s="29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL2" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="AM2" s="29" t="s">
+        <v>1312</v>
+      </c>
+      <c r="AN2" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="AO2" s="29" t="s">
+        <v>438</v>
+      </c>
+      <c r="AP2" s="29" t="s">
+        <v>442</v>
+      </c>
+      <c r="AQ2" s="29" t="s">
+        <v>448</v>
+      </c>
+      <c r="AR2" s="29" t="s">
+        <v>450</v>
+      </c>
+      <c r="AS2" s="29" t="s">
         <v>485</v>
-      </c>
-[...19 lines deleted...]
-        <v>450</v>
       </c>
       <c r="AT2" s="29" t="s">
         <v>486</v>
       </c>
       <c r="AU2" s="29" t="s">
         <v>487</v>
       </c>
       <c r="AV2" s="29" t="s">
+        <v>465</v>
+      </c>
+      <c r="AW2" s="29" t="s">
+        <v>469</v>
+      </c>
+      <c r="AX2" s="29" t="s">
+        <v>422</v>
+      </c>
+      <c r="AY2" s="29" t="s">
         <v>488</v>
       </c>
-      <c r="AW2" s="29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ2" s="29" t="s">
+        <v>415</v>
+      </c>
+      <c r="BA2" s="29" t="s">
+        <v>372</v>
+      </c>
+      <c r="BB2" s="29" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="BC2" s="29" t="s">
         <v>490</v>
       </c>
       <c r="BD2" s="29" t="s">
+        <v>383</v>
+      </c>
+      <c r="BE2" s="29" t="s">
         <v>491</v>
       </c>
-      <c r="BE2" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF2" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="BG2" s="29" t="s">
+        <v>392</v>
+      </c>
+      <c r="BH2" s="29" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="BI2" s="29" t="s">
         <v>493</v>
       </c>
       <c r="BJ2" s="29" t="s">
+        <v>403</v>
+      </c>
+      <c r="BK2" s="29" t="s">
         <v>494</v>
       </c>
-      <c r="BK2" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL2" s="29" t="s">
+        <v>409</v>
+      </c>
+      <c r="BM2" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="BN2" s="29" t="s">
+        <v>261</v>
+      </c>
+      <c r="BO2" s="29" t="s">
         <v>495</v>
       </c>
-      <c r="BM2" s="29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BP2" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="BQ2" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR2" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="BS2" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="BT2" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="BU2" s="29" t="s">
         <v>496</v>
       </c>
-      <c r="BQ2" s="29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BV2" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="BW2" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="BX2" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="BY2" s="29" t="s">
+        <v>119</v>
+      </c>
+      <c r="BZ2" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="CA2" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="CB2" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="CC2" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="CD2" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="CE2" s="29" t="s">
+        <v>1338</v>
+      </c>
+      <c r="CF2" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="CG2" s="29" t="s">
+        <v>1306</v>
+      </c>
+      <c r="CH2" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CJ2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CK2" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="CL2" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="CM2" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="CN2" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="CO2" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="CP2" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="CQ2" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="CR2" s="29" t="s">
+        <v>1275</v>
+      </c>
+      <c r="CS2" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="CT2" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="CU2" s="29" t="s">
         <v>497</v>
-      </c>
-[...73 lines deleted...]
-        <v>76</v>
       </c>
       <c r="CV2" s="29" t="s">
         <v>498</v>
       </c>
       <c r="CW2" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="CX2" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="CY2" s="29" t="s">
+        <v>201</v>
+      </c>
+      <c r="CZ2" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="DA2" s="29" t="s">
+        <v>211</v>
+      </c>
+      <c r="DB2" s="29" t="s">
+        <v>214</v>
+      </c>
+      <c r="DC2" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD2" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="DE2" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="DF2" s="29" t="s">
         <v>499</v>
       </c>
-      <c r="CX2" s="29" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="DG2" s="29" t="s">
+        <v>225</v>
+      </c>
+      <c r="DH2" s="29" t="s">
+        <v>229</v>
+      </c>
+      <c r="DI2" s="29" t="s">
         <v>500</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="DJ2" s="29" t="s">
         <v>501</v>
       </c>
       <c r="DK2" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="DL2" s="29" t="s">
+        <v>242</v>
+      </c>
+      <c r="DM2" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="DN2" s="29" t="s">
+        <v>248</v>
+      </c>
+      <c r="DO2" s="29" t="s">
+        <v>1330</v>
+      </c>
+      <c r="DP2" s="29" t="s">
+        <v>251</v>
+      </c>
+      <c r="DQ2" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="DR2" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS2" s="29" t="s">
+        <v>158</v>
+      </c>
+      <c r="DT2" s="29" t="s">
+        <v>1276</v>
+      </c>
+      <c r="DU2" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="DV2" s="29" t="s">
         <v>502</v>
       </c>
-      <c r="DL2" s="29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="DW2" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="DX2" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="DY2" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="DZ2" s="29" t="s">
+        <v>178</v>
+      </c>
+      <c r="EA2" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="EB2" s="29" t="s">
         <v>503</v>
       </c>
-      <c r="DX2" s="29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="EC2" s="29" t="s">
+        <v>1282</v>
+      </c>
+      <c r="ED2" s="29" t="s">
+        <v>444</v>
+      </c>
+      <c r="EE2" s="29" t="s">
+        <v>474</v>
+      </c>
+      <c r="EF2" s="31"/>
+    </row>
+    <row r="3" spans="2:136" ht="45" x14ac:dyDescent="0.25">
+      <c r="D3" s="23" t="s">
         <v>504</v>
       </c>
-      <c r="ED2" s="29" t="s">
-[...11 lines deleted...]
-      <c r="D3" s="23" t="s">
+      <c r="E3" s="17" t="s">
         <v>505</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="F3" s="17" t="s">
         <v>506</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="G3" s="17" t="s">
         <v>507</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="H3" s="17" t="s">
         <v>508</v>
       </c>
-      <c r="H3" s="17" t="s">
+      <c r="I3" s="30" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J3" s="17" t="s">
         <v>509</v>
       </c>
-      <c r="I3" s="17" t="s">
+      <c r="K3" s="17" t="s">
         <v>510</v>
       </c>
-      <c r="J3" s="17" t="s">
+      <c r="L3" s="17" t="s">
+        <v>512</v>
+      </c>
+      <c r="M3" s="17" t="s">
+        <v>513</v>
+      </c>
+      <c r="N3" s="17" t="s">
+        <v>514</v>
+      </c>
+      <c r="O3" s="17" t="s">
+        <v>515</v>
+      </c>
+      <c r="P3" s="17" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q3" s="17" t="s">
+        <v>517</v>
+      </c>
+      <c r="R3" s="17" t="s">
+        <v>518</v>
+      </c>
+      <c r="S3" s="17" t="s">
+        <v>519</v>
+      </c>
+      <c r="T3" s="17" t="s">
+        <v>1285</v>
+      </c>
+      <c r="U3" s="17" t="s">
+        <v>520</v>
+      </c>
+      <c r="V3" s="17" t="s">
+        <v>521</v>
+      </c>
+      <c r="W3" s="17" t="s">
+        <v>522</v>
+      </c>
+      <c r="X3" s="17" t="s">
+        <v>523</v>
+      </c>
+      <c r="Y3" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="Z3" s="17" t="s">
+        <v>525</v>
+      </c>
+      <c r="AA3" s="17" t="s">
+        <v>526</v>
+      </c>
+      <c r="AB3" s="30" t="s">
+        <v>1342</v>
+      </c>
+      <c r="AC3" s="30" t="s">
+        <v>1308</v>
+      </c>
+      <c r="AD3" s="17" t="s">
+        <v>527</v>
+      </c>
+      <c r="AE3" s="17" t="s">
+        <v>528</v>
+      </c>
+      <c r="AF3" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="AG3" s="17" t="s">
+        <v>530</v>
+      </c>
+      <c r="AH3" s="17" t="s">
+        <v>531</v>
+      </c>
+      <c r="AI3" s="17" t="s">
+        <v>532</v>
+      </c>
+      <c r="AJ3" s="17" t="s">
+        <v>553</v>
+      </c>
+      <c r="AK3" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="AL3" s="17" t="s">
+        <v>534</v>
+      </c>
+      <c r="AM3" s="30" t="s">
+        <v>1313</v>
+      </c>
+      <c r="AN3" s="17" t="s">
+        <v>535</v>
+      </c>
+      <c r="AO3" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="AP3" s="17" t="s">
+        <v>537</v>
+      </c>
+      <c r="AQ3" s="17" t="s">
+        <v>527</v>
+      </c>
+      <c r="AR3" s="17" t="s">
+        <v>538</v>
+      </c>
+      <c r="AS3" s="17" t="s">
+        <v>539</v>
+      </c>
+      <c r="AT3" s="17" t="s">
+        <v>540</v>
+      </c>
+      <c r="AU3" s="17" t="s">
+        <v>541</v>
+      </c>
+      <c r="AV3" s="17" t="s">
+        <v>542</v>
+      </c>
+      <c r="AW3" s="17" t="s">
+        <v>543</v>
+      </c>
+      <c r="AX3" s="17" t="s">
+        <v>544</v>
+      </c>
+      <c r="AY3" s="17" t="s">
+        <v>545</v>
+      </c>
+      <c r="AZ3" s="17" t="s">
+        <v>546</v>
+      </c>
+      <c r="BA3" s="17" t="s">
+        <v>547</v>
+      </c>
+      <c r="BB3" s="17" t="s">
+        <v>548</v>
+      </c>
+      <c r="BC3" s="17" t="s">
+        <v>549</v>
+      </c>
+      <c r="BD3" s="17" t="s">
+        <v>550</v>
+      </c>
+      <c r="BE3" s="17" t="s">
+        <v>551</v>
+      </c>
+      <c r="BF3" s="17" t="s">
+        <v>552</v>
+      </c>
+      <c r="BG3" s="30" t="s">
+        <v>1351</v>
+      </c>
+      <c r="BH3" s="17" t="s">
+        <v>554</v>
+      </c>
+      <c r="BI3" s="17" t="s">
+        <v>555</v>
+      </c>
+      <c r="BJ3" s="17" t="s">
+        <v>556</v>
+      </c>
+      <c r="BK3" s="17" t="s">
+        <v>557</v>
+      </c>
+      <c r="BL3" s="17" t="s">
+        <v>558</v>
+      </c>
+      <c r="BM3" s="17" t="s">
+        <v>559</v>
+      </c>
+      <c r="BN3" s="17" t="s">
+        <v>560</v>
+      </c>
+      <c r="BO3" s="17" t="s">
+        <v>561</v>
+      </c>
+      <c r="BP3" s="17" t="s">
+        <v>562</v>
+      </c>
+      <c r="BQ3" s="17" t="s">
+        <v>563</v>
+      </c>
+      <c r="BR3" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="BS3" s="17" t="s">
+        <v>565</v>
+      </c>
+      <c r="BT3" s="17" t="s">
+        <v>566</v>
+      </c>
+      <c r="BU3" s="17" t="s">
+        <v>567</v>
+      </c>
+      <c r="BV3" s="17" t="s">
+        <v>568</v>
+      </c>
+      <c r="BW3" s="17" t="s">
+        <v>569</v>
+      </c>
+      <c r="BX3" s="17" t="s">
+        <v>570</v>
+      </c>
+      <c r="BY3" s="17" t="s">
         <v>511</v>
       </c>
-      <c r="K3" s="17" t="s">
-[...194 lines deleted...]
-      <c r="BX3" s="17" t="s">
+      <c r="BZ3" s="17" t="s">
         <v>571</v>
       </c>
-      <c r="BY3" s="17" t="s">
+      <c r="CA3" s="17" t="s">
         <v>572</v>
       </c>
-      <c r="BZ3" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CA3" s="17" t="s">
+      <c r="CB3" s="17" t="s">
         <v>573</v>
       </c>
-      <c r="CB3" s="17" t="s">
+      <c r="CC3" s="17" t="s">
         <v>574</v>
       </c>
-      <c r="CC3" s="17" t="s">
+      <c r="CD3" s="17" t="s">
         <v>575</v>
       </c>
-      <c r="CD3" s="17" t="s">
+      <c r="CE3" s="30" t="s">
+        <v>1335</v>
+      </c>
+      <c r="CF3" s="17" t="s">
+        <v>1281</v>
+      </c>
+      <c r="CG3" s="17" t="s">
         <v>576</v>
       </c>
-      <c r="CE3" s="17" t="s">
+      <c r="CH3" s="17" t="s">
         <v>577</v>
       </c>
-      <c r="CF3" s="30" t="s">
-[...5 lines deleted...]
-      <c r="CH3" s="17" t="s">
+      <c r="CI3" s="17" t="s">
         <v>578</v>
       </c>
-      <c r="CI3" s="17" t="s">
+      <c r="CJ3" s="17" t="s">
         <v>579</v>
       </c>
-      <c r="CJ3" s="17" t="s">
+      <c r="CK3" s="17" t="s">
         <v>580</v>
       </c>
-      <c r="CK3" s="17" t="s">
+      <c r="CL3" s="17" t="s">
         <v>581</v>
       </c>
-      <c r="CL3" s="17" t="s">
+      <c r="CM3" s="17" t="s">
         <v>582</v>
       </c>
-      <c r="CM3" s="17" t="s">
+      <c r="CN3" s="17" t="s">
         <v>583</v>
       </c>
-      <c r="CN3" s="17" t="s">
+      <c r="CO3" s="17" t="s">
         <v>584</v>
       </c>
-      <c r="CO3" s="17" t="s">
+      <c r="CP3" s="17" t="s">
         <v>585</v>
       </c>
-      <c r="CP3" s="17" t="s">
+      <c r="CQ3" s="17" t="s">
         <v>586</v>
       </c>
-      <c r="CQ3" s="17" t="s">
+      <c r="CR3" s="17" t="s">
+        <v>621</v>
+      </c>
+      <c r="CS3" s="17" t="s">
         <v>587</v>
       </c>
-      <c r="CR3" s="17" t="s">
+      <c r="CT3" s="17" t="s">
         <v>588</v>
       </c>
-      <c r="CS3" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT3" s="17" t="s">
+      <c r="CU3" s="17" t="s">
         <v>589</v>
       </c>
-      <c r="CU3" s="17" t="s">
+      <c r="CV3" s="17" t="s">
         <v>590</v>
       </c>
-      <c r="CV3" s="17" t="s">
+      <c r="CW3" s="17" t="s">
         <v>591</v>
       </c>
-      <c r="CW3" s="17" t="s">
+      <c r="CX3" s="17" t="s">
         <v>592</v>
       </c>
-      <c r="CX3" s="17" t="s">
+      <c r="CY3" s="17" t="s">
         <v>593</v>
       </c>
-      <c r="CY3" s="17" t="s">
+      <c r="CZ3" s="17" t="s">
         <v>594</v>
       </c>
-      <c r="CZ3" s="17" t="s">
+      <c r="DA3" s="17" t="s">
         <v>595</v>
       </c>
-      <c r="DA3" s="17" t="s">
+      <c r="DB3" s="17" t="s">
         <v>596</v>
       </c>
-      <c r="DB3" s="17" t="s">
+      <c r="DC3" s="17" t="s">
         <v>597</v>
       </c>
-      <c r="DC3" s="17" t="s">
+      <c r="DD3" s="17" t="s">
         <v>598</v>
       </c>
-      <c r="DD3" s="17" t="s">
+      <c r="DE3" s="17" t="s">
         <v>599</v>
       </c>
-      <c r="DE3" s="17" t="s">
+      <c r="DF3" s="17" t="s">
         <v>600</v>
       </c>
-      <c r="DF3" s="17" t="s">
+      <c r="DG3" s="17" t="s">
         <v>601</v>
       </c>
-      <c r="DG3" s="17" t="s">
+      <c r="DH3" s="17" t="s">
         <v>602</v>
       </c>
-      <c r="DH3" s="17" t="s">
+      <c r="DI3" s="17" t="s">
         <v>603</v>
       </c>
-      <c r="DI3" s="17" t="s">
+      <c r="DJ3" s="17" t="s">
         <v>604</v>
       </c>
-      <c r="DJ3" s="17" t="s">
+      <c r="DK3" s="17" t="s">
         <v>605</v>
       </c>
-      <c r="DK3" s="17" t="s">
+      <c r="DL3" s="17" t="s">
         <v>606</v>
       </c>
-      <c r="DL3" s="17" t="s">
+      <c r="DM3" s="17" t="s">
         <v>607</v>
       </c>
-      <c r="DM3" s="17" t="s">
+      <c r="DN3" s="17" t="s">
         <v>608</v>
       </c>
-      <c r="DN3" s="17" t="s">
+      <c r="DO3" s="17" t="s">
         <v>609</v>
       </c>
-      <c r="DO3" s="17" t="s">
+      <c r="DP3" s="17" t="s">
+        <v>573</v>
+      </c>
+      <c r="DQ3" s="17" t="s">
         <v>610</v>
       </c>
-      <c r="DP3" s="17" t="s">
+      <c r="DR3" s="17" t="s">
         <v>611</v>
       </c>
-      <c r="DQ3" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR3" s="17" t="s">
+      <c r="DS3" s="17" t="s">
         <v>612</v>
       </c>
-      <c r="DS3" s="17" t="s">
+      <c r="DT3" s="17" t="s">
         <v>613</v>
       </c>
-      <c r="DT3" s="17" t="s">
+      <c r="DU3" s="17" t="s">
         <v>614</v>
       </c>
-      <c r="DU3" s="17" t="s">
+      <c r="DV3" s="17" t="s">
         <v>615</v>
       </c>
-      <c r="DV3" s="17" t="s">
+      <c r="DW3" s="17" t="s">
         <v>616</v>
       </c>
-      <c r="DW3" s="17" t="s">
+      <c r="DX3" s="17" t="s">
         <v>617</v>
       </c>
-      <c r="DX3" s="17" t="s">
+      <c r="DY3" s="17" t="s">
         <v>618</v>
       </c>
-      <c r="DY3" s="17" t="s">
+      <c r="DZ3" s="17" t="s">
         <v>619</v>
       </c>
-      <c r="DZ3" s="17" t="s">
+      <c r="EA3" s="17" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="EB3" s="17" t="s">
         <v>622</v>
       </c>
       <c r="EC3" s="17" t="s">
+        <v>623</v>
+      </c>
+      <c r="ED3" s="17" t="s">
         <v>624</v>
       </c>
-      <c r="ED3" s="17" t="s">
+      <c r="EE3" s="17" t="s">
         <v>625</v>
       </c>
-      <c r="EE3" s="17" t="s">
+    </row>
+    <row r="4" spans="2:136" ht="60" x14ac:dyDescent="0.25">
+      <c r="D4" s="23" t="s">
         <v>626</v>
       </c>
-      <c r="EF3" s="17" t="s">
+      <c r="E4" s="17" t="s">
         <v>627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D4" s="23" t="s">
+      <c r="F4" s="17" t="s">
         <v>628</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="G4" s="17" t="s">
         <v>629</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="H4" s="17" t="s">
         <v>630</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="I4" s="17" t="s">
         <v>631</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="J4" s="30" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K4" s="17" t="s">
         <v>632</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="L4" s="17" t="s">
         <v>633</v>
       </c>
-      <c r="J4" s="30" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>634</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="N4" s="30" t="s">
+        <v>1317</v>
+      </c>
+      <c r="O4" s="30" t="s">
+        <v>1300</v>
+      </c>
+      <c r="P4" s="17" t="s">
         <v>635</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="Q4" s="17" t="s">
         <v>636</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="R4" s="17" t="s">
         <v>637</v>
       </c>
-      <c r="O4" s="30" t="s">
-[...5 lines deleted...]
-      <c r="Q4" s="17" t="s">
+      <c r="S4" s="17" t="s">
         <v>638</v>
       </c>
-      <c r="R4" s="17" t="s">
+      <c r="T4" s="17" t="s">
+        <v>1286</v>
+      </c>
+      <c r="U4" s="17" t="s">
         <v>639</v>
       </c>
-      <c r="S4" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>640</v>
       </c>
-      <c r="T4" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>641</v>
       </c>
-      <c r="U4" s="17" t="s">
+      <c r="X4" s="17" t="s">
+        <v>642</v>
+      </c>
+      <c r="Y4" s="17" t="s">
+        <v>643</v>
+      </c>
+      <c r="Z4" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="AA4" s="17" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB4" s="30" t="s">
+        <v>1343</v>
+      </c>
+      <c r="AC4" s="17" t="s">
+        <v>646</v>
+      </c>
+      <c r="AD4" s="17" t="s">
+        <v>647</v>
+      </c>
+      <c r="AE4" s="17" t="s">
+        <v>648</v>
+      </c>
+      <c r="AF4" s="17" t="s">
+        <v>1279</v>
+      </c>
+      <c r="AG4" s="17" t="s">
+        <v>649</v>
+      </c>
+      <c r="AH4" s="17" t="s">
+        <v>650</v>
+      </c>
+      <c r="AI4" s="17" t="s">
+        <v>651</v>
+      </c>
+      <c r="AJ4" s="17" t="s">
+        <v>672</v>
+      </c>
+      <c r="AK4" s="17" t="s">
+        <v>652</v>
+      </c>
+      <c r="AL4" s="17" t="s">
+        <v>645</v>
+      </c>
+      <c r="AM4" s="30" t="s">
+        <v>1314</v>
+      </c>
+      <c r="AN4" s="17" t="s">
+        <v>653</v>
+      </c>
+      <c r="AO4" s="17" t="s">
+        <v>654</v>
+      </c>
+      <c r="AP4" s="17" t="s">
+        <v>655</v>
+      </c>
+      <c r="AQ4" s="17" t="s">
+        <v>656</v>
+      </c>
+      <c r="AR4" s="17" t="s">
+        <v>657</v>
+      </c>
+      <c r="AS4" s="17" t="s">
+        <v>658</v>
+      </c>
+      <c r="AT4" s="30" t="s">
+        <v>1340</v>
+      </c>
+      <c r="AU4" s="17" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV4" s="17" t="s">
+        <v>660</v>
+      </c>
+      <c r="AW4" s="17" t="s">
+        <v>661</v>
+      </c>
+      <c r="AX4" s="17" t="s">
+        <v>662</v>
+      </c>
+      <c r="AY4" s="17" t="s">
+        <v>663</v>
+      </c>
+      <c r="AZ4" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="BA4" s="17" t="s">
+        <v>665</v>
+      </c>
+      <c r="BB4" s="17" t="s">
+        <v>666</v>
+      </c>
+      <c r="BC4" s="17" t="s">
+        <v>667</v>
+      </c>
+      <c r="BD4" s="17" t="s">
+        <v>668</v>
+      </c>
+      <c r="BE4" s="17" t="s">
+        <v>669</v>
+      </c>
+      <c r="BF4" s="17" t="s">
+        <v>670</v>
+      </c>
+      <c r="BG4" s="17" t="s">
+        <v>671</v>
+      </c>
+      <c r="BH4" s="17" t="s">
+        <v>673</v>
+      </c>
+      <c r="BI4" s="17" t="s">
+        <v>674</v>
+      </c>
+      <c r="BJ4" s="17" t="s">
+        <v>675</v>
+      </c>
+      <c r="BK4" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="BL4" s="17" t="s">
+        <v>677</v>
+      </c>
+      <c r="BM4" s="17" t="s">
+        <v>678</v>
+      </c>
+      <c r="BN4" s="17" t="s">
+        <v>679</v>
+      </c>
+      <c r="BO4" s="17" t="s">
+        <v>680</v>
+      </c>
+      <c r="BP4" s="17" t="s">
+        <v>681</v>
+      </c>
+      <c r="BQ4" s="17" t="s">
+        <v>682</v>
+      </c>
+      <c r="BR4" s="17" t="s">
+        <v>645</v>
+      </c>
+      <c r="BS4" s="17" t="s">
+        <v>683</v>
+      </c>
+      <c r="BT4" s="17" t="s">
+        <v>684</v>
+      </c>
+      <c r="BU4" s="17" t="s">
+        <v>685</v>
+      </c>
+      <c r="BV4" s="17" t="s">
+        <v>686</v>
+      </c>
+      <c r="BW4" s="17" t="s">
+        <v>687</v>
+      </c>
+      <c r="BX4" s="17" t="s">
+        <v>688</v>
+      </c>
+      <c r="BY4" s="17" t="s">
+        <v>689</v>
+      </c>
+      <c r="BZ4" s="17" t="s">
+        <v>690</v>
+      </c>
+      <c r="CA4" s="17" t="s">
+        <v>691</v>
+      </c>
+      <c r="CB4" s="17" t="s">
+        <v>692</v>
+      </c>
+      <c r="CC4" s="17" t="s">
+        <v>693</v>
+      </c>
+      <c r="CD4" s="17" t="s">
+        <v>694</v>
+      </c>
+      <c r="CE4" s="17" t="s">
+        <v>695</v>
+      </c>
+      <c r="CF4" s="17" t="s">
+        <v>696</v>
+      </c>
+      <c r="CG4" s="30" t="s">
+        <v>1307</v>
+      </c>
+      <c r="CH4" s="17" t="s">
+        <v>697</v>
+      </c>
+      <c r="CI4" s="17" t="s">
+        <v>698</v>
+      </c>
+      <c r="CJ4" s="17" t="s">
+        <v>699</v>
+      </c>
+      <c r="CK4" s="17" t="s">
+        <v>700</v>
+      </c>
+      <c r="CL4" s="17" t="s">
+        <v>701</v>
+      </c>
+      <c r="CM4" s="17" t="s">
+        <v>702</v>
+      </c>
+      <c r="CN4" s="17" t="s">
+        <v>703</v>
+      </c>
+      <c r="CO4" s="17" t="s">
+        <v>704</v>
+      </c>
+      <c r="CP4" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="CQ4" s="17" t="s">
+        <v>706</v>
+      </c>
+      <c r="CR4" s="17" t="s">
+        <v>737</v>
+      </c>
+      <c r="CS4" s="17" t="s">
+        <v>707</v>
+      </c>
+      <c r="CT4" s="17" t="s">
+        <v>708</v>
+      </c>
+      <c r="CU4" s="17" t="s">
+        <v>709</v>
+      </c>
+      <c r="CV4" s="17" t="s">
+        <v>645</v>
+      </c>
+      <c r="CW4" s="17" t="s">
+        <v>710</v>
+      </c>
+      <c r="CX4" s="17" t="s">
+        <v>711</v>
+      </c>
+      <c r="CY4" s="17" t="s">
+        <v>712</v>
+      </c>
+      <c r="CZ4" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="DA4" s="17" t="s">
+        <v>714</v>
+      </c>
+      <c r="DB4" s="17" t="s">
+        <v>715</v>
+      </c>
+      <c r="DC4" s="17" t="s">
+        <v>716</v>
+      </c>
+      <c r="DD4" s="17" t="s">
+        <v>717</v>
+      </c>
+      <c r="DE4" s="30" t="s">
+        <v>1325</v>
+      </c>
+      <c r="DF4" s="17" t="s">
+        <v>718</v>
+      </c>
+      <c r="DG4" s="17" t="s">
+        <v>719</v>
+      </c>
+      <c r="DH4" s="17" t="s">
+        <v>720</v>
+      </c>
+      <c r="DI4" s="17" t="s">
+        <v>721</v>
+      </c>
+      <c r="DJ4" s="17" t="s">
+        <v>722</v>
+      </c>
+      <c r="DK4" s="17" t="s">
+        <v>723</v>
+      </c>
+      <c r="DL4" s="17" t="s">
+        <v>724</v>
+      </c>
+      <c r="DM4" s="17" t="s">
+        <v>725</v>
+      </c>
+      <c r="DN4" s="17" t="s">
+        <v>726</v>
+      </c>
+      <c r="DO4" s="30" t="s">
+        <v>1331</v>
+      </c>
+      <c r="DP4" s="17" t="s">
+        <v>692</v>
+      </c>
+      <c r="DQ4" s="17" t="s">
+        <v>727</v>
+      </c>
+      <c r="DR4" s="30" t="s">
+        <v>728</v>
+      </c>
+      <c r="DS4" s="17" t="s">
+        <v>729</v>
+      </c>
+      <c r="DT4" s="17" t="s">
+        <v>730</v>
+      </c>
+      <c r="DU4" s="17" t="s">
+        <v>731</v>
+      </c>
+      <c r="DV4" s="30" t="s">
+        <v>1298</v>
+      </c>
+      <c r="DW4" s="17" t="s">
+        <v>732</v>
+      </c>
+      <c r="DX4" s="17" t="s">
+        <v>733</v>
+      </c>
+      <c r="DY4" s="17" t="s">
+        <v>734</v>
+      </c>
+      <c r="DZ4" s="17" t="s">
+        <v>735</v>
+      </c>
+      <c r="EA4" s="17" t="s">
+        <v>736</v>
+      </c>
+      <c r="EB4" s="17" t="s">
+        <v>738</v>
+      </c>
+      <c r="EC4" s="17" t="s">
+        <v>655</v>
+      </c>
+      <c r="ED4" s="17" t="s">
+        <v>739</v>
+      </c>
+      <c r="EE4" s="17" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="5" spans="2:136" ht="90" x14ac:dyDescent="0.25">
+      <c r="D5" s="23" t="s">
+        <v>741</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>742</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>743</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>744</v>
+      </c>
+      <c r="H5" s="17" t="s">
+        <v>745</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J5" s="17" t="s">
+        <v>746</v>
+      </c>
+      <c r="K5" s="17" t="s">
+        <v>747</v>
+      </c>
+      <c r="L5" s="17" t="s">
+        <v>748</v>
+      </c>
+      <c r="M5" s="17" t="s">
+        <v>749</v>
+      </c>
+      <c r="N5" s="17" t="s">
+        <v>750</v>
+      </c>
+      <c r="O5" s="17" t="s">
+        <v>751</v>
+      </c>
+      <c r="P5" s="17" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q5" s="17" t="s">
+        <v>753</v>
+      </c>
+      <c r="R5" s="17" t="s">
+        <v>754</v>
+      </c>
+      <c r="S5" s="17" t="s">
+        <v>755</v>
+      </c>
+      <c r="T5" s="17" t="s">
+        <v>1287</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>756</v>
+      </c>
+      <c r="V5" s="17" t="s">
+        <v>757</v>
+      </c>
+      <c r="W5" s="17" t="s">
+        <v>758</v>
+      </c>
+      <c r="X5" s="17" t="s">
+        <v>759</v>
+      </c>
+      <c r="Y5" s="17" t="s">
+        <v>760</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>761</v>
+      </c>
+      <c r="AA5" s="17" t="s">
+        <v>762</v>
+      </c>
+      <c r="AB5" s="30" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AC5" s="30" t="s">
+        <v>1309</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>763</v>
+      </c>
+      <c r="AE5" s="17" t="s">
+        <v>764</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>765</v>
+      </c>
+      <c r="AG5" s="17" t="s">
+        <v>766</v>
+      </c>
+      <c r="AH5" s="17" t="s">
+        <v>767</v>
+      </c>
+      <c r="AI5" s="17" t="s">
+        <v>768</v>
+      </c>
+      <c r="AJ5" s="17" t="s">
+        <v>789</v>
+      </c>
+      <c r="AK5" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>770</v>
+      </c>
+      <c r="AM5" s="30" t="s">
+        <v>1315</v>
+      </c>
+      <c r="AN5" s="17" t="s">
+        <v>771</v>
+      </c>
+      <c r="AO5" s="17" t="s">
+        <v>772</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>773</v>
+      </c>
+      <c r="AQ5" s="17" t="s">
+        <v>763</v>
+      </c>
+      <c r="AR5" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="AS5" s="17" t="s">
+        <v>775</v>
+      </c>
+      <c r="AT5" s="17" t="s">
+        <v>776</v>
+      </c>
+      <c r="AU5" s="17" t="s">
+        <v>777</v>
+      </c>
+      <c r="AV5" s="17" t="s">
+        <v>778</v>
+      </c>
+      <c r="AW5" s="17" t="s">
+        <v>779</v>
+      </c>
+      <c r="AX5" s="17" t="s">
+        <v>780</v>
+      </c>
+      <c r="AY5" s="17" t="s">
+        <v>781</v>
+      </c>
+      <c r="AZ5" s="17" t="s">
+        <v>782</v>
+      </c>
+      <c r="BA5" s="17" t="s">
+        <v>783</v>
+      </c>
+      <c r="BB5" s="17" t="s">
+        <v>784</v>
+      </c>
+      <c r="BC5" s="17" t="s">
+        <v>785</v>
+      </c>
+      <c r="BD5" s="17" t="s">
+        <v>786</v>
+      </c>
+      <c r="BE5" s="17" t="s">
+        <v>787</v>
+      </c>
+      <c r="BF5" s="17" t="s">
+        <v>788</v>
+      </c>
+      <c r="BG5" s="30" t="s">
+        <v>1352</v>
+      </c>
+      <c r="BH5" s="17" t="s">
+        <v>790</v>
+      </c>
+      <c r="BI5" s="17" t="s">
+        <v>791</v>
+      </c>
+      <c r="BJ5" s="17" t="s">
+        <v>792</v>
+      </c>
+      <c r="BK5" s="17" t="s">
+        <v>793</v>
+      </c>
+      <c r="BL5" s="17" t="s">
+        <v>794</v>
+      </c>
+      <c r="BM5" s="17" t="s">
+        <v>795</v>
+      </c>
+      <c r="BN5" s="17" t="s">
+        <v>796</v>
+      </c>
+      <c r="BO5" s="17" t="s">
+        <v>797</v>
+      </c>
+      <c r="BP5" s="17" t="s">
+        <v>798</v>
+      </c>
+      <c r="BQ5" s="17" t="s">
+        <v>799</v>
+      </c>
+      <c r="BR5" s="17" t="s">
+        <v>800</v>
+      </c>
+      <c r="BS5" s="17" t="s">
+        <v>801</v>
+      </c>
+      <c r="BT5" s="17" t="s">
+        <v>802</v>
+      </c>
+      <c r="BU5" s="17" t="s">
+        <v>803</v>
+      </c>
+      <c r="BV5" s="17" t="s">
+        <v>804</v>
+      </c>
+      <c r="BW5" s="17" t="s">
+        <v>805</v>
+      </c>
+      <c r="BX5" s="17" t="s">
+        <v>806</v>
+      </c>
+      <c r="BY5" s="17" t="s">
+        <v>807</v>
+      </c>
+      <c r="BZ5" s="17" t="s">
+        <v>808</v>
+      </c>
+      <c r="CA5" s="17" t="s">
+        <v>809</v>
+      </c>
+      <c r="CB5" s="17" t="s">
+        <v>810</v>
+      </c>
+      <c r="CC5" s="17" t="s">
+        <v>811</v>
+      </c>
+      <c r="CD5" s="17" t="s">
+        <v>812</v>
+      </c>
+      <c r="CE5" s="30" t="s">
+        <v>1336</v>
+      </c>
+      <c r="CF5" s="17" t="s">
+        <v>813</v>
+      </c>
+      <c r="CG5" s="17" t="s">
+        <v>814</v>
+      </c>
+      <c r="CH5" s="17" t="s">
+        <v>815</v>
+      </c>
+      <c r="CI5" s="17" t="s">
+        <v>816</v>
+      </c>
+      <c r="CJ5" s="17" t="s">
+        <v>817</v>
+      </c>
+      <c r="CK5" s="17" t="s">
+        <v>818</v>
+      </c>
+      <c r="CL5" s="17" t="s">
+        <v>819</v>
+      </c>
+      <c r="CM5" s="17" t="s">
+        <v>820</v>
+      </c>
+      <c r="CN5" s="17" t="s">
+        <v>821</v>
+      </c>
+      <c r="CO5" s="17" t="s">
+        <v>822</v>
+      </c>
+      <c r="CP5" s="17" t="s">
+        <v>823</v>
+      </c>
+      <c r="CQ5" s="17" t="s">
+        <v>824</v>
+      </c>
+      <c r="CR5" s="17" t="s">
+        <v>859</v>
+      </c>
+      <c r="CS5" s="17" t="s">
+        <v>825</v>
+      </c>
+      <c r="CT5" s="17" t="s">
+        <v>826</v>
+      </c>
+      <c r="CU5" s="17" t="s">
+        <v>827</v>
+      </c>
+      <c r="CV5" s="17" t="s">
+        <v>828</v>
+      </c>
+      <c r="CW5" s="17" t="s">
+        <v>829</v>
+      </c>
+      <c r="CX5" s="17" t="s">
+        <v>830</v>
+      </c>
+      <c r="CY5" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="CZ5" s="17" t="s">
+        <v>832</v>
+      </c>
+      <c r="DA5" s="17" t="s">
+        <v>833</v>
+      </c>
+      <c r="DB5" s="17" t="s">
+        <v>834</v>
+      </c>
+      <c r="DC5" s="17" t="s">
+        <v>835</v>
+      </c>
+      <c r="DD5" s="17" t="s">
+        <v>836</v>
+      </c>
+      <c r="DE5" s="17" t="s">
+        <v>837</v>
+      </c>
+      <c r="DF5" s="17" t="s">
+        <v>838</v>
+      </c>
+      <c r="DG5" s="17" t="s">
+        <v>839</v>
+      </c>
+      <c r="DH5" s="17" t="s">
+        <v>840</v>
+      </c>
+      <c r="DI5" s="17" t="s">
+        <v>841</v>
+      </c>
+      <c r="DJ5" s="17" t="s">
+        <v>842</v>
+      </c>
+      <c r="DK5" s="17" t="s">
+        <v>843</v>
+      </c>
+      <c r="DL5" s="17" t="s">
+        <v>844</v>
+      </c>
+      <c r="DM5" s="17" t="s">
+        <v>845</v>
+      </c>
+      <c r="DN5" s="17" t="s">
+        <v>846</v>
+      </c>
+      <c r="DO5" s="30" t="s">
+        <v>1334</v>
+      </c>
+      <c r="DP5" s="17" t="s">
+        <v>847</v>
+      </c>
+      <c r="DQ5" s="17" t="s">
+        <v>848</v>
+      </c>
+      <c r="DR5" s="17" t="s">
+        <v>849</v>
+      </c>
+      <c r="DS5" s="17" t="s">
+        <v>850</v>
+      </c>
+      <c r="DT5" s="17" t="s">
+        <v>851</v>
+      </c>
+      <c r="DU5" s="17" t="s">
+        <v>852</v>
+      </c>
+      <c r="DV5" s="17" t="s">
+        <v>853</v>
+      </c>
+      <c r="DW5" s="17" t="s">
+        <v>854</v>
+      </c>
+      <c r="DX5" s="17" t="s">
+        <v>855</v>
+      </c>
+      <c r="DY5" s="17" t="s">
+        <v>856</v>
+      </c>
+      <c r="DZ5" s="17" t="s">
+        <v>857</v>
+      </c>
+      <c r="EA5" s="17" t="s">
+        <v>858</v>
+      </c>
+      <c r="EB5" s="17" t="s">
+        <v>860</v>
+      </c>
+      <c r="EC5" s="17" t="s">
+        <v>861</v>
+      </c>
+      <c r="ED5" s="17" t="s">
+        <v>862</v>
+      </c>
+      <c r="EE5" s="17" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="6" spans="2:136" ht="30" x14ac:dyDescent="0.25">
+      <c r="D6" s="23" t="s">
+        <v>864</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>865</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>866</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>867</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>868</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>869</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>870</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>871</v>
+      </c>
+      <c r="M6" s="17" t="s">
+        <v>872</v>
+      </c>
+      <c r="N6" s="17" t="s">
+        <v>873</v>
+      </c>
+      <c r="O6" s="17" t="s">
+        <v>874</v>
+      </c>
+      <c r="P6" s="17" t="s">
+        <v>875</v>
+      </c>
+      <c r="Q6" s="17" t="s">
+        <v>876</v>
+      </c>
+      <c r="R6" s="17" t="s">
+        <v>877</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>878</v>
+      </c>
+      <c r="T6" s="17" t="s">
+        <v>1288</v>
+      </c>
+      <c r="U6" s="17" t="s">
+        <v>879</v>
+      </c>
+      <c r="V6" s="17" t="s">
+        <v>880</v>
+      </c>
+      <c r="W6" s="17" t="s">
+        <v>881</v>
+      </c>
+      <c r="X6" s="17" t="s">
+        <v>882</v>
+      </c>
+      <c r="Y6" s="17" t="s">
+        <v>883</v>
+      </c>
+      <c r="Z6" s="17" t="s">
+        <v>884</v>
+      </c>
+      <c r="AA6" s="17" t="s">
+        <v>885</v>
+      </c>
+      <c r="AB6" s="30" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AC6" s="17" t="s">
+        <v>886</v>
+      </c>
+      <c r="AD6" s="17" t="s">
+        <v>887</v>
+      </c>
+      <c r="AE6" s="17" t="s">
+        <v>888</v>
+      </c>
+      <c r="AF6" s="17" t="s">
+        <v>889</v>
+      </c>
+      <c r="AG6" s="17" t="s">
+        <v>890</v>
+      </c>
+      <c r="AH6" s="17" t="s">
+        <v>891</v>
+      </c>
+      <c r="AI6" s="17" t="s">
+        <v>892</v>
+      </c>
+      <c r="AJ6" s="17" t="s">
+        <v>913</v>
+      </c>
+      <c r="AK6" s="17" t="s">
+        <v>893</v>
+      </c>
+      <c r="AL6" s="17" t="s">
+        <v>894</v>
+      </c>
+      <c r="AM6" s="30" t="s">
+        <v>1316</v>
+      </c>
+      <c r="AN6" s="17" t="s">
+        <v>895</v>
+      </c>
+      <c r="AO6" s="17" t="s">
+        <v>896</v>
+      </c>
+      <c r="AP6" s="17" t="s">
+        <v>897</v>
+      </c>
+      <c r="AQ6" s="17" t="s">
+        <v>887</v>
+      </c>
+      <c r="AR6" s="17" t="s">
+        <v>898</v>
+      </c>
+      <c r="AS6" s="17" t="s">
+        <v>899</v>
+      </c>
+      <c r="AT6" s="17" t="s">
+        <v>900</v>
+      </c>
+      <c r="AU6" s="17" t="s">
+        <v>901</v>
+      </c>
+      <c r="AV6" s="17" t="s">
+        <v>902</v>
+      </c>
+      <c r="AW6" s="17" t="s">
+        <v>903</v>
+      </c>
+      <c r="AX6" s="17" t="s">
+        <v>904</v>
+      </c>
+      <c r="AY6" s="17" t="s">
+        <v>905</v>
+      </c>
+      <c r="AZ6" s="17" t="s">
+        <v>906</v>
+      </c>
+      <c r="BA6" s="17" t="s">
+        <v>907</v>
+      </c>
+      <c r="BB6" s="17" t="s">
+        <v>908</v>
+      </c>
+      <c r="BC6" s="17" t="s">
+        <v>909</v>
+      </c>
+      <c r="BD6" s="17" t="s">
+        <v>910</v>
+      </c>
+      <c r="BE6" s="17" t="s">
+        <v>911</v>
+      </c>
+      <c r="BF6" s="17" t="s">
+        <v>912</v>
+      </c>
+      <c r="BG6" s="30" t="s">
+        <v>1353</v>
+      </c>
+      <c r="BH6" s="17" t="s">
+        <v>914</v>
+      </c>
+      <c r="BI6" s="17" t="s">
+        <v>915</v>
+      </c>
+      <c r="BJ6" s="17" t="s">
+        <v>916</v>
+      </c>
+      <c r="BK6" s="17" t="s">
+        <v>917</v>
+      </c>
+      <c r="BL6" s="17" t="s">
+        <v>918</v>
+      </c>
+      <c r="BM6" s="17" t="s">
+        <v>919</v>
+      </c>
+      <c r="BN6" s="17" t="s">
+        <v>920</v>
+      </c>
+      <c r="BO6" s="17" t="s">
+        <v>921</v>
+      </c>
+      <c r="BP6" s="17" t="s">
+        <v>922</v>
+      </c>
+      <c r="BQ6" s="17" t="s">
+        <v>923</v>
+      </c>
+      <c r="BR6" s="17" t="s">
+        <v>924</v>
+      </c>
+      <c r="BS6" s="17" t="s">
+        <v>925</v>
+      </c>
+      <c r="BT6" s="17" t="s">
+        <v>926</v>
+      </c>
+      <c r="BU6" s="17" t="s">
+        <v>927</v>
+      </c>
+      <c r="BV6" s="17" t="s">
+        <v>928</v>
+      </c>
+      <c r="BW6" s="17" t="s">
+        <v>929</v>
+      </c>
+      <c r="BX6" s="17" t="s">
+        <v>930</v>
+      </c>
+      <c r="BY6" s="17" t="s">
+        <v>931</v>
+      </c>
+      <c r="BZ6" s="17" t="s">
+        <v>932</v>
+      </c>
+      <c r="CA6" s="17" t="s">
+        <v>933</v>
+      </c>
+      <c r="CB6" s="17" t="s">
+        <v>934</v>
+      </c>
+      <c r="CC6" s="17" t="s">
+        <v>935</v>
+      </c>
+      <c r="CD6" s="17" t="s">
+        <v>936</v>
+      </c>
+      <c r="CE6" s="30" t="s">
+        <v>937</v>
+      </c>
+      <c r="CF6" s="17" t="s">
+        <v>938</v>
+      </c>
+      <c r="CG6" s="17" t="s">
+        <v>939</v>
+      </c>
+      <c r="CH6" s="17" t="s">
+        <v>940</v>
+      </c>
+      <c r="CI6" s="17" t="s">
+        <v>941</v>
+      </c>
+      <c r="CJ6" s="17" t="s">
+        <v>942</v>
+      </c>
+      <c r="CK6" s="17" t="s">
+        <v>943</v>
+      </c>
+      <c r="CL6" s="17" t="s">
+        <v>944</v>
+      </c>
+      <c r="CM6" s="17" t="s">
+        <v>945</v>
+      </c>
+      <c r="CN6" s="17" t="s">
+        <v>946</v>
+      </c>
+      <c r="CO6" s="17" t="s">
+        <v>947</v>
+      </c>
+      <c r="CP6" s="17" t="s">
+        <v>948</v>
+      </c>
+      <c r="CQ6" s="17" t="s">
+        <v>949</v>
+      </c>
+      <c r="CR6" s="17" t="s">
+        <v>983</v>
+      </c>
+      <c r="CS6" s="17" t="s">
+        <v>950</v>
+      </c>
+      <c r="CT6" s="17" t="s">
+        <v>951</v>
+      </c>
+      <c r="CU6" s="17" t="s">
+        <v>952</v>
+      </c>
+      <c r="CV6" s="17" t="s">
+        <v>953</v>
+      </c>
+      <c r="CW6" s="17" t="s">
+        <v>954</v>
+      </c>
+      <c r="CX6" s="17" t="s">
+        <v>955</v>
+      </c>
+      <c r="CY6" s="17" t="s">
+        <v>956</v>
+      </c>
+      <c r="CZ6" s="17" t="s">
+        <v>957</v>
+      </c>
+      <c r="DA6" s="17" t="s">
+        <v>958</v>
+      </c>
+      <c r="DB6" s="17" t="s">
+        <v>959</v>
+      </c>
+      <c r="DC6" s="17" t="s">
+        <v>960</v>
+      </c>
+      <c r="DD6" s="17" t="s">
+        <v>961</v>
+      </c>
+      <c r="DE6" s="17" t="s">
+        <v>962</v>
+      </c>
+      <c r="DF6" s="17" t="s">
+        <v>963</v>
+      </c>
+      <c r="DG6" s="17" t="s">
+        <v>964</v>
+      </c>
+      <c r="DH6" s="17" t="s">
+        <v>965</v>
+      </c>
+      <c r="DI6" s="17" t="s">
+        <v>966</v>
+      </c>
+      <c r="DJ6" s="17" t="s">
+        <v>967</v>
+      </c>
+      <c r="DK6" s="17" t="s">
+        <v>968</v>
+      </c>
+      <c r="DL6" s="17" t="s">
+        <v>969</v>
+      </c>
+      <c r="DM6" s="17" t="s">
+        <v>970</v>
+      </c>
+      <c r="DN6" s="17" t="s">
+        <v>971</v>
+      </c>
+      <c r="DO6" s="30" t="s">
+        <v>1332</v>
+      </c>
+      <c r="DP6" s="17" t="s">
+        <v>934</v>
+      </c>
+      <c r="DQ6" s="17" t="s">
+        <v>972</v>
+      </c>
+      <c r="DR6" s="17" t="s">
+        <v>973</v>
+      </c>
+      <c r="DS6" s="17" t="s">
+        <v>974</v>
+      </c>
+      <c r="DT6" s="17" t="s">
+        <v>975</v>
+      </c>
+      <c r="DU6" s="17" t="s">
+        <v>976</v>
+      </c>
+      <c r="DV6" s="17" t="s">
+        <v>977</v>
+      </c>
+      <c r="DW6" s="17" t="s">
+        <v>978</v>
+      </c>
+      <c r="DX6" s="17" t="s">
+        <v>979</v>
+      </c>
+      <c r="DY6" s="17" t="s">
+        <v>980</v>
+      </c>
+      <c r="DZ6" s="17" t="s">
+        <v>981</v>
+      </c>
+      <c r="EA6" s="17" t="s">
+        <v>982</v>
+      </c>
+      <c r="EB6" s="17" t="s">
+        <v>984</v>
+      </c>
+      <c r="EC6" s="17" t="s">
+        <v>985</v>
+      </c>
+      <c r="ED6" s="17" t="s">
+        <v>986</v>
+      </c>
+      <c r="EE6" s="17" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="7" spans="2:136" ht="30" x14ac:dyDescent="0.25">
+      <c r="D7" s="23" t="s">
+        <v>988</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>989</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>990</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>991</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>992</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>993</v>
+      </c>
+      <c r="J7" s="17" t="s">
+        <v>995</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>996</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>997</v>
+      </c>
+      <c r="M7" s="17" t="s">
+        <v>998</v>
+      </c>
+      <c r="N7" s="17" t="s">
+        <v>999</v>
+      </c>
+      <c r="O7" s="17" t="s">
+        <v>1000</v>
+      </c>
+      <c r="P7" s="17" t="s">
+        <v>1001</v>
+      </c>
+      <c r="Q7" s="17" t="s">
+        <v>1002</v>
+      </c>
+      <c r="R7" s="17" t="s">
+        <v>1003</v>
+      </c>
+      <c r="S7" s="17" t="s">
+        <v>1004</v>
+      </c>
+      <c r="T7" s="17" t="s">
+        <v>1289</v>
+      </c>
+      <c r="U7" s="17" t="s">
+        <v>1005</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>1006</v>
+      </c>
+      <c r="W7" s="17" t="s">
+        <v>1007</v>
+      </c>
+      <c r="X7" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="Y7" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="Z7" s="17" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AA7" s="17" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AB7" s="17" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AC7" s="17" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AD7" s="17" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AE7" s="17" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AF7" s="17" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AG7" s="17" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AH7" s="17" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AI7" s="17" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AJ7" s="17" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AK7" s="17" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AL7" s="17" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AM7" s="17" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AN7" s="17" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AO7" s="17" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AP7" s="17" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AQ7" s="17" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AR7" s="17" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AS7" s="17" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AT7" s="17" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AU7" s="17" t="s">
+        <v>1028</v>
+      </c>
+      <c r="AV7" s="17" t="s">
+        <v>1029</v>
+      </c>
+      <c r="AW7" s="17" t="s">
+        <v>1030</v>
+      </c>
+      <c r="AX7" s="17" t="s">
+        <v>1031</v>
+      </c>
+      <c r="AY7" s="17" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AZ7" s="17" t="s">
+        <v>1033</v>
+      </c>
+      <c r="BA7" s="17" t="s">
+        <v>1034</v>
+      </c>
+      <c r="BB7" s="17" t="s">
+        <v>1035</v>
+      </c>
+      <c r="BC7" s="17" t="s">
+        <v>1036</v>
+      </c>
+      <c r="BD7" s="17" t="s">
+        <v>1037</v>
+      </c>
+      <c r="BE7" s="17" t="s">
+        <v>1038</v>
+      </c>
+      <c r="BF7" s="17" t="s">
+        <v>1039</v>
+      </c>
+      <c r="BG7" s="17" t="s">
+        <v>1040</v>
+      </c>
+      <c r="BH7" s="17" t="s">
+        <v>1042</v>
+      </c>
+      <c r="BI7" s="17" t="s">
+        <v>1043</v>
+      </c>
+      <c r="BJ7" s="17" t="s">
+        <v>1044</v>
+      </c>
+      <c r="BK7" s="17" t="s">
+        <v>1045</v>
+      </c>
+      <c r="BL7" s="17" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BM7" s="17" t="s">
+        <v>1047</v>
+      </c>
+      <c r="BN7" s="17" t="s">
+        <v>1048</v>
+      </c>
+      <c r="BO7" s="17" t="s">
+        <v>1049</v>
+      </c>
+      <c r="BP7" s="17" t="s">
+        <v>1050</v>
+      </c>
+      <c r="BQ7" s="17" t="s">
+        <v>1051</v>
+      </c>
+      <c r="BR7" s="17" t="s">
+        <v>1052</v>
+      </c>
+      <c r="BS7" s="17" t="s">
+        <v>1053</v>
+      </c>
+      <c r="BT7" s="17" t="s">
+        <v>1054</v>
+      </c>
+      <c r="BU7" s="17" t="s">
+        <v>1055</v>
+      </c>
+      <c r="BV7" s="17" t="s">
+        <v>1056</v>
+      </c>
+      <c r="BW7" s="17" t="s">
+        <v>1057</v>
+      </c>
+      <c r="BX7" s="17" t="s">
+        <v>1058</v>
+      </c>
+      <c r="BY7" s="17" t="s">
+        <v>1059</v>
+      </c>
+      <c r="BZ7" s="17" t="s">
+        <v>1060</v>
+      </c>
+      <c r="CA7" s="17" t="s">
+        <v>1061</v>
+      </c>
+      <c r="CB7" s="17" t="s">
+        <v>1062</v>
+      </c>
+      <c r="CC7" s="17" t="s">
+        <v>1063</v>
+      </c>
+      <c r="CD7" s="17" t="s">
+        <v>1064</v>
+      </c>
+      <c r="CE7" s="30" t="s">
+        <v>1337</v>
+      </c>
+      <c r="CF7" s="17" t="s">
+        <v>1065</v>
+      </c>
+      <c r="CG7" s="17" t="s">
+        <v>1066</v>
+      </c>
+      <c r="CH7" s="17" t="s">
+        <v>1067</v>
+      </c>
+      <c r="CI7" s="17" t="s">
+        <v>1068</v>
+      </c>
+      <c r="CJ7" s="17" t="s">
+        <v>1069</v>
+      </c>
+      <c r="CK7" s="17" t="s">
+        <v>1070</v>
+      </c>
+      <c r="CL7" s="17" t="s">
+        <v>1071</v>
+      </c>
+      <c r="CM7" s="17" t="s">
+        <v>1072</v>
+      </c>
+      <c r="CN7" s="17" t="s">
+        <v>1073</v>
+      </c>
+      <c r="CO7" s="17" t="s">
+        <v>1074</v>
+      </c>
+      <c r="CP7" s="17" t="s">
+        <v>1075</v>
+      </c>
+      <c r="CQ7" s="17" t="s">
+        <v>1076</v>
+      </c>
+      <c r="CR7" s="17" t="s">
+        <v>1109</v>
+      </c>
+      <c r="CS7" s="17" t="s">
+        <v>1077</v>
+      </c>
+      <c r="CT7" s="17" t="s">
+        <v>1078</v>
+      </c>
+      <c r="CU7" s="17" t="s">
+        <v>1079</v>
+      </c>
+      <c r="CV7" s="17" t="s">
+        <v>1080</v>
+      </c>
+      <c r="CW7" s="17" t="s">
+        <v>1081</v>
+      </c>
+      <c r="CX7" s="17" t="s">
+        <v>1082</v>
+      </c>
+      <c r="CY7" s="17" t="s">
+        <v>1083</v>
+      </c>
+      <c r="CZ7" s="17" t="s">
+        <v>1084</v>
+      </c>
+      <c r="DA7" s="17" t="s">
+        <v>1085</v>
+      </c>
+      <c r="DB7" s="17" t="s">
+        <v>1086</v>
+      </c>
+      <c r="DC7" s="17" t="s">
+        <v>1087</v>
+      </c>
+      <c r="DD7" s="17" t="s">
+        <v>1088</v>
+      </c>
+      <c r="DE7" s="17" t="s">
+        <v>1089</v>
+      </c>
+      <c r="DF7" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="DG7" s="17" t="s">
+        <v>1090</v>
+      </c>
+      <c r="DH7" s="17" t="s">
+        <v>1091</v>
+      </c>
+      <c r="DI7" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="DJ7" s="17" t="s">
+        <v>1092</v>
+      </c>
+      <c r="DK7" s="17" t="s">
+        <v>1093</v>
+      </c>
+      <c r="DL7" s="17" t="s">
+        <v>1094</v>
+      </c>
+      <c r="DM7" s="17" t="s">
+        <v>1095</v>
+      </c>
+      <c r="DN7" s="17" t="s">
+        <v>1096</v>
+      </c>
+      <c r="DO7" s="30" t="s">
+        <v>1333</v>
+      </c>
+      <c r="DP7" s="17" t="s">
+        <v>1097</v>
+      </c>
+      <c r="DQ7" s="17" t="s">
+        <v>1098</v>
+      </c>
+      <c r="DR7" s="17" t="s">
+        <v>1099</v>
+      </c>
+      <c r="DS7" s="17" t="s">
+        <v>1100</v>
+      </c>
+      <c r="DT7" s="17" t="s">
+        <v>1101</v>
+      </c>
+      <c r="DU7" s="17" t="s">
+        <v>1102</v>
+      </c>
+      <c r="DV7" s="17" t="s">
+        <v>1103</v>
+      </c>
+      <c r="DW7" s="17" t="s">
+        <v>1104</v>
+      </c>
+      <c r="DX7" s="17" t="s">
+        <v>1105</v>
+      </c>
+      <c r="DY7" s="17" t="s">
+        <v>1106</v>
+      </c>
+      <c r="DZ7" s="17" t="s">
+        <v>1107</v>
+      </c>
+      <c r="EA7" s="17" t="s">
+        <v>1108</v>
+      </c>
+      <c r="EB7" s="17" t="s">
+        <v>1110</v>
+      </c>
+      <c r="EC7" s="17" t="s">
+        <v>1111</v>
+      </c>
+      <c r="ED7" s="17" t="s">
+        <v>1112</v>
+      </c>
+      <c r="EE7" s="17" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:136" ht="30" x14ac:dyDescent="0.25">
+      <c r="D8" s="23" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="P8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="R8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="S8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="T8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="U8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="V8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="W8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="X8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Y8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Z8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AA8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AB8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AC8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AD8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AE8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AF8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AG8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AH8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AI8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AJ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AK8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AL8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AM8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AN8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AO8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AP8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AQ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AR8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AS8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AT8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AU8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AV8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AW8" s="30" t="s">
+        <v>1277</v>
+      </c>
+      <c r="AX8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AY8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AZ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BA8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BB8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BC8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BD8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BE8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BF8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BG8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BH8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BI8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BJ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BK8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BL8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BM8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BN8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BO8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BP8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BQ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BR8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BS8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BT8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BU8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BV8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BW8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BX8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BY8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BZ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CA8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CB8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CC8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CD8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CE8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CF8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CG8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CH8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CI8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CJ8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CK8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CL8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CM8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CN8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CO8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CP8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CQ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CR8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CS8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CT8" s="30" t="s">
+        <v>1117</v>
+      </c>
+      <c r="CU8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CV8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CW8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CX8" s="30" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CY8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CZ8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DA8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DB8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DC8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DD8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DE8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DF8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DG8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DH8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DI8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DJ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DK8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DL8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DM8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DN8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DO8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DP8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DQ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DR8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DS8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DT8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DU8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DV8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DW8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DX8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DY8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DZ8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="EA8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="EB8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="EC8" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="ED8" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="EE8" s="17" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="9" spans="2:136" ht="195" x14ac:dyDescent="0.25">
+      <c r="D9" s="23" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>1122</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>1124</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>1125</v>
+      </c>
+      <c r="P9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>1126</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>1127</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>1128</v>
+      </c>
+      <c r="T9" s="17" t="s">
+        <v>1290</v>
+      </c>
+      <c r="U9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="V9" s="17" t="s">
+        <v>1129</v>
+      </c>
+      <c r="W9" s="17" t="s">
+        <v>1121</v>
+      </c>
+      <c r="X9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Y9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Z9" s="17" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AA9" s="17" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AB9" s="17" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AC9" s="17" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AD9" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="AE9" s="17" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AF9" s="17" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AG9" s="17" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AH9" s="17" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AI9" s="17" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AJ9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AK9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AL9" s="17" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AM9" s="17" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AN9" s="17" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AO9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AP9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AQ9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AR9" s="17" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AS9" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="AT9" s="17" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AU9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AV9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AW9" s="17" t="s">
+        <v>1143</v>
+      </c>
+      <c r="AX9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AY9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AZ9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BA9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BB9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BC9" s="17" t="s">
+        <v>1144</v>
+      </c>
+      <c r="BD9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BE9" s="17" t="s">
+        <v>1145</v>
+      </c>
+      <c r="BF9" s="17" t="s">
+        <v>1146</v>
+      </c>
+      <c r="BG9" s="30" t="s">
+        <v>1346</v>
+      </c>
+      <c r="BH9" s="17" t="s">
+        <v>1147</v>
+      </c>
+      <c r="BI9" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="BJ9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BK9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BL9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BM9" s="17" t="s">
+        <v>1129</v>
+      </c>
+      <c r="BN9" s="17" t="s">
+        <v>1148</v>
+      </c>
+      <c r="BO9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BP9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BQ9" s="17" t="s">
+        <v>1149</v>
+      </c>
+      <c r="BR9" s="17" t="s">
+        <v>1131</v>
+      </c>
+      <c r="BS9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BT9" s="17" t="s">
+        <v>1150</v>
+      </c>
+      <c r="BU9" s="17" t="s">
+        <v>1151</v>
+      </c>
+      <c r="BV9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BW9" s="17" t="s">
+        <v>1152</v>
+      </c>
+      <c r="BX9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BY9" s="17" t="s">
+        <v>1153</v>
+      </c>
+      <c r="BZ9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="CA9" s="17" t="s">
+        <v>1154</v>
+      </c>
+      <c r="CB9" s="17" t="s">
+        <v>1155</v>
+      </c>
+      <c r="CC9" s="17" t="s">
+        <v>1156</v>
+      </c>
+      <c r="CD9" s="17" t="s">
+        <v>1121</v>
+      </c>
+      <c r="CE9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CF9" s="17" t="s">
+        <v>1157</v>
+      </c>
+      <c r="CG9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="CH9" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="CI9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CJ9" s="17" t="s">
+        <v>1158</v>
+      </c>
+      <c r="CK9" s="17" t="s">
+        <v>1159</v>
+      </c>
+      <c r="CL9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CM9" s="17" t="s">
+        <v>1160</v>
+      </c>
+      <c r="CN9" s="17" t="s">
+        <v>1161</v>
+      </c>
+      <c r="CO9" s="17" t="s">
+        <v>1162</v>
+      </c>
+      <c r="CP9" s="17" t="s">
+        <v>1163</v>
+      </c>
+      <c r="CQ9" s="30" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CR9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CS9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CT9" s="17" t="s">
+        <v>1164</v>
+      </c>
+      <c r="CU9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CV9" s="17" t="s">
+        <v>1131</v>
+      </c>
+      <c r="CW9" s="17" t="s">
+        <v>1129</v>
+      </c>
+      <c r="CX9" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CY9" s="17" t="s">
+        <v>1165</v>
+      </c>
+      <c r="CZ9" s="17" t="s">
+        <v>1166</v>
+      </c>
+      <c r="DA9" s="17" t="s">
+        <v>1167</v>
+      </c>
+      <c r="DB9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DC9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="DD9" s="17" t="s">
+        <v>1168</v>
+      </c>
+      <c r="DE9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DF9" s="17" t="s">
+        <v>994</v>
+      </c>
+      <c r="DG9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DH9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="DI9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="DJ9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DK9" s="17" t="s">
+        <v>1169</v>
+      </c>
+      <c r="DL9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DM9" s="17" t="s">
+        <v>1170</v>
+      </c>
+      <c r="DN9" s="17" t="s">
+        <v>1171</v>
+      </c>
+      <c r="DO9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DP9" s="17" t="s">
+        <v>1172</v>
+      </c>
+      <c r="DQ9" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DR9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DS9" s="17" t="s">
+        <v>1173</v>
+      </c>
+      <c r="DT9" s="17" t="s">
+        <v>1174</v>
+      </c>
+      <c r="DU9" s="17" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DV9" s="17" t="s">
+        <v>1175</v>
+      </c>
+      <c r="DW9" s="17" t="s">
+        <v>1176</v>
+      </c>
+      <c r="DX9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DY9" s="17" t="s">
+        <v>1177</v>
+      </c>
+      <c r="DZ9" s="17" t="s">
+        <v>1119</v>
+      </c>
+      <c r="EA9" s="17" t="s">
+        <v>1178</v>
+      </c>
+      <c r="EB9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="EC9" s="17" t="s">
+        <v>1116</v>
+      </c>
+      <c r="ED9" s="17" t="s">
+        <v>1179</v>
+      </c>
+      <c r="EE9" s="17" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="10" spans="2:136" ht="165" x14ac:dyDescent="0.25">
+      <c r="D10" s="23" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>1188</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>1190</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>1191</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>1192</v>
+      </c>
+      <c r="P10" s="17" t="s">
+        <v>1193</v>
+      </c>
+      <c r="Q10" s="17" t="s">
+        <v>1194</v>
+      </c>
+      <c r="R10" s="17" t="s">
+        <v>1195</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>1189</v>
+      </c>
+      <c r="T10" s="17" t="s">
+        <v>1291</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>1196</v>
+      </c>
+      <c r="V10" s="17" t="s">
+        <v>1197</v>
+      </c>
+      <c r="W10" s="17" t="s">
+        <v>1198</v>
+      </c>
+      <c r="X10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="Y10" s="17" t="s">
+        <v>1199</v>
+      </c>
+      <c r="Z10" s="17" t="s">
+        <v>1200</v>
+      </c>
+      <c r="AA10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="AB10" s="17" t="s">
+        <v>1201</v>
+      </c>
+      <c r="AC10" s="17" t="s">
+        <v>1190</v>
+      </c>
+      <c r="AD10" s="30" t="s">
+        <v>1292</v>
+      </c>
+      <c r="AE10" s="17" t="s">
+        <v>1202</v>
+      </c>
+      <c r="AF10" s="17" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AG10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="AH10" s="17" t="s">
+        <v>1186</v>
+      </c>
+      <c r="AI10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="AJ10" s="17" t="s">
+        <v>1219</v>
+      </c>
+      <c r="AK10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AL10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AM10" s="17" t="s">
+        <v>1192</v>
+      </c>
+      <c r="AN10" s="17" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AO10" s="17" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AP10" s="17" t="s">
+        <v>1208</v>
+      </c>
+      <c r="AQ10" s="30" t="s">
+        <v>1292</v>
+      </c>
+      <c r="AR10" s="17" t="s">
+        <v>1209</v>
+      </c>
+      <c r="AS10" s="17" t="s">
+        <v>1210</v>
+      </c>
+      <c r="AT10" s="17" t="s">
+        <v>1211</v>
+      </c>
+      <c r="AU10" s="17" t="s">
+        <v>1212</v>
+      </c>
+      <c r="AV10" s="17" t="s">
+        <v>1200</v>
+      </c>
+      <c r="AW10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="AX10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AY10" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ10" s="17" t="s">
+        <v>1213</v>
+      </c>
+      <c r="BA10" s="17" t="s">
+        <v>1214</v>
+      </c>
+      <c r="BB10" s="17" t="s">
+        <v>1215</v>
+      </c>
+      <c r="BC10" s="17" t="s">
+        <v>1216</v>
+      </c>
+      <c r="BD10" s="17" t="s">
+        <v>1217</v>
+      </c>
+      <c r="BE10" s="17" t="s">
+        <v>1218</v>
+      </c>
+      <c r="BF10" s="17" t="s">
+        <v>1189</v>
+      </c>
+      <c r="BG10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="BH10" s="17" t="s">
+        <v>1220</v>
+      </c>
+      <c r="BI10" s="30" t="s">
+        <v>1278</v>
+      </c>
+      <c r="BJ10" s="30" t="s">
         <v>1294</v>
       </c>
-      <c r="V4" s="17" t="s">
-[...397 lines deleted...]
-      <c r="U5" s="17" t="s">
+      <c r="BK10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="BL10" s="17" t="s">
+        <v>1221</v>
+      </c>
+      <c r="BM10" s="17" t="s">
+        <v>1222</v>
+      </c>
+      <c r="BN10" s="17" t="s">
+        <v>1223</v>
+      </c>
+      <c r="BO10" s="17" t="s">
+        <v>1186</v>
+      </c>
+      <c r="BP10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="BQ10" s="17" t="s">
+        <v>1224</v>
+      </c>
+      <c r="BR10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="BS10" s="17" t="s">
+        <v>1225</v>
+      </c>
+      <c r="BT10" s="17" t="s">
+        <v>1226</v>
+      </c>
+      <c r="BU10" s="17" t="s">
+        <v>1227</v>
+      </c>
+      <c r="BV10" s="17" t="s">
+        <v>1228</v>
+      </c>
+      <c r="BW10" s="17" t="s">
+        <v>1229</v>
+      </c>
+      <c r="BX10" s="17" t="s">
+        <v>1212</v>
+      </c>
+      <c r="BY10" s="17" t="s">
+        <v>1212</v>
+      </c>
+      <c r="BZ10" s="17" t="s">
+        <v>1230</v>
+      </c>
+      <c r="CA10" s="17" t="s">
+        <v>1231</v>
+      </c>
+      <c r="CB10" s="17" t="s">
+        <v>1232</v>
+      </c>
+      <c r="CC10" s="17" t="s">
+        <v>1233</v>
+      </c>
+      <c r="CD10" s="17" t="s">
+        <v>1207</v>
+      </c>
+      <c r="CE10" s="17" t="s">
+        <v>1234</v>
+      </c>
+      <c r="CF10" s="17" t="s">
+        <v>1235</v>
+      </c>
+      <c r="CG10" s="17" t="s">
+        <v>1236</v>
+      </c>
+      <c r="CH10" s="17" t="s">
+        <v>1237</v>
+      </c>
+      <c r="CI10" s="17" t="s">
+        <v>1238</v>
+      </c>
+      <c r="CJ10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="CK10" s="30" t="s">
+        <v>1239</v>
+      </c>
+      <c r="CL10" s="17" t="s">
+        <v>1240</v>
+      </c>
+      <c r="CM10" s="17" t="s">
+        <v>1241</v>
+      </c>
+      <c r="CN10" s="17" t="s">
+        <v>1242</v>
+      </c>
+      <c r="CO10" s="30" t="s">
+        <v>1292</v>
+      </c>
+      <c r="CP10" s="17" t="s">
+        <v>1243</v>
+      </c>
+      <c r="CQ10" s="17" t="s">
+        <v>1244</v>
+      </c>
+      <c r="CR10" s="17" t="s">
+        <v>1189</v>
+      </c>
+      <c r="CS10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="CT10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="CU10" s="17" t="s">
+        <v>1186</v>
+      </c>
+      <c r="CV10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="CW10" s="17" t="s">
+        <v>1245</v>
+      </c>
+      <c r="CX10" s="17" t="s">
+        <v>1184</v>
+      </c>
+      <c r="CY10" s="17" t="s">
+        <v>1205</v>
+      </c>
+      <c r="CZ10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="DA10" s="30" t="s">
+        <v>1212</v>
+      </c>
+      <c r="DB10" s="17" t="s">
+        <v>1246</v>
+      </c>
+      <c r="DC10" s="17" t="s">
+        <v>1247</v>
+      </c>
+      <c r="DD10" s="17" t="s">
+        <v>1248</v>
+      </c>
+      <c r="DE10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DF10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DG10" s="17" t="s">
+        <v>1249</v>
+      </c>
+      <c r="DH10" s="17" t="s">
+        <v>1250</v>
+      </c>
+      <c r="DI10" s="17" t="s">
+        <v>1251</v>
+      </c>
+      <c r="DJ10" s="17" t="s">
+        <v>1252</v>
+      </c>
+      <c r="DK10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DL10" s="17" t="s">
+        <v>1204</v>
+      </c>
+      <c r="DM10" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DN10" s="17" t="s">
+        <v>1253</v>
+      </c>
+      <c r="DO10" s="17" t="s">
+        <v>1254</v>
+      </c>
+      <c r="DP10" s="17" t="s">
+        <v>1232</v>
+      </c>
+      <c r="DQ10" s="17" t="s">
+        <v>1255</v>
+      </c>
+      <c r="DR10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DS10" s="17" t="s">
+        <v>1256</v>
+      </c>
+      <c r="DT10" s="30" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DU10" s="30" t="s">
+        <v>1203</v>
+      </c>
+      <c r="DV10" s="17" t="s">
+        <v>1257</v>
+      </c>
+      <c r="DW10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="DX10" s="17" t="s">
+        <v>1181</v>
+      </c>
+      <c r="DY10" s="17" t="s">
+        <v>1258</v>
+      </c>
+      <c r="DZ10" s="17" t="s">
+        <v>1259</v>
+      </c>
+      <c r="EA10" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="EB10" s="17" t="s">
+        <v>1186</v>
+      </c>
+      <c r="EC10" s="17" t="s">
+        <v>1203</v>
+      </c>
+      <c r="ED10" s="17" t="s">
+        <v>1260</v>
+      </c>
+      <c r="EE10" s="17" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="11" spans="2:136" ht="210" x14ac:dyDescent="0.25">
+      <c r="D11" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="K11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="N11" s="32" t="s">
+        <v>1284</v>
+      </c>
+      <c r="O11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="P11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="Q11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="R11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="S11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="T11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="U11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="V11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="W11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="X11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="Y11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="Z11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AA11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AB11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AC11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AD11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AE11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AF11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AG11" s="39" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AH11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AI11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AJ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AK11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AL11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AM11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AN11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AO11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AP11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AQ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AR11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AS11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AT11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AU11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AV11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AW11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AX11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AY11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AZ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BA11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BB11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BC11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BD11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BE11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BF11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BG11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BH11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BI11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BJ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BK11" s="34" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BL11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BM11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BN11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BO11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BP11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BQ11" s="32" t="s">
         <v>1295</v>
       </c>
-      <c r="V5" s="17" t="s">
-[...2310 lines deleted...]
-      <c r="DT10" s="17" t="s">
+      <c r="BR11" s="32" t="s">
         <v>1263</v>
       </c>
-      <c r="DU10" s="30" t="s">
-[...5 lines deleted...]
-      <c r="DW10" s="17" t="s">
+      <c r="BS11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BT11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BU11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BV11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BW11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BX11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BY11" s="39" t="s">
+        <v>1263</v>
+      </c>
+      <c r="BZ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CA11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CB11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CC11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CD11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CE11" s="39" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CF11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CG11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CH11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CI11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CJ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CK11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CL11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CM11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CN11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CO11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CP11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CQ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CR11" s="39" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CS11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CT11" s="35" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CU11" s="35" t="s">
+        <v>1280</v>
+      </c>
+      <c r="CV11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CW11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CX11" s="40" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CY11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="CZ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DA11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DB11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DC11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DD11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DE11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DF11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DG11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DH11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DI11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DJ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DK11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DL11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DM11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DN11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DO11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DP11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DQ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DR11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DS11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DT11" s="43" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DU11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DV11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DW11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DX11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DY11" s="33" t="s">
+        <v>1263</v>
+      </c>
+      <c r="DZ11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="EA11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="EB11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="EC11" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="ED11" s="41" t="s">
+        <v>1263</v>
+      </c>
+      <c r="EE11" s="35" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="12" spans="2:136" x14ac:dyDescent="0.25">
+      <c r="B12" s="14" t="s">
         <v>1264</v>
       </c>
-      <c r="DX10" s="17" t="s">
-[...5 lines deleted...]
-      <c r="DZ10" s="17" t="s">
+      <c r="C12" s="14" t="s">
         <v>1265</v>
       </c>
-      <c r="EA10" s="17" t="s">
+      <c r="D12" s="14" t="s">
         <v>1266</v>
       </c>
-      <c r="EB10" s="17" t="s">
-[...8 lines deleted...]
-      <c r="EE10" s="17" t="s">
+      <c r="E12" s="18" t="s">
         <v>1267</v>
       </c>
-      <c r="EF10" s="17" t="s">
+      <c r="F12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="M12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="N12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="O12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="P12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Q12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="R12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="S12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="T12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="U12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="V12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="W12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="X12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Y12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Z12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AB12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AC12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AD12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AE12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AF12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AG12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AH12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AI12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AJ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AK12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AL12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AM12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AN12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AO12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AP12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AQ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AR12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AS12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AT12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AU12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AV12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AW12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AX12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AY12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="AZ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BA12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BB12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BC12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BD12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BE12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BF12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BG12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BH12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BI12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BJ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BK12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BL12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BM12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BN12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BO12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BP12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BQ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BR12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BS12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BT12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BU12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BV12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BW12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BX12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BY12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="BZ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CA12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CB12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CC12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CD12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CE12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CF12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CG12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CH12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CI12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CJ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CK12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CL12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CM12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CN12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CO12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CP12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CQ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CR12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CS12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CT12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CU12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CV12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CW12" s="36" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CX12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CY12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="CZ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DA12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DB12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DC12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DD12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DE12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DF12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DG12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DH12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DI12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DJ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DK12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DL12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DM12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DN12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DO12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DP12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DQ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DR12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DS12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DT12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DU12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DV12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DW12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DX12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DY12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="DZ12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="EA12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="EB12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="EC12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="ED12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="EE12" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="EF12" s="15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="2:136" ht="30" x14ac:dyDescent="0.25">
+      <c r="B13" s="16" t="s">
         <v>1268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D11" s="24" t="s">
+      <c r="C13" s="17" t="s">
         <v>1269</v>
-      </c>
-[...812 lines deleted...]
-        <v>1276</v>
       </c>
       <c r="D13" s="17">
         <v>1</v>
       </c>
       <c r="E13" s="21" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="G13" s="19">
         <v>0</v>
       </c>
       <c r="H13" s="19">
         <v>0</v>
       </c>
       <c r="I13" s="19">
         <v>0</v>
       </c>
       <c r="J13" s="19">
         <v>0</v>
       </c>
       <c r="K13" s="19">
         <v>0</v>
       </c>
       <c r="L13" s="19">
         <v>0</v>
       </c>
       <c r="M13" s="19">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="N13" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0</v>
+      </c>
+      <c r="P13" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="Q13" s="19">
         <v>0.1</v>
       </c>
-      <c r="O13" s="19">
+      <c r="R13" s="19">
+        <v>0</v>
+      </c>
+      <c r="S13" s="19">
+        <v>0.3</v>
+      </c>
+      <c r="T13" s="19">
         <v>0.05</v>
       </c>
-      <c r="P13" s="19">
-[...2 lines deleted...]
-      <c r="Q13" s="19">
+      <c r="U13" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="V13" s="19">
+        <v>0.3</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="X13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="19">
         <v>0.05</v>
       </c>
-      <c r="R13" s="19">
+      <c r="AD13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>0.15</v>
+      </c>
+      <c r="AG13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AH13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="19">
         <v>0.1</v>
       </c>
-      <c r="S13" s="19">
-[...5 lines deleted...]
-      <c r="U13" s="19">
+      <c r="AP13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AQ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="19">
         <v>0.05</v>
-      </c>
-[...67 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AS13" s="19">
         <v>0.05</v>
       </c>
       <c r="AT13" s="19">
+        <v>0.15</v>
+      </c>
+      <c r="AU13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AV13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AW13" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="AX13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AZ13" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="BA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="BF13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="19">
         <v>0.05</v>
       </c>
-      <c r="AU13" s="19">
+      <c r="BH13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BJ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BO13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="19">
         <v>0.15</v>
       </c>
-      <c r="AV13" s="21" t="s">
-[...5 lines deleted...]
-      <c r="AX13" s="19">
+      <c r="BR13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BT13" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="BU13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BV13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BW13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BX13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BY13" s="19">
+        <v>0</v>
+      </c>
+      <c r="BZ13" s="19">
+        <v>0.2</v>
+      </c>
+      <c r="CA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CB13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CC13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CD13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CE13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CF13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CG13" s="19">
+        <v>0.08</v>
+      </c>
+      <c r="CH13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CI13" s="19">
+        <v>0.3</v>
+      </c>
+      <c r="CJ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CK13" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="CL13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CM13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CN13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CO13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CP13" s="19">
+        <v>0.15</v>
+      </c>
+      <c r="CQ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CR13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CS13" s="19">
         <v>0.1</v>
       </c>
-      <c r="AY13" s="19">
-[...5 lines deleted...]
-      <c r="BA13" s="19">
+      <c r="CT13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CU13" s="19">
+        <v>0.15</v>
+      </c>
+      <c r="CV13" s="19">
+        <v>0</v>
+      </c>
+      <c r="CW13" s="37">
+        <v>0</v>
+      </c>
+      <c r="CX13" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="CY13" s="19">
+        <v>0.03</v>
+      </c>
+      <c r="CZ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DB13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DC13" s="19">
         <v>0.1</v>
       </c>
-      <c r="BB13" s="19">
-[...11 lines deleted...]
-      <c r="BF13" s="19">
+      <c r="DD13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DE13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DF13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DG13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DH13" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="DI13" s="19">
+        <v>0.04</v>
+      </c>
+      <c r="DJ13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DK13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DL13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DM13" s="19">
+        <v>0.27</v>
+      </c>
+      <c r="DN13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DO13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DP13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DQ13" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="DR13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DS13" s="19">
         <v>0.1</v>
       </c>
-      <c r="BG13" s="19">
-[...2 lines deleted...]
-      <c r="BH13" s="19">
+      <c r="DT13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DU13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DV13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DW13" s="19">
         <v>0.05</v>
-      </c>
-[...199 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DX13" s="19">
         <v>0.05</v>
       </c>
       <c r="DY13" s="19">
+        <v>0</v>
+      </c>
+      <c r="DZ13" s="19">
         <v>0.05</v>
       </c>
-      <c r="DZ13" s="19">
-[...6 lines deleted...]
-        <v>1277</v>
+      <c r="EA13" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="EB13" s="19">
+        <v>0</v>
       </c>
       <c r="EC13" s="19">
         <v>0</v>
       </c>
       <c r="ED13" s="19">
         <v>0</v>
       </c>
-      <c r="EE13" s="19">
-[...6 lines deleted...]
-    <row r="14" spans="2:137" ht="45" x14ac:dyDescent="0.25">
+      <c r="EE13" s="21" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="14" spans="2:136" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="16"/>
       <c r="C14" s="17" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="D14" s="17"/>
       <c r="E14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="G14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="H14" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="I14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="J14" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="K14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="L14" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="M14" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="N14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="O14" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="P14" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="Q14" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="R14" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="S14" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="T14" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="U14" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="V14" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="W14" s="21" t="s">
-        <v>1122</v>
+        <v>23</v>
       </c>
       <c r="X14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Y14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="Y14" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AA14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AB14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AC14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AD14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AE14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AF14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AG14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AA14" s="21" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AH14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AI14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AJ14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AK14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AL14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AM14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AN14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AO14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AP14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AQ14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AR14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AS14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AT14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AU14" s="21" t="s">
         <v>23</v>
-      </c>
-[...37 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="AV14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AW14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AX14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AY14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AX14" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BA14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BB14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BC14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BD14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BE14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BF14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BG14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BH14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BI14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BA14" s="21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="BJ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BK14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BL14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BM14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BN14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BK14" s="21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BO14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BP14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BQ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BR14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BS14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BT14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BU14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BV14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BW14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BX14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BY14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BZ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CA14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CB14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CC14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CD14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BP14" s="21" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="CE14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CF14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CG14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CH14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="CF14" s="21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CI14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CJ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CK14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CL14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CM14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CN14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CO14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CP14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CQ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CR14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CS14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CT14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CU14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CV14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CW14" s="38" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CX14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CY14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CZ14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DA14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DB14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DC14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DD14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DE14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DF14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DG14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DH14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DI14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DJ14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DK14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DL14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DM14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DN14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DO14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DP14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DQ14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DR14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DS14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DT14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DU14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DV14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DW14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DX14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DY14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DZ14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="EA14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="CJ14" s="21" t="s">
-[...130 lines deleted...]
-      </c>
       <c r="EB14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="EC14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="ED14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="EE14" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="EC14" s="21" t="s">
-[...12 lines deleted...]
-    <row r="15" spans="2:137" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="2:136" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="16" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
       <c r="C15" s="17" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="D15" s="17">
         <v>1</v>
       </c>
       <c r="E15" s="19">
         <v>0.25</v>
       </c>
       <c r="F15" s="19">
         <v>0</v>
       </c>
       <c r="G15" s="19">
         <v>0</v>
       </c>
       <c r="H15" s="19">
         <v>0</v>
       </c>
       <c r="I15" s="19">
         <v>0</v>
       </c>
       <c r="J15" s="19">
         <v>0</v>
       </c>
       <c r="K15" s="19">
         <v>0</v>
       </c>
       <c r="L15" s="19">
         <v>0</v>
       </c>
       <c r="M15" s="19">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="N15" s="19">
+        <v>0.02</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0</v>
+      </c>
+      <c r="P15" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="Q15" s="19">
         <v>0.1</v>
       </c>
-      <c r="O15" s="19">
-[...5 lines deleted...]
-      <c r="Q15" s="19">
+      <c r="R15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="T15" s="19">
         <v>0.05</v>
       </c>
-      <c r="R15" s="19">
+      <c r="U15" s="19">
         <v>0.1</v>
       </c>
-      <c r="S15" s="21" t="s">
-[...5 lines deleted...]
-      <c r="U15" s="19">
+      <c r="V15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="W15" s="19">
+        <v>0</v>
+      </c>
+      <c r="X15" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AB15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AC15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AD15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AF15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AG15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AM15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="AP15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="19">
         <v>0.05</v>
       </c>
-      <c r="V15" s="19">
+      <c r="AS15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="19">
         <v>0.1</v>
       </c>
-      <c r="W15" s="21" t="s">
-[...56 lines deleted...]
-      <c r="AP15" s="19">
+      <c r="AV15" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="AW15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AX15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="19">
         <v>0.1</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ15" s="19">
         <v>0.1</v>
       </c>
       <c r="BA15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BD15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="BF15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BG15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="19">
         <v>0.1</v>
       </c>
-      <c r="BB15" s="19">
-[...11 lines deleted...]
-      <c r="BF15" s="19">
+      <c r="BJ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BR15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="BS15" s="19">
+        <v>0.67</v>
+      </c>
+      <c r="BT15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BU15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BV15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BW15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BX15" s="19">
         <v>0.05</v>
       </c>
-      <c r="BG15" s="21" t="s">
-[...8 lines deleted...]
-      <c r="BJ15" s="19">
+      <c r="BY15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BZ15" s="19">
+        <v>0.2</v>
+      </c>
+      <c r="CA15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CB15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CC15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CD15" s="19">
         <v>0.1</v>
       </c>
-      <c r="BK15" s="19">
-[...41 lines deleted...]
-      <c r="BY15" s="19">
+      <c r="CE15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CF15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CG15" s="19">
+        <v>0.08</v>
+      </c>
+      <c r="CH15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CI15" s="19">
+        <v>0.3</v>
+      </c>
+      <c r="CJ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="19">
         <v>0.05</v>
       </c>
-      <c r="BZ15" s="19">
-[...14 lines deleted...]
-      <c r="CE15" s="19">
+      <c r="CL15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CM15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CN15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CO15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CP15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CQ15" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="CR15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CS15" s="19">
         <v>0.1</v>
       </c>
-      <c r="CF15" s="19">
-[...5 lines deleted...]
-      <c r="CH15" s="19">
+      <c r="CT15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CU15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CV15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CW15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CX15" s="19">
+        <v>0</v>
+      </c>
+      <c r="CY15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="CZ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DA15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DB15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DC15" s="19">
+        <v>0.1</v>
+      </c>
+      <c r="DD15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="DE15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DF15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DG15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DH15" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="DI15" s="19">
+        <v>0.04</v>
+      </c>
+      <c r="DJ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DK15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="DL15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DM15" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="DN15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DO15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DP15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DQ15" s="19">
+        <v>0.01</v>
+      </c>
+      <c r="DR15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DS15" s="19">
+        <v>0.5</v>
+      </c>
+      <c r="DT15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DU15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DV15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DW15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DX15" s="19">
         <v>0.08</v>
       </c>
-      <c r="CI15" s="19">
-[...8 lines deleted...]
-      <c r="CL15" s="19">
+      <c r="DY15" s="19">
+        <v>0</v>
+      </c>
+      <c r="DZ15" s="19">
         <v>0.05</v>
-      </c>
-[...118 lines deleted...]
-        <v>0</v>
       </c>
       <c r="EA15" s="19">
         <v>0.05</v>
       </c>
       <c r="EB15" s="19">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="EC15" s="19">
         <v>0</v>
       </c>
       <c r="ED15" s="19">
         <v>0</v>
       </c>
       <c r="EE15" s="19">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="EF15" s="19">
         <v>0.15</v>
       </c>
     </row>
-    <row r="16" spans="2:137" ht="45" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:136" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="17" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="F16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="G16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="H16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="I16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="J16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="K16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="L16" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="M16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="N16" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="O16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="P16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="Q16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="R16" s="21" t="s">
-        <v>1123</v>
+        <v>23</v>
       </c>
       <c r="S16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="T16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="V16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="U16" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Z16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AA16" s="21" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AC16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AD16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AE16" s="21" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="AF16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AG16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AH16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AI16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AJ16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AK16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AL16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AH16" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AM16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AN16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AO16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AP16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AQ16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AR16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AS16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AT16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AU16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AV16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AW16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AN16" s="21" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AX16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AY16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AZ16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BA16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BB16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BC16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AY16" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BD16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BE16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BF16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BE16" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BG16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BH16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BI16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BJ16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BK16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BL16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BM16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BN16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BO16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BP16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BQ16" s="21" t="s">
         <v>23</v>
-      </c>
-[...28 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="BR16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="BS16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BT16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BU16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BV16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BW16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BX16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="BY16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="BZ16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CA16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CB16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CC16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CD16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CE16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CF16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CG16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CH16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CI16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CJ16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CK16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CL16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CM16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CN16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BT16" s="21" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="CO16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CP16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CQ16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CR16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CS16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="CT16" s="21" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="CU16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="CV16" s="21" t="s">
         <v>23</v>
       </c>
       <c r="CW16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CX16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="CY16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="CX16" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CZ16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DA16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DB16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DC16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DD16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="DA16" s="21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="DE16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DF16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DG16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DH16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DI16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DJ16" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="DK16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="DF16" s="21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="DL16" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="DM16" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="DM16" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DN16" s="21" t="s">
-        <v>23</v>
+        <v>1115</v>
       </c>
       <c r="DO16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="DP16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="DQ16" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="DR16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="DS16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="DT16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="DU16" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="DV16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="DW16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="DX16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="DY16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="DZ16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="EA16" s="21" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="EB16" s="21" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="EC16" s="21" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="ED16" s="21" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="EE16" s="21" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:EF16">
-    <sortCondition ref="E2:EF2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:EE16">
+    <sortCondition ref="E2:EE2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{C32E7538-9E61-405C-BE4B-A3B0014B0CC5}"/>
     <hyperlink ref="F11" r:id="rId2" xr:uid="{73BDDD74-8A47-4EC0-9FA5-459F2C3E656A}"/>
     <hyperlink ref="G11" r:id="rId3" xr:uid="{56D46F01-457D-468E-B0FF-0F978851C5AC}"/>
     <hyperlink ref="H11" r:id="rId4" xr:uid="{6B946332-23AF-45FA-BDA8-E966DD964B79}"/>
     <hyperlink ref="I11" r:id="rId5" xr:uid="{F027D39B-DBBE-4E9E-A4B6-871B86FFD62A}"/>
     <hyperlink ref="J11" r:id="rId6" xr:uid="{8B596557-5E7A-4587-B48B-CEA00C96983B}"/>
     <hyperlink ref="K11" r:id="rId7" xr:uid="{5F57CEF8-85EE-47AC-A5E6-5377AAFF8187}"/>
-    <hyperlink ref="L11" r:id="rId8" xr:uid="{C2A27D6C-7AEF-4806-9095-0D09C8878492}"/>
-[...123 lines deleted...]
-    <hyperlink ref="CF11" r:id="rId132" xr:uid="{CCB2B947-BDAA-4053-8C8D-AFED4228DDFD}"/>
+    <hyperlink ref="L11" r:id="rId8" xr:uid="{E81FFAA2-B73E-4A14-9B76-694A34FB34DA}"/>
+    <hyperlink ref="M11" r:id="rId9" xr:uid="{0629E2A0-5B2A-429C-9BF8-8CC99E1D120B}"/>
+    <hyperlink ref="N11" r:id="rId10" display="Price Link" xr:uid="{4FF5E2AC-A84B-4D2D-9484-CC265422DD02}"/>
+    <hyperlink ref="O11" r:id="rId11" xr:uid="{069D5246-FF7D-4A85-B585-2D6D96AF38DB}"/>
+    <hyperlink ref="P11" r:id="rId12" xr:uid="{A6C3A577-BD3F-42A5-95FE-DC76D61BD778}"/>
+    <hyperlink ref="Q11" r:id="rId13" xr:uid="{8BAD8E50-5D9B-49F2-AF0C-69AC8A1BA29C}"/>
+    <hyperlink ref="R11" r:id="rId14" xr:uid="{CFFBA621-DA70-46EA-80C7-252A1F2986D9}"/>
+    <hyperlink ref="S11" r:id="rId15" xr:uid="{F1D7D1B0-0F60-42C9-9F21-B88AE1420180}"/>
+    <hyperlink ref="U11" r:id="rId16" xr:uid="{6AB9973B-B758-4B7A-8C6D-366AE4BBAA22}"/>
+    <hyperlink ref="V11" r:id="rId17" xr:uid="{D52451A7-8AA7-431A-BFDC-B6D50E8D028E}"/>
+    <hyperlink ref="W11" r:id="rId18" xr:uid="{E61EC89A-A350-4596-84EA-9D5187AB910C}"/>
+    <hyperlink ref="Y11" r:id="rId19" xr:uid="{7CB659CF-F549-4026-AF11-7DCD32C7A271}"/>
+    <hyperlink ref="Z11" r:id="rId20" xr:uid="{D816E03F-6772-467F-8D2F-1511D32A746C}"/>
+    <hyperlink ref="AA11" r:id="rId21" xr:uid="{B414BAAE-27F4-4A5E-9448-42C26EB882D0}"/>
+    <hyperlink ref="AB11" r:id="rId22" xr:uid="{06CA9BD4-29D7-48EC-8C3E-ACF9B4D4ED1F}"/>
+    <hyperlink ref="AC11" r:id="rId23" xr:uid="{B3DA593E-CFFE-4CAB-BF2A-43A2ADAC58A1}"/>
+    <hyperlink ref="AD11" r:id="rId24" xr:uid="{11337D62-3BC5-42EC-89CD-FE0EC21CE5DF}"/>
+    <hyperlink ref="AE11" r:id="rId25" xr:uid="{82B41B48-E249-4540-B5F3-D95D32F271B5}"/>
+    <hyperlink ref="AF11" r:id="rId26" xr:uid="{901FC4ED-1967-412A-8FF7-4D0013EEBDD9}"/>
+    <hyperlink ref="AH11" r:id="rId27" xr:uid="{0D234525-8041-4379-A683-D522EB08BE71}"/>
+    <hyperlink ref="AI11" r:id="rId28" xr:uid="{8012DFF2-3692-4019-B3B8-CD940552FDE9}"/>
+    <hyperlink ref="AJ11" r:id="rId29" xr:uid="{2220D34D-603E-4D97-98F0-AEC95CA9570A}"/>
+    <hyperlink ref="AK11" r:id="rId30" xr:uid="{125CD4D3-1791-4C1C-88B9-66A8FC5FFB56}"/>
+    <hyperlink ref="AL11" r:id="rId31" xr:uid="{6DE3B4E0-0022-4F2A-89C0-57A86E0A36CA}"/>
+    <hyperlink ref="AM11" r:id="rId32" xr:uid="{1FC8B99C-419D-4356-93BD-7968D873ECC1}"/>
+    <hyperlink ref="AN11" r:id="rId33" xr:uid="{C946E757-5A9D-4A80-9585-E95F90B34B5E}"/>
+    <hyperlink ref="AO11" r:id="rId34" xr:uid="{CBB1645D-2503-4298-8116-A06F0622EB80}"/>
+    <hyperlink ref="AP11" r:id="rId35" xr:uid="{B489266B-E571-4F00-8F7B-2CDBA3ADFA4F}"/>
+    <hyperlink ref="AQ11" r:id="rId36" xr:uid="{F5DA8E06-033C-48B3-AF30-D863CE8429B1}"/>
+    <hyperlink ref="AR11" r:id="rId37" xr:uid="{330A842D-8ED7-41A5-A9B5-D52AE6F80AD7}"/>
+    <hyperlink ref="AS11" r:id="rId38" xr:uid="{FDC83C9F-CFB2-4174-87D8-77475363AEBE}"/>
+    <hyperlink ref="AT11" r:id="rId39" xr:uid="{44ABACE5-E145-4320-B166-95CEF12E25FE}"/>
+    <hyperlink ref="AU11" r:id="rId40" xr:uid="{F2801232-F024-4FFC-AF41-2FE2543AC326}"/>
+    <hyperlink ref="AV11" r:id="rId41" xr:uid="{5638652B-872A-4D34-BC5A-6A5CC61C4E05}"/>
+    <hyperlink ref="AW11" r:id="rId42" xr:uid="{5D80B75E-DFF9-4EF4-96B7-502C0485E6C6}"/>
+    <hyperlink ref="AX11" r:id="rId43" xr:uid="{F086ECEB-0B5B-48D9-9874-41D51F618502}"/>
+    <hyperlink ref="AZ11" r:id="rId44" xr:uid="{66149CB9-7981-43A1-9FC8-49F52A1A2043}"/>
+    <hyperlink ref="BA11" r:id="rId45" xr:uid="{DF2ACC10-170F-4A7B-ABEE-4783701EF7EC}"/>
+    <hyperlink ref="BB11" r:id="rId46" xr:uid="{9B792C7C-7429-4FEC-9C33-4DEE09B61441}"/>
+    <hyperlink ref="BC11" r:id="rId47" xr:uid="{4B56B7EB-D22A-4DD3-B001-AAE80423FE5E}"/>
+    <hyperlink ref="BD11" r:id="rId48" xr:uid="{DFDA2FB8-5141-48E5-AFBB-66A35D061363}"/>
+    <hyperlink ref="BE11" r:id="rId49" xr:uid="{3833828D-E545-4AE8-8409-51B0D13B2C02}"/>
+    <hyperlink ref="BF11" r:id="rId50" xr:uid="{7C427BB9-BC5C-4A0A-846C-38D0A0F115CC}"/>
+    <hyperlink ref="BG11" r:id="rId51" xr:uid="{DE49F96B-C745-40E1-ADE9-E7E111B370F9}"/>
+    <hyperlink ref="BH11" r:id="rId52" xr:uid="{FCDF0C6B-F280-4D2C-BEBA-5442822A2B73}"/>
+    <hyperlink ref="BI11" r:id="rId53" xr:uid="{1BCE173C-6F01-485B-AD5E-3ABF2ECD2A7E}"/>
+    <hyperlink ref="BJ11" r:id="rId54" xr:uid="{4F01E618-93FE-4F54-96D1-0FD104254E3D}"/>
+    <hyperlink ref="BK11" r:id="rId55" xr:uid="{A4DFC7E0-CE40-4188-BFD3-639FC1566EF1}"/>
+    <hyperlink ref="BL11" r:id="rId56" xr:uid="{575D9D4D-F9A9-4D85-8A7E-6AC5E92C57F1}"/>
+    <hyperlink ref="BM11" r:id="rId57" xr:uid="{624BFF22-1EBE-4BC6-B7FA-2003DE35518F}"/>
+    <hyperlink ref="BN11" r:id="rId58" xr:uid="{4FD7EA5D-9DF2-4627-BBF0-3F99B55522B9}"/>
+    <hyperlink ref="BO11" r:id="rId59" xr:uid="{887EE94F-D736-4B72-802D-57EE1578154D}"/>
+    <hyperlink ref="BP11" r:id="rId60" xr:uid="{D9AD6BBC-1EDA-48C5-89BF-D88F534C90E2}"/>
+    <hyperlink ref="BQ11" r:id="rId61" display="Price Link" xr:uid="{2FF296CB-1C3B-45A9-852C-ADCA97CB04C7}"/>
+    <hyperlink ref="BR11" r:id="rId62" xr:uid="{865DDE85-F93E-455E-A54E-BF57FCEB2C12}"/>
+    <hyperlink ref="BS11" r:id="rId63" xr:uid="{ADCD4684-20A5-436C-8625-04C739C95FE7}"/>
+    <hyperlink ref="BT11" r:id="rId64" xr:uid="{6E604574-086D-486C-B009-4788DEC4BC89}"/>
+    <hyperlink ref="BU11" r:id="rId65" xr:uid="{334E40B8-D6EB-4A0A-A8A7-4EC74C89D8E3}"/>
+    <hyperlink ref="BV11" r:id="rId66" xr:uid="{2246AD21-A759-44C3-A29A-6F7409DC2B54}"/>
+    <hyperlink ref="BW11" r:id="rId67" xr:uid="{BA755245-A56D-4615-8373-B3D5FE0AC1ED}"/>
+    <hyperlink ref="BX11" r:id="rId68" xr:uid="{66AD46B3-1E64-45B2-AB32-D53A4A4B1401}"/>
+    <hyperlink ref="BZ11" r:id="rId69" xr:uid="{EA4F112C-83CB-4346-B78C-3010BCAB3BF1}"/>
+    <hyperlink ref="CA11" r:id="rId70" xr:uid="{323BEB52-724E-4289-8D56-0A687932EB74}"/>
+    <hyperlink ref="CB11" r:id="rId71" xr:uid="{629F9029-1B45-4991-938D-96E9849E6047}"/>
+    <hyperlink ref="CC11" r:id="rId72" xr:uid="{E5549888-8E90-40D4-B76D-6F35811EE6CD}"/>
+    <hyperlink ref="CD11" r:id="rId73" xr:uid="{2BBE63B1-2C19-459C-8739-1480EF4F0CF3}"/>
+    <hyperlink ref="CF11" r:id="rId74" xr:uid="{39998C05-3B0D-40B8-BF30-BBA5264D276A}"/>
+    <hyperlink ref="CG11" r:id="rId75" xr:uid="{B982582A-5F7C-4AA6-8A78-642C6F4282A5}"/>
+    <hyperlink ref="CH11" r:id="rId76" xr:uid="{F3C97480-EA83-40C4-B296-70CF07C49C79}"/>
+    <hyperlink ref="CI11" r:id="rId77" xr:uid="{ACE13A4E-A702-4D2C-B7C0-5EC224C3BED1}"/>
+    <hyperlink ref="CJ11" r:id="rId78" xr:uid="{5055C3AD-A231-4D1A-BE65-A53E962B9CA1}"/>
+    <hyperlink ref="CK11" r:id="rId79" xr:uid="{C83F5176-A06D-4321-B861-4A7176DA1CB3}"/>
+    <hyperlink ref="CL11" r:id="rId80" xr:uid="{5B1197EA-1EAE-4ABD-94B6-6FE055E90252}"/>
+    <hyperlink ref="CM11" r:id="rId81" xr:uid="{7FBFDB7B-2B79-43F3-A986-3E642105A685}"/>
+    <hyperlink ref="CN11" r:id="rId82" xr:uid="{8FE9C312-6936-48D3-B8AB-69559CE1F7FD}"/>
+    <hyperlink ref="CO11" r:id="rId83" xr:uid="{ECF12204-7894-49CA-AC81-B8EB14C4B497}"/>
+    <hyperlink ref="CP11" r:id="rId84" xr:uid="{1B173D14-550E-4295-84C8-589ED0CA453D}"/>
+    <hyperlink ref="CQ11" r:id="rId85" xr:uid="{30538F82-C546-4F0D-9F7C-44C3905ED4BA}"/>
+    <hyperlink ref="CS11" r:id="rId86" xr:uid="{929F4CEE-C87C-48A6-AB4E-F1D69ECEE6CF}"/>
+    <hyperlink ref="CT11" r:id="rId87" xr:uid="{34FCE062-1A25-44E1-9663-C62C729B715D}"/>
+    <hyperlink ref="CV11" r:id="rId88" xr:uid="{E679F414-70BB-4D56-B68B-D551EAF09D5C}"/>
+    <hyperlink ref="CW11" r:id="rId89" xr:uid="{5F20AE10-ADF5-4F6F-951B-EAC5B91183ED}"/>
+    <hyperlink ref="CY11" r:id="rId90" xr:uid="{4246C0E2-418B-4347-BCBD-A75F0AD26F30}"/>
+    <hyperlink ref="CZ11" r:id="rId91" xr:uid="{A1DC8E52-ECF7-4AD0-80C5-93C349B23154}"/>
+    <hyperlink ref="DA11" r:id="rId92" xr:uid="{8BED4423-E20C-4764-9950-D51BA2C420E5}"/>
+    <hyperlink ref="DB11" r:id="rId93" xr:uid="{017E164F-627F-4AC8-9855-6C1BC845C9B0}"/>
+    <hyperlink ref="DC11" r:id="rId94" xr:uid="{40380B3C-49E6-49AD-8783-6D5F95F73AFA}"/>
+    <hyperlink ref="DD11" r:id="rId95" xr:uid="{0B04651A-27CD-4E02-8605-F1F432E9DE8B}"/>
+    <hyperlink ref="DE11" r:id="rId96" xr:uid="{0ADF2826-5EA0-4A42-8921-3B4E31B77E2B}"/>
+    <hyperlink ref="DF11" r:id="rId97" xr:uid="{DD150F17-AE91-4420-A461-D0EB1B5043EF}"/>
+    <hyperlink ref="DG11" r:id="rId98" xr:uid="{838CD233-793F-4549-B70B-061E8B2BDCAB}"/>
+    <hyperlink ref="DH11" r:id="rId99" xr:uid="{460D4C2B-077A-4500-86A5-75FBB4E77D38}"/>
+    <hyperlink ref="DI11" r:id="rId100" xr:uid="{F4863DDE-A2CE-4029-9620-751C35D2D812}"/>
+    <hyperlink ref="DJ11" r:id="rId101" xr:uid="{5DA20315-38D1-473C-A18D-6C6853E94E7C}"/>
+    <hyperlink ref="DK11" r:id="rId102" xr:uid="{F13B6336-2BAF-4CE4-98E4-0D7B185918D9}"/>
+    <hyperlink ref="DL11" r:id="rId103" xr:uid="{DAAA6DB9-FF0E-4CA5-A467-84C32D46B570}"/>
+    <hyperlink ref="DM11" r:id="rId104" xr:uid="{799701FF-6C49-4F11-96A9-2CC40394485F}"/>
+    <hyperlink ref="DN11" r:id="rId105" xr:uid="{7AD8CE20-788B-4B9B-A4A7-64EA5A88F31B}"/>
+    <hyperlink ref="DO11" r:id="rId106" xr:uid="{F3B3D298-B16C-49FC-94CC-03D79CE24477}"/>
+    <hyperlink ref="DP11" r:id="rId107" xr:uid="{330F5D45-9A0B-470A-88ED-1CEE9BE36AA6}"/>
+    <hyperlink ref="DR11" r:id="rId108" xr:uid="{82FF97CA-4042-4178-A49B-0C7CA9AA1B6F}"/>
+    <hyperlink ref="DS11" r:id="rId109" xr:uid="{BECB4F49-337D-4233-9131-A17CDAFE8091}"/>
+    <hyperlink ref="DU11" r:id="rId110" xr:uid="{10B38817-D768-462B-B8EA-35C751C0C04B}"/>
+    <hyperlink ref="DV11" r:id="rId111" xr:uid="{CC3F5EB6-608B-40D4-9B5F-E0206832D9D5}"/>
+    <hyperlink ref="DW11" r:id="rId112" xr:uid="{8BE82BE5-BB89-48C2-B99B-B42D0FB79A2A}"/>
+    <hyperlink ref="DX11" r:id="rId113" xr:uid="{B7871F41-7B7E-4BFD-A778-CB12E60D407A}"/>
+    <hyperlink ref="DY11" r:id="rId114" xr:uid="{FF74D2BC-1F8C-4DCF-BDB9-634903593644}"/>
+    <hyperlink ref="DZ11" r:id="rId115" xr:uid="{9392E54E-2C2D-47BA-84B7-15590A8D5B19}"/>
+    <hyperlink ref="EA11" r:id="rId116" xr:uid="{0821CC53-89F0-4FE9-B315-3A0BD4DDA5F1}"/>
+    <hyperlink ref="EB11" r:id="rId117" xr:uid="{51652613-026B-4649-BDA2-DD86CA672B54}"/>
+    <hyperlink ref="EC11" r:id="rId118" xr:uid="{1C16E4FC-4251-4E70-8705-C0C4CFC41F65}"/>
+    <hyperlink ref="EE11" r:id="rId119" xr:uid="{CDCB99C2-2E3F-4489-9717-1BEBB4796EA4}"/>
+    <hyperlink ref="CR11" r:id="rId120" xr:uid="{5C2B5411-4EFD-4D19-8CE1-F40010FF66AF}"/>
+    <hyperlink ref="AG11" r:id="rId121" xr:uid="{B7CDDE12-EA09-4895-B8E8-53CCDEF29C67}"/>
+    <hyperlink ref="CX11" r:id="rId122" xr:uid="{5761E1DE-6434-44DE-ADC6-593B4674283D}"/>
+    <hyperlink ref="ED11" r:id="rId123" xr:uid="{365AE3FF-0A6C-4463-ADB6-46B3851AB4CA}"/>
+    <hyperlink ref="X11" r:id="rId124" xr:uid="{026281E8-A0AC-4184-B88C-BDA57556F7EA}"/>
+    <hyperlink ref="CU11" r:id="rId125" xr:uid="{579294DE-DA15-4FFA-BD89-A1696F9A41AF}"/>
+    <hyperlink ref="AY11" r:id="rId126" xr:uid="{56093556-AC51-40F6-B9F2-B21D965BFA2D}"/>
+    <hyperlink ref="DQ11" r:id="rId127" xr:uid="{8F6D74C5-9E6F-4CBD-963F-9B3D304B990E}"/>
+    <hyperlink ref="T11" r:id="rId128" xr:uid="{13151973-D4A8-446B-9E0D-5F3EDA26F2D4}"/>
+    <hyperlink ref="DT11" r:id="rId129" xr:uid="{9A8C58DA-45B2-45C5-AF74-EF978AFE1D78}"/>
+    <hyperlink ref="BY11" r:id="rId130" xr:uid="{112A8BE8-B6B1-405E-A837-B6EBF001F0D5}"/>
+    <hyperlink ref="CE11" r:id="rId131" xr:uid="{CCB2B947-BDAA-4053-8C8D-AFED4228DDFD}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId133"/>
+  <pageSetup orientation="landscape" r:id="rId132"/>
   <headerFooter>
     <oddFooter>&amp;R24-7474 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>