--- v0 (2025-10-22)
+++ v1 (2026-05-20)
@@ -1,300 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Bids\2023\23-7471 Catering Services (Supplemental)\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2023\23-7471 Catering Services (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73618ED5-9589-4C8D-A1BC-83E5B18075A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF44EB43-1D60-4F7F-8017-15A8FDD4A3F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$2:$11</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="93">
   <si>
     <t/>
   </si>
   <si>
-    <t>Texas Taco Cabana, L.P. (Taco Cabana)</t>
-[...1 lines deleted...]
-  <si>
     <t>Peter Piper Pizza (Pizza Properties, Inc.)</t>
   </si>
   <si>
     <t>HoneyBaked Ham of El Paso (IRBER Industries, INC.)</t>
   </si>
   <si>
     <t>Applebee's Neighborhood Grill &amp; Bar (Lone Star Apple, LLC)</t>
   </si>
   <si>
     <t>Boss Tenders, Dogs &amp; Custard (Boss Restaurants LLC)</t>
   </si>
   <si>
     <t>Chick-fil-A (AJMartinez, LLC)</t>
   </si>
   <si>
     <t>Chiquis Grandma Cuisine (Movement USA GNT-VAL LLC)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
-    <t>No Bid</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Percent discount off pricelist</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Delivery Fee</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>Serving Fee</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>Setup Fee</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>Minimum Order</t>
   </si>
   <si>
     <t>Adriana Sanchez</t>
   </si>
   <si>
-    <t>Briana Lozano, Catering Sales Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Laura Ostos</t>
   </si>
   <si>
     <t>Marcela G Pinon</t>
   </si>
   <si>
     <t>Irma Curran</t>
   </si>
   <si>
     <t>Emilie Barraza</t>
   </si>
   <si>
     <t>Joy Martinez</t>
   </si>
   <si>
     <t>Claudia Knigiht</t>
   </si>
   <si>
     <t>3450 S. Fabens Carlsbad Rd. Fabens, TX. 79838</t>
   </si>
   <si>
-    <t>1077 Central Parkway S., Suite 600, San Antonio, TX  78232</t>
-[...1 lines deleted...]
-  <si>
     <t>4445 N. Mesa St. Suite 100, El Paso, TX 79902</t>
   </si>
   <si>
     <t>6600 N Mesa  Street Suite 304 El Paso ,TX 79912</t>
   </si>
   <si>
     <t>1300-A Airway Blvd.; El Paso, TX  79925</t>
   </si>
   <si>
     <t>2050 Trawood Dr. Suite 4. El Paso, TX. 79935</t>
   </si>
   <si>
     <t>icrparty@yahoo.com</t>
   </si>
   <si>
-    <t>blozano@tacocabana.com</t>
-[...1 lines deleted...]
-  <si>
     <t>lostos@pizzaproperties.com</t>
   </si>
   <si>
     <t>organizaeventosmp@hotmail.com</t>
   </si>
   <si>
     <t>hbelpaso1@gmail.com</t>
   </si>
   <si>
     <t>lostos@bosschicken.com</t>
   </si>
   <si>
     <t>03976@chick-fil-a.com</t>
   </si>
   <si>
     <t>claudiaknight@me.com</t>
   </si>
   <si>
     <t>(915) 544-3200 x205</t>
   </si>
   <si>
-    <t>(210) 929-3311</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 544-8565</t>
   </si>
   <si>
     <t>(915) 274-5705</t>
   </si>
   <si>
     <t>(915) 842-9934</t>
   </si>
   <si>
     <t>(915) 541-8242</t>
   </si>
   <si>
     <t>(915) 740-6214</t>
   </si>
   <si>
     <t>(915) 449-0452</t>
   </si>
   <si>
     <t>HTTP://www.cattlemanssteakhouse.com</t>
   </si>
   <si>
-    <t>HTTP://www.tacocabana.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.peterpiperpizza.com</t>
   </si>
   <si>
     <t>HTTP://www.facebook.com/organizaeventosep</t>
   </si>
   <si>
     <t>HTTP://www.honeybaked.com</t>
   </si>
   <si>
     <t>HTTP://www.applebees.com</t>
   </si>
   <si>
     <t>HTTP://www.bosschicken.com</t>
   </si>
   <si>
     <t>https://www.chick-fil-a.com/locations/tx/airway-edgemere</t>
   </si>
   <si>
     <t>HTTP://www.chiquisbakery.com</t>
   </si>
   <si>
     <t>El Paso, Texas</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>N/A for catering services</t>
-[...1 lines deleted...]
-  <si>
     <t>NO</t>
   </si>
   <si>
     <t>Texas and New Mexico</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>Tx and NM</t>
   </si>
   <si>
     <t>El Paso, TX and Las Cruces, NM</t>
   </si>
   <si>
     <t>EL PASO, HUSPEDTH, LAS CRUCES NM</t>
   </si>
   <si>
     <t>Titles of Menu(s) submitted:</t>
   </si>
   <si>
     <t>Catering Prices</t>
-  </si>
-[...1 lines deleted...]
-    <t>Catering Menu</t>
   </si>
   <si>
     <t>Group Catering Menu-2023</t>
   </si>
   <si>
     <t>The O's Kitchen Menus</t>
   </si>
   <si>
     <t>Catering Menu;  Lunch Menu;  Retail Menu P1 and P2</t>
   </si>
   <si>
     <t>Applebees ToGo 2023 or www.applebees.com</t>
   </si>
   <si>
     <t>Chick-fil-A Catering Menu One Page Snapshot PDF document</t>
   </si>
   <si>
     <t>Region 19. Menu and Pastries Price List, Region 19. Pastries Price List</t>
   </si>
   <si>
     <t>Does the pricing as found on your catalog/pricelist/website/menu already reflect the discount?</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
@@ -801,746 +774,690 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Peter%20Piper%20Pizza.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Cattlemans.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Oraniza%20Eventos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Boss.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Applebees%20ToGo%202023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Honey%20Baked%20Prices.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Chiquis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Chick%20Fil%20A%20-%20AJ%20Martinez.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Taco%20Cabana.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Peter%20Piper%20Pizza.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Cattlemans.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Oraniza%20Eventos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Boss.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Applebees%20ToGo%202023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Honey%20Baked%20Prices.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Chiquis.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7471/Chick%20Fil%20A%20-%20AJ%20Martinez.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
     <col min="2" max="2" width="36" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" style="1" customWidth="1"/>
-    <col min="4" max="12" width="30.7109375" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="11" width="30.7109375" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="1" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="H1" s="3" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13" ht="75" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="C2" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C3" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="C4" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="C5" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C6" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="C7" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C8" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C9" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="C10" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C11" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="D2" s="2" t="s">
-[...11 lines deleted...]
-      <c r="H2" s="2" t="s">
+      <c r="D11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K11" s="16" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="2" t="s">
-[...301 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="C12" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="8" t="s">
+      <c r="E12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="8" t="s">
-[...28 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="B13" s="5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C13" s="5">
         <v>1</v>
       </c>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
-      <c r="L13" s="11"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="12">
         <v>0.1</v>
       </c>
       <c r="E14" s="12">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <v>0</v>
       </c>
       <c r="I14" s="12">
         <v>0.05</v>
       </c>
       <c r="J14" s="12">
         <v>0.03</v>
       </c>
       <c r="K14" s="12">
         <v>0</v>
       </c>
-      <c r="L14" s="12">
-[...3 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C15" s="5">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
         <v>0</v>
       </c>
       <c r="I15" s="11">
         <v>15</v>
       </c>
       <c r="J15" s="11">
         <v>0.5</v>
       </c>
       <c r="K15" s="11">
         <v>0</v>
       </c>
-      <c r="L15" s="13" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="11">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>0.5</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
-      <c r="L16" s="13" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>0</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
       </c>
       <c r="J17" s="11">
         <v>0.6</v>
       </c>
       <c r="K17" s="11">
         <v>0</v>
       </c>
-      <c r="L17" s="13" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="11">
         <v>100</v>
       </c>
       <c r="E18" s="11">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>100</v>
       </c>
       <c r="H18" s="11">
         <v>150</v>
       </c>
       <c r="I18" s="11">
         <v>75</v>
       </c>
       <c r="J18" s="11">
         <v>13.5</v>
       </c>
       <c r="K18" s="11">
         <v>10</v>
       </c>
-      <c r="L18" s="13" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C19" s="14"/>
       <c r="D19" s="13" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F19" s="13" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="G19" s="13" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K19" s="13" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="13" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="13" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F20" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="G20" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:L19">
-    <sortCondition ref="D2:L2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D1:K19">
+    <sortCondition ref="D2:K2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId1" xr:uid="{7FE7784E-4A9C-40DA-98C6-97566AAE46B3}"/>
     <hyperlink ref="E11" r:id="rId2" xr:uid="{1161255A-146B-4473-9281-BCCCE5B87A4D}"/>
     <hyperlink ref="F11" r:id="rId3" xr:uid="{AE8A224D-3F3C-4A38-BF16-E77787C51BF1}"/>
     <hyperlink ref="G11" r:id="rId4" xr:uid="{D096F0BE-8FD0-412D-A7AE-CA3642B7AED9}"/>
     <hyperlink ref="H11" r:id="rId5" xr:uid="{A94326DF-0C63-4A21-91B5-7E01E0537EBF}"/>
     <hyperlink ref="I11" r:id="rId6" xr:uid="{7ACE16D0-AADF-4CA1-8FB1-E763EF679935}"/>
     <hyperlink ref="J11" r:id="rId7" xr:uid="{08963F1F-621B-4EB6-92DC-046174FF7C71}"/>
     <hyperlink ref="K11" r:id="rId8" xr:uid="{AC4179CF-5799-49D7-AF0B-475DEF461F4B}"/>
-    <hyperlink ref="L11" r:id="rId9" xr:uid="{05F50895-4897-4BDE-8A8C-91A5D1B3CD74}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId10"/>
+  <pageSetup orientation="landscape" r:id="rId9"/>
   <headerFooter>
     <oddFooter>&amp;R23-7471 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>