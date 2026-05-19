--- v0 (2025-10-19)
+++ v1 (2026-05-19)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Bids\2023\23-7469 Structured Cabling Services and Equipment\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2023\23-7469 Structured Cabling Services and Equipment\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{963B58D2-1F59-4CD5-8FEA-6AD265B167B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCF01224-A7A0-4088-A1BF-679693ACC06F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="498">
   <si>
     <t/>
   </si>
   <si>
     <t>Santech, LLC</t>
   </si>
   <si>
     <t>Plan B Networks, Inc</t>
   </si>
   <si>
     <t>Comco Inc.</t>
   </si>
   <si>
     <t>New IPS, Inc</t>
   </si>
   <si>
     <t>GarCom, Inc.</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
@@ -1504,53 +1504,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>No Bid</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 0%</t>
     </r>
   </si>
   <si>
     <t>*updated 8/9/23, 8/29/23</t>
   </si>
   <si>
     <t>*updated 9/14/23</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 1/10/24</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>EP TECHWORKS, LLC</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> APIC Solutions Texas LLC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
@@ -1704,100 +1701,129 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  $74.75</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>75</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  $86.25</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>N/A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Yes</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 1/10/24, 4/14/26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -1815,51 +1841,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -1894,50 +1920,53 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2214,133 +2243,133 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Request%20for%20Amend%20Contract%20RFP%23%2023-7469.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/23-7469/Phi-Tec.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/23-7469/New%20IPS.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/SANTECH%20Communication%20Solutions.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Request%20for%20Amend%20Contract%20RFP%23%2023-7469.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/23-7469/Phi-Tec.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/23-7469/New%20IPS.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/23-7469/APIC.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/SANTECH%20Communication%20Solutions.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:M223"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="5" ySplit="2" topLeftCell="F3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="12" width="30.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="1" customWidth="1"/>
     <col min="14" max="14" width="14" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16" width="14" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="F1" s="18"/>
       <c r="G1" s="17" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="H1" s="18" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="I1" s="18" t="s">
         <v>483</v>
       </c>
       <c r="J1" s="18"/>
       <c r="K1" s="15" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="L1" s="18" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="2" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E2" s="7" t="s">
         <v>459</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="21" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="21" t="s">
         <v>472</v>
       </c>
       <c r="K2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E3" s="8" t="s">
         <v>460</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G3" s="26" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>427</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>426</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>473</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>424</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E4" s="8" t="s">
         <v>461</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>471</v>
       </c>
       <c r="G4" s="5" t="s">
@@ -2348,51 +2377,51 @@
       </c>
       <c r="H4" s="5" t="s">
         <v>432</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>431</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>474</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>429</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="5" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E5" s="8" t="s">
         <v>462</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>434</v>
       </c>
       <c r="G5" s="26" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>436</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>435</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>475</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>433</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E6" s="8" t="s">
         <v>463</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>440</v>
       </c>
       <c r="G6" s="5" t="s">
@@ -2400,51 +2429,51 @@
       </c>
       <c r="H6" s="5" t="s">
         <v>442</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>441</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>476</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>438</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="45" x14ac:dyDescent="0.25">
       <c r="E7" s="8" t="s">
         <v>464</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>444</v>
       </c>
       <c r="G7" s="26" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>446</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>445</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>477</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>443</v>
       </c>
       <c r="L7" s="14" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="E8" s="8" t="s">
         <v>465</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>448</v>
       </c>
       <c r="G8" s="5" t="s">
@@ -2452,103 +2481,103 @@
       </c>
       <c r="H8" s="5" t="s">
         <v>448</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>448</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>448</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>448</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="9" spans="2:13" ht="90" x14ac:dyDescent="0.25">
       <c r="E9" s="8" t="s">
         <v>466</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>450</v>
       </c>
       <c r="G9" s="26" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>450</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>451</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>478</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>450</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="10" spans="2:13" ht="45" x14ac:dyDescent="0.25">
       <c r="E10" s="8" t="s">
         <v>467</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>455</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>454</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>457</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>456</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>479</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>453</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="11" spans="2:13" ht="30" x14ac:dyDescent="0.25">
       <c r="E11" s="9" t="s">
         <v>468</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>470</v>
       </c>
-      <c r="G11" s="21" t="s">
-        <v>447</v>
+      <c r="G11" s="27" t="s">
+        <v>469</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>470</v>
       </c>
       <c r="I11" s="22" t="s">
         <v>469</v>
       </c>
       <c r="J11" s="23" t="s">
         <v>469</v>
       </c>
       <c r="K11" s="22" t="s">
         <v>469</v>
       </c>
       <c r="L11" s="22" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -2841,226 +2870,226 @@
       <c r="C21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>270</v>
       </c>
       <c r="G21" s="11">
         <v>215</v>
       </c>
       <c r="H21" s="11">
         <v>325</v>
       </c>
       <c r="I21" s="11">
         <v>130.06</v>
       </c>
       <c r="J21" s="24">
         <v>185</v>
       </c>
       <c r="K21" s="24" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="L21" s="11">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="2:12" ht="135" x14ac:dyDescent="0.25">
       <c r="B22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="11">
         <v>295</v>
       </c>
       <c r="G22" s="11">
         <v>240</v>
       </c>
       <c r="H22" s="11">
         <v>350</v>
       </c>
       <c r="I22" s="11">
         <v>177.5</v>
       </c>
       <c r="J22" s="24">
         <v>195</v>
       </c>
       <c r="K22" s="24" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="L22" s="11">
         <v>195</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="60" x14ac:dyDescent="0.25">
       <c r="B23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="11">
         <v>240</v>
       </c>
       <c r="G23" s="11">
         <v>185</v>
       </c>
       <c r="H23" s="11">
         <v>275</v>
       </c>
       <c r="I23" s="11">
         <v>260.11</v>
       </c>
       <c r="J23" s="24">
         <v>115</v>
       </c>
       <c r="K23" s="24" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="L23" s="11">
         <v>170</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="135" x14ac:dyDescent="0.25">
       <c r="B24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5">
         <v>1</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="11">
         <v>270</v>
       </c>
       <c r="G24" s="11">
         <v>200</v>
       </c>
       <c r="H24" s="11">
         <v>325</v>
       </c>
       <c r="I24" s="11">
         <v>130.06</v>
       </c>
       <c r="J24" s="24">
         <v>175</v>
       </c>
       <c r="K24" s="24" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="L24" s="11">
         <v>185</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="135" x14ac:dyDescent="0.25">
       <c r="B25" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11">
         <v>295</v>
       </c>
       <c r="G25" s="11">
         <v>240</v>
       </c>
       <c r="H25" s="11">
         <v>350</v>
       </c>
       <c r="I25" s="11">
         <v>177.5</v>
       </c>
       <c r="J25" s="24">
         <v>180</v>
       </c>
       <c r="K25" s="24" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="L25" s="11">
         <v>190</v>
       </c>
     </row>
     <row r="26" spans="2:12" ht="75" x14ac:dyDescent="0.25">
       <c r="B26" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11">
         <v>240</v>
       </c>
       <c r="G26" s="11">
         <v>185</v>
       </c>
       <c r="H26" s="11">
         <v>275</v>
       </c>
       <c r="I26" s="11">
         <v>260.11</v>
       </c>
       <c r="J26" s="24">
         <v>145</v>
       </c>
       <c r="K26" s="24" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="L26" s="11">
         <v>170</v>
       </c>
     </row>
     <row r="27" spans="2:12" ht="135" x14ac:dyDescent="0.25">
       <c r="B27" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>270</v>
       </c>
       <c r="G27" s="11">
         <v>245</v>
       </c>
       <c r="H27" s="11">
@@ -9456,171 +9485,172 @@
       <c r="C220" s="5" t="s">
         <v>418</v>
       </c>
       <c r="D220" s="5">
         <v>1</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F220" s="11">
         <v>75</v>
       </c>
       <c r="G220" s="11">
         <v>75</v>
       </c>
       <c r="H220" s="11">
         <v>85</v>
       </c>
       <c r="I220" s="11">
         <v>42.5</v>
       </c>
       <c r="J220" s="24">
         <v>155</v>
       </c>
       <c r="K220" s="24" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="L220" s="11">
         <v>50</v>
       </c>
     </row>
     <row r="221" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B221" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>420</v>
       </c>
       <c r="D221" s="5">
         <v>1</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F221" s="11">
         <v>75</v>
       </c>
       <c r="G221" s="11">
         <v>75</v>
       </c>
       <c r="H221" s="11">
         <v>125</v>
       </c>
       <c r="I221" s="11">
         <v>75</v>
       </c>
       <c r="J221" s="24">
         <v>195</v>
       </c>
       <c r="K221" s="24" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="L221" s="11">
         <v>50</v>
       </c>
     </row>
     <row r="222" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B222" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>422</v>
       </c>
       <c r="D222" s="5">
         <v>1</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F222" s="13">
         <v>0.15</v>
       </c>
       <c r="G222" s="19" t="s">
-        <v>210</v>
+        <v>481</v>
       </c>
       <c r="H222" s="13">
         <v>0.15</v>
       </c>
       <c r="I222" s="13">
         <v>0.15</v>
       </c>
       <c r="J222" s="25">
         <v>0</v>
       </c>
       <c r="K222" s="20" t="s">
         <v>481</v>
       </c>
       <c r="L222" s="20" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="223" spans="2:12" ht="45" x14ac:dyDescent="0.25">
       <c r="B223" s="5"/>
       <c r="C223" s="5" t="s">
         <v>458</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F223" s="12" t="s">
         <v>450</v>
       </c>
       <c r="G223" s="20" t="s">
-        <v>447</v>
+        <v>496</v>
       </c>
       <c r="H223" s="12" t="s">
         <v>450</v>
       </c>
       <c r="I223" s="12" t="s">
         <v>448</v>
       </c>
       <c r="J223" s="20" t="s">
         <v>447</v>
       </c>
       <c r="K223" s="12" t="s">
         <v>447</v>
       </c>
       <c r="L223" s="20" t="s">
         <v>447</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="F1:L223">
     <sortCondition ref="F2:L2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="I11" r:id="rId1" xr:uid="{C7B5D9E9-9117-40DA-A78B-2999B13580E5}"/>
     <hyperlink ref="J11" r:id="rId2" xr:uid="{17C82064-C298-4716-85A1-5C26875FC652}"/>
     <hyperlink ref="K11" r:id="rId3" xr:uid="{BBB4F3C5-77D7-4EDD-91E6-91C1141373B9}"/>
     <hyperlink ref="L11" r:id="rId4" xr:uid="{84C12F3C-1412-445E-812F-BBCA63E14F09}"/>
+    <hyperlink ref="G11" r:id="rId5" display="N/A Price Link" xr:uid="{8BDEB36F-E6A0-45A7-A762-0729F31930E8}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId5"/>
+  <pageSetup orientation="landscape" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R23-7469 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>