--- v0 (2025-10-21)
+++ v1 (2026-07-24)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2023\23-7464 Printing Services, Promo Supplies and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91228DED-629A-4195-B88C-07FA87861085}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{651D91E1-94CB-4DA2-9D9E-FFC444AA852E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="122">
   <si>
     <t/>
   </si>
   <si>
     <t>Dodguidons (915 Synergy LLC)</t>
   </si>
   <si>
     <t>Innovative Ink Signs &amp; Printing (Innovative Ink EP, L.P.)</t>
   </si>
   <si>
     <t>Shelby Distributions Inc. (Express Office Products)</t>
   </si>
@@ -384,74 +384,74 @@
   </si>
   <si>
     <t>Set up starts at $20 per screen per color / per art file</t>
   </si>
   <si>
     <t xml:space="preserve">   Clothing - $8.50 per 3x3in section/per item
    Promotional Item - none, first color included in initial cost</t>
   </si>
   <si>
     <t>Embroidery (clothing) - none, included in initial cost
   Embroidery (promotional item) - $0.30 per item
   Screen/Silk Print (clothing) - $25 per additional screen/color
   Screen/Silk Print (promotional item) - $25 per additional screen/color plus $0.30 per item</t>
   </si>
   <si>
     <t>Clothing - $7.50 per item (plus cost of garment)
   Promotional Item - none, first color included in initial cost</t>
   </si>
   <si>
     <t>SILK SCREEN COST:
   Clothing - $7.50 per item (plus cost of garment)
   Promotional Item - none, first color included in initial cost</t>
   </si>
   <si>
     <t>Yes, If a supplier requires a rush fee for products to meet specific deadlines, the charge will be passed directly onto member. Stephanie Flores, creativetantrum@gmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 8/1/23</t>
   </si>
   <si>
     <t>*updated 9/10/24</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">29 a Butterfield Trail  El Paso, TX 79906 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>1616 Bassett Ave El Paso, TX 79901</t>
     </r>
+  </si>
+  <si>
+    <t>*updated 8/1/23, 6/22/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -911,73 +911,73 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Innovative%20Ink%20Signs.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Sign%20Depot.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Dodguidons%20(915%20synergy).pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/S54BH86V/httwww.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Creative%20Tantrum.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Shelby.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Rubber%20Ducky.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/23-7464/Performance%20Graphix.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="6" customWidth="1"/>
     <col min="2" max="2" width="48.140625" style="6" customWidth="1"/>
     <col min="3" max="6" width="30.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="31" style="6" customWidth="1"/>
     <col min="8" max="8" width="31.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="30.7109375" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C1" s="13"/>
       <c r="D1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="H1" s="13" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="B2" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>105</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="2" t="s">
@@ -1008,51 +1008,51 @@
       </c>
       <c r="I3" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="B4" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="5" t="s">