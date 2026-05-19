--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2023\23-7452 Technology, Hardware, Software, Services and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76D9F2C5-5DCE-4FA9-ADEC-47411D645EA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A7890C0-4085-4A8F-900F-B944F21117B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -680,53 +680,50 @@
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>We provide a software solution to manage student behavior threat assessments, the EDPlan Prevention Suite. EDPlan supports youth suicide prevention and manages behavioral  threat assessment, social-emotional learning</t>
   </si>
   <si>
     <t>106 Evans Oak Ln, San Antonio, TX 78260</t>
   </si>
   <si>
     <t>402 South Ragsdale St, Jacksonville, TX 75766</t>
   </si>
   <si>
     <t>See Price Link attached</t>
   </si>
   <si>
     <t>Forward Edge LLC</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
-    <t>*updated 5/20/24</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>4501 Warwick Lane, Frisco, TX 75034</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 7800 Dallas Pkwy Suite 430 Plano, TX 75024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1212,50 +1209,53 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>justinc@informedk12.com;</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 contracts@informedk12.com
 bbolton@informedk12.com</t>
     </r>
   </si>
   <si>
     <t>*updated 8/16/24, 8/19/24, 6/17/25, 11/20/25, 2/19/26</t>
+  </si>
+  <si>
+    <t>*updated 5/20/24, 5/7/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1766,538 +1766,538 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AD16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="8" customWidth="1"/>
     <col min="3" max="3" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="6" width="30.7109375" customWidth="1"/>
     <col min="7" max="7" width="52.5703125" customWidth="1"/>
     <col min="8" max="14" width="30.7109375" customWidth="1"/>
     <col min="15" max="15" width="49.7109375" customWidth="1"/>
     <col min="16" max="29" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:30" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="22" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F1" s="25" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G1" s="25" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J1" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="L1" s="18"/>
       <c r="M1" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="O1" s="20"/>
       <c r="Q1" s="25" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="R1" s="22" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="U1" s="20" t="s">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="V1" s="20" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="W1" s="20" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="X1" s="20" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="Y1" s="20"/>
       <c r="Z1" s="20"/>
       <c r="AA1" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AC1" s="20" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="2:30" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="19" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="19" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="19" t="s">
         <v>14</v>
       </c>
       <c r="L2" s="19" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="23" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="N2" s="19" t="s">
         <v>213</v>
       </c>
       <c r="O2" s="19" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="Q2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="R2" s="23" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="S2" s="19" t="s">
         <v>2</v>
       </c>
       <c r="T2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="U2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="V2" s="19" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="19" t="s">
         <v>15</v>
       </c>
       <c r="X2" s="19" t="s">
         <v>6</v>
       </c>
       <c r="Y2" s="19" t="s">
         <v>11</v>
       </c>
       <c r="Z2" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AA2" s="23" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="AB2" s="19" t="s">
         <v>7</v>
       </c>
       <c r="AC2" s="19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="2:30" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="27" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>42</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>43</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="Q3" s="27" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="R3" s="27" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="V3" s="27" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AC3" s="27" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="2:30" ht="60" x14ac:dyDescent="0.25">
       <c r="D4" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E4" s="27" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>62</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>210</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M4" s="27" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>55</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>54</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>51</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>53</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>52</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>60</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>56</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>64</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>57</v>
       </c>
       <c r="Y4" s="4" t="s">
         <v>61</v>
       </c>
       <c r="Z4" s="17" t="s">
         <v>211</v>
       </c>
       <c r="AA4" s="27" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>58</v>
       </c>
       <c r="AC4" s="17" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="5" spans="2:30" ht="60" x14ac:dyDescent="0.25">
       <c r="D5" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F5" s="27" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="G5" s="27" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>86</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>79</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>80</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M5" s="27" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="Q5" s="27" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="R5" s="27" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>71</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>70</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>77</v>
       </c>
       <c r="V5" s="27" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>82</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>78</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>76</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="AC5" s="27" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="2:30" ht="30" x14ac:dyDescent="0.25">
       <c r="D6" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>106</v>
       </c>
       <c r="F6" s="27" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>107</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>101</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>91</v>
       </c>
       <c r="Q6" s="27" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>98</v>
       </c>
       <c r="V6" s="27" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>103</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>93</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>99</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>97</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>95</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>94</v>
       </c>
       <c r="AC6" s="27" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="7" spans="2:30" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>127</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>130</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>117</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>128</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>121</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M7" s="17" t="s">
         <v>132</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P7" s="4" t="s">
         <v>112</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>111</v>
       </c>
       <c r="R7" s="27" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="S7" s="4" t="s">
         <v>110</v>
       </c>
       <c r="T7" s="4" t="s">
         <v>109</v>
       </c>
       <c r="U7" s="4" t="s">
         <v>119</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>113</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>124</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>114</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>120</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>118</v>
       </c>