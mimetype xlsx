--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,285 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7446 Office and Copy Center Supplies\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B63C3A26-4713-4A23-8979-C6AF32582D8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83EAD66C-5987-471E-AAF1-3446B7EA9072}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="94">
   <si>
     <t/>
   </si>
   <si>
-    <t>BTek Holdings LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>Coast To Coast Computer Products, Inc.</t>
   </si>
   <si>
     <t>El Paso Office Products (El Paso Office Products, LLC.)</t>
   </si>
   <si>
     <t>Full Turn Interior Solutions</t>
   </si>
   <si>
     <t>Indoff, Inc.</t>
   </si>
   <si>
     <t>Shelby Distributions Inc. (Express Office Products)</t>
   </si>
   <si>
     <t>Southwest Plastic Binding Company dba Southwest Binding &amp; Laminating</t>
   </si>
   <si>
     <t>Spectrum Paper Co., Inc.</t>
   </si>
   <si>
     <t>Xerox Business Solutions Southwest (Dahill Office Technology Corporation)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Office and Copy Center Supplies to include but not limited to office supplies, paper, toner, ink, office furniture, and office equipment.  Percent discount off catalog/pricelist.</t>
   </si>
   <si>
-    <t>Bruce Banko</t>
-[...1 lines deleted...]
-  <si>
     <t>Miranda Horowitz</t>
   </si>
   <si>
     <t>Sandy Grodin</t>
   </si>
   <si>
     <t>Yvonne Vasquez</t>
   </si>
   <si>
     <t>Kim Gregory</t>
   </si>
   <si>
     <t>Spiros Ninos</t>
   </si>
   <si>
     <t>Rosemary Brumage</t>
   </si>
   <si>
     <t>Maxine Brown-Soto</t>
   </si>
   <si>
-    <t>1201 Gandy Blvd N, Unit 22481, St Petersburg, FL 33742</t>
-[...1 lines deleted...]
-  <si>
     <t>4277 Valley Fair Street, Simi Valley, Ca. 93063</t>
   </si>
   <si>
     <t>11816 Lackland Road, St. Louis, MO 63146</t>
   </si>
   <si>
     <t>109 Millwell Ct, Maryland Heights, MO 63043</t>
   </si>
   <si>
     <t>27 Concord St., El Paso, TX 79906</t>
   </si>
   <si>
     <t>8200 IH-10 West, Suite 400 San Antonio, Texas 78230</t>
   </si>
   <si>
-    <t>bruce@btekholdings.com</t>
-[...1 lines deleted...]
-  <si>
     <t>mirandah@coastcoast.com</t>
   </si>
   <si>
     <t>sgrodin@elpasoop.com</t>
   </si>
   <si>
     <t>yvasquez075@gmail.com</t>
   </si>
   <si>
     <t>kim.gregory@indoff.com</t>
   </si>
   <si>
     <t>sninos@shelbydistributions.com</t>
   </si>
   <si>
     <t>rosemary.brumage@swbindinglaminating.com</t>
   </si>
   <si>
     <t>customerservice@spectrumpaper.com</t>
   </si>
   <si>
     <t>(800) 223-8890 x369</t>
   </si>
   <si>
     <t>(915) 593-9000 x222</t>
   </si>
   <si>
     <t>(915) 407-8193</t>
   </si>
   <si>
     <t>(915) 355-0120</t>
   </si>
   <si>
     <t>(915) 590-3050</t>
   </si>
   <si>
     <t>(800) 325-3628</t>
   </si>
   <si>
     <t>(915) 595-0020</t>
   </si>
   <si>
     <t>(210) 805-8200</t>
   </si>
   <si>
-    <t>https://www.btekholdings.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.coastcoast.com</t>
   </si>
   <si>
     <t>HTTP://www.elpasoop.com</t>
   </si>
   <si>
     <t>HTTP://www.ftisep@gmail.com</t>
   </si>
   <si>
     <t>HTTP://www.indoffbusinessproducts.com</t>
   </si>
   <si>
     <t>HTTP://www.shelbydistributions.com</t>
   </si>
   <si>
     <t>HTTP://www.swbindinglaminating.com</t>
   </si>
   <si>
     <t>HTTP://www.spectrumpaper.com</t>
   </si>
   <si>
     <t>https://southwest.xeroxbusinesssolutions.com/</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Yes - Most items ship via Ground within 24-48 hours. However we do charge additional for overnight or expedited shipping. Contact bruce@btekholdings.com for more information.</t>
-[...1 lines deleted...]
-  <si>
     <t>no</t>
   </si>
   <si>
     <t>yes, only if the product shipment is from a third party</t>
   </si>
   <si>
     <t>Yes -  Min order of $150 for free delivery with exception to Furniture Items or NON UPS items</t>
   </si>
   <si>
     <t>Yes, free freight would only qualify for standard ground shipments</t>
   </si>
   <si>
     <t>Yes, XBS Southwest supplies department can expedite supply orders over the phone or via email.</t>
   </si>
   <si>
-    <t>BTek is a multi-brand technology solutions provider for over 800 brands of IT hardware and supplies. Our core focus is on term contracts for printers and print consumables.</t>
-[...1 lines deleted...]
-  <si>
     <t>Office supplies/furniture, school supplies/furniture, Technology hardware/supplies, Authorized HP reseller, ink, toner/printing supplies, janitorial/break room supplies, PPE supplies</t>
   </si>
   <si>
     <t>upholstery, new/used office furniture, installation/reconfiguration &amp; moving services</t>
   </si>
   <si>
     <t>Office Products, Technology Items, Furniture, Janitorial Service Items</t>
   </si>
   <si>
     <t>Shelby Distributions has been a premier retail supplier of full service office supplies, janitorial/sanitation, furniture consultation, design, sales &amp; installation since January 2000.</t>
   </si>
   <si>
     <t>We are a provider of binding, laminating and print finishing equipment and supplies.</t>
   </si>
   <si>
     <t>Janitorial supplies and equipment, paper and office supplies, furniture, food service supplies, packaging, maintenance repair equipment service</t>
   </si>
   <si>
     <t>We offer a comprehensive solution that includes MFP integration, Managed Print Services, Production Printing, Document Management, Business Process Automation and Professional Services.</t>
-  </si>
-[...1 lines deleted...]
-    <t>National - All 50 US States</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>West Texas and Southern New Mexico, "Dallas, San Antonio, Houston, Austin, Lubbock and Amarillo"</t>
   </si>
   <si>
     <t>TX, NM</t>
   </si>
   <si>
     <t>Continental 48</t>
   </si>
   <si>
     <t>48 Continental States</t>
   </si>
   <si>
     <t>This contract would service the 48 contiguous states in the United States.</t>
   </si>
   <si>
     <t>West Texas, New Mexico</t>
   </si>
   <si>
     <t>Texas, Oklahoma, Arizona, New Mexico, Colorado, Wyoming</t>
   </si>
@@ -329,73 +305,50 @@
     <t>6120 Carole Jeschke Ct, El Paso, TX 79924</t>
   </si>
   <si>
     <t>Yes; $500 order required for FREE FREIGHT</t>
   </si>
   <si>
     <t>*updated 6/26/24, 9/10/24</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>29 a Butterfield Trail  El Paso, TX 79906</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> 1616 Bassett Ave El Paso, TX 79901</t>
     </r>
-  </si>
-[...21 lines deleted...]
-    <t>* updated 5/10/2024, 5/20/25</t>
   </si>
   <si>
     <t>*updated 1/29/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Bonnie Garza</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> Renee McNeese</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -902,578 +855,532 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Xerox%20Business%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Full%20Turn%20Interior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/El%20Paso%20Office%20Products.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/BTek%20Holdings.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Southwest%20Plastic%20Binding.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Shelby%20Distributions.xls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Indoff.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Coast%20to%20Coast%20Computer.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Coast%20to%20Coast%20Computer.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Indoff.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Xerox%20Business%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Full%20Turn%20Interior.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/El%20Paso%20Office%20Products.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Spectrum%20Paper.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Southwest%20Plastic%20Binding.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7446/Shelby%20Distributions.xls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:N15"/>
+  <dimension ref="B1:M15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="13" customWidth="1"/>
-    <col min="5" max="13" width="30.7109375" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="12" width="30.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="I1" s="18"/>
+    <row r="1" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="F1" s="18"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18" t="s">
+        <v>88</v>
+      </c>
       <c r="J1" s="18" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-        <v>100</v>
+        <v>93</v>
+      </c>
+      <c r="K1" s="19"/>
+      <c r="L1" s="18" t="s">
+        <v>90</v>
       </c>
     </row>
-    <row r="2" spans="2:14" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:13" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="E2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="M2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="2:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D3" s="6" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="G3" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="I3" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="J3" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="K3" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="2:13" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D4" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="F4" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="H4" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="22" t="s">
-        <v>101</v>
+      <c r="I4" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="4" spans="2:14" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="K4" s="4" t="s">
+    <row r="5" spans="2:13" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D5" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="F5" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="G5" s="4" t="s">
         <v>29</v>
       </c>
+      <c r="H5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="22" t="s">
+        <v>92</v>
+      </c>
     </row>
-    <row r="5" spans="2:14" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="I5" s="4" t="s">
+    <row r="6" spans="2:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="F6" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="G6" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="H6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="22" t="s">
-        <v>102</v>
+      <c r="I6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="6" spans="2:14" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="J6" s="4" t="s">
+    <row r="7" spans="2:13" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="F7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="G7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="H7" s="4" t="s">
         <v>45</v>
       </c>
+      <c r="I7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="7" spans="2:14" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="I7" s="4" t="s">
+    <row r="8" spans="2:13" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="F8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:13" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="D9" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="4" t="s">
+      <c r="G9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="H9" s="4" t="s">
         <v>54</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="I9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="4" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M9" s="4" t="s">
+    </row>
+    <row r="10" spans="2:13" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="D10" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="10" spans="2:14" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="G10" s="4" t="s">
+    <row r="11" spans="2:13" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="D11" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="H10" s="4" t="s">
+      <c r="F11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="4" t="s">
+      <c r="G11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J10" s="4" t="s">
+      <c r="H11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="I11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="J11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
     </row>
-    <row r="11" spans="2:14" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>79</v>
+    <row r="12" spans="2:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="20" t="s">
+        <v>83</v>
       </c>
     </row>
-    <row r="12" spans="2:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>91</v>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:14" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E13" s="10" t="s">
+    <row r="14" spans="2:13" ht="75" x14ac:dyDescent="0.25">
+      <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F13" s="10" t="s">
-[...28 lines deleted...]
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D14" s="15">
         <v>1</v>
       </c>
       <c r="E14" s="11">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="F14" s="11">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="G14" s="11">
         <v>0.25</v>
       </c>
       <c r="H14" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="I14" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="J14" s="11">
         <v>0.25</v>
       </c>
-      <c r="I14" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K14" s="11">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L14" s="11">
-        <v>0.27</v>
-[...1 lines deleted...]
-      <c r="M14" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="M15" s="12" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:M15">
-    <sortCondition ref="E2:M2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:L15">
+    <sortCondition ref="E2:L2"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="E12" r:id="rId1" xr:uid="{57222468-714F-4299-96FA-DD2A3B9CBA63}"/>
-[...7 lines deleted...]
-    <hyperlink ref="F12" r:id="rId9" xr:uid="{B4BDBD5D-813D-4B63-AA23-14964C4F6105}"/>
+    <hyperlink ref="F12" r:id="rId1" xr:uid="{7EDAE004-45B5-4A9E-904E-26CE0218EBC2}"/>
+    <hyperlink ref="G12" r:id="rId2" xr:uid="{954B0BA0-6E59-4EDA-8C72-9EF2206DC0DF}"/>
+    <hyperlink ref="H12" r:id="rId3" xr:uid="{61F39DCE-B54C-4460-948C-16356E233023}"/>
+    <hyperlink ref="I12" r:id="rId4" xr:uid="{D7100B2A-1931-42E4-8596-9163D40AC783}"/>
+    <hyperlink ref="J12" r:id="rId5" xr:uid="{822FA649-67C2-4DC1-91B0-38C4AC4CE750}"/>
+    <hyperlink ref="K12" r:id="rId6" xr:uid="{8A9372B1-CFF9-4D78-9FA7-E2AE5A4FD110}"/>
+    <hyperlink ref="L12" r:id="rId7" xr:uid="{7F3DB5F8-D712-4F5B-9824-A9EE4992E5C1}"/>
+    <hyperlink ref="E12" r:id="rId8" xr:uid="{B4BDBD5D-813D-4B63-AA23-14964C4F6105}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId10"/>
+  <pageSetup orientation="landscape" r:id="rId9"/>
   <headerFooter>
     <oddFooter>&amp;R22-7446 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>