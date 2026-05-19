--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7447 Emergency Vehicle Equipment and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64E748C9-3F19-4D89-9682-38F43B2C931C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9E49CBB-F77E-471B-B794-ED8AE64547DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -289,51 +289,51 @@
   <si>
     <t>Emergency Vehicle Equipment to include but not limited to emergency lighting and sound warning equipment, vehicle passenger restraint equipment (such as: partitions and seating), push bumpers and related vehicle outer protection, mounting equipment (such as: computer mounts, equipment consoles and trunk trays), video and speed enforcement equipment (such as: radar and license plate recognition), and fuel catalyst enhancement products.</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Equipment. Percent discount from MSRP (manufacturer's suggested retail price).</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Services. Hourly Rate for Installation/Repair.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Percent discount on related items and/or services not listed above.</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
-    <t>*updated 10/7/22, 10/17/22, 11/15/22, 12/1/22, 12/14/22, 12/16/22, 1/4/23, 1/6/23, 2/22/23, 5/4/23, 6/13/23, 9/7/23, 11/29/23, 2/14/24, 6/10/24, 7/16/24, 7/23/24, 8/22/24, 9/11/24, 12/4/24, 1/6/25, 1/10/25, 1/24/25, 2/18/25, 3/18/25, 4/30/25, 5/19/25, 5/27/25, 6/3/25, 6/9/25, 7/22/25, 8/26/25, 10/1/25, 12/8/25, 1/5/26, 1/23/26, 1/26/26, 2/11/26</t>
+    <t>*updated 10/7/22, 10/17/22, 11/15/22, 12/1/22, 12/14/22, 12/16/22, 1/4/23, 1/6/23, 2/22/23, 5/4/23, 6/13/23, 9/7/23, 11/29/23, 2/14/24, 6/10/24, 7/16/24, 7/23/24, 8/22/24, 9/11/24, 12/4/24, 1/6/25, 1/10/25, 1/24/25, 2/18/25, 3/18/25, 4/30/25, 5/19/25, 5/27/25, 6/3/25, 6/9/25, 7/22/25, 8/26/25, 10/1/25, 12/8/25, 1/5/26, 1/23/26, 1/26/26, 2/11/26, 4/7/26, 4/30/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -1102,51 +1102,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="8" style="17" customWidth="1"/>
     <col min="3" max="3" width="74.42578125" style="17" customWidth="1"/>
     <col min="4" max="4" width="6" style="17" customWidth="1"/>
     <col min="5" max="5" width="30.7109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="33.140625" style="17" customWidth="1"/>
     <col min="7" max="7" width="12" style="17" customWidth="1"/>
     <col min="8" max="8" width="14" style="17" customWidth="1"/>
     <col min="9" max="9" width="12" style="17" customWidth="1"/>
     <col min="10" max="10" width="14" style="17" customWidth="1"/>
     <col min="11" max="11" width="12" style="17" customWidth="1"/>
     <col min="12" max="12" width="14" style="17" customWidth="1"/>
     <col min="13" max="13" width="12" style="17" customWidth="1"/>
     <col min="14" max="14" width="14" style="17" customWidth="1"/>
     <col min="15" max="15" width="12" style="17" customWidth="1"/>
     <col min="16" max="16" width="14" style="17" customWidth="1"/>
     <col min="17" max="17" width="12" style="17" customWidth="1"/>
     <col min="18" max="18" width="14" style="17" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="180" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:7" ht="195" x14ac:dyDescent="0.25">
       <c r="E1" s="29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="2:7" ht="30" x14ac:dyDescent="0.25">
       <c r="D2" s="14" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="2:7" x14ac:dyDescent="0.25">
       <c r="D3" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>44</v>
       </c>