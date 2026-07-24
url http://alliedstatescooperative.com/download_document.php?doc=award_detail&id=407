--- v3 (2026-05-19)
+++ v4 (2026-07-24)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7447 Emergency Vehicle Equipment and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9E49CBB-F77E-471B-B794-ED8AE64547DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08B70B90-8CC5-4BAA-9D91-5AB4B9085374}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -289,51 +289,51 @@
   <si>
     <t>Emergency Vehicle Equipment to include but not limited to emergency lighting and sound warning equipment, vehicle passenger restraint equipment (such as: partitions and seating), push bumpers and related vehicle outer protection, mounting equipment (such as: computer mounts, equipment consoles and trunk trays), video and speed enforcement equipment (such as: radar and license plate recognition), and fuel catalyst enhancement products.</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Equipment. Percent discount from MSRP (manufacturer's suggested retail price).</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Services. Hourly Rate for Installation/Repair.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Percent discount on related items and/or services not listed above.</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
-    <t>*updated 10/7/22, 10/17/22, 11/15/22, 12/1/22, 12/14/22, 12/16/22, 1/4/23, 1/6/23, 2/22/23, 5/4/23, 6/13/23, 9/7/23, 11/29/23, 2/14/24, 6/10/24, 7/16/24, 7/23/24, 8/22/24, 9/11/24, 12/4/24, 1/6/25, 1/10/25, 1/24/25, 2/18/25, 3/18/25, 4/30/25, 5/19/25, 5/27/25, 6/3/25, 6/9/25, 7/22/25, 8/26/25, 10/1/25, 12/8/25, 1/5/26, 1/23/26, 1/26/26, 2/11/26, 4/7/26, 4/30/26</t>
+    <t>*updated 10/7/22, 10/17/22, 11/15/22, 12/1/22, 12/14/22, 12/16/22, 1/4/23, 1/6/23, 2/22/23, 5/4/23, 6/13/23, 9/7/23, 11/29/23, 2/14/24, 6/10/24, 7/16/24, 7/23/24, 8/22/24, 9/11/24, 12/4/24, 1/6/25, 1/10/25, 1/24/25, 2/18/25, 3/18/25, 4/30/25, 5/19/25, 5/27/25, 6/3/25, 6/9/25, 7/22/25, 8/26/25, 10/1/25, 12/8/25, 1/5/26, 1/23/26, 1/26/26, 2/11/26, 4/7/26, 4/30/26, 6/24/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>