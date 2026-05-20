--- v0 (2025-10-19)
+++ v1 (2026-05-20)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Bids\2022\22-7443 Parking Lot Maintenance and Repair\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7443 Parking Lot Maintenance and Repair\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE038FC4-A417-45AC-81F6-0ADE21D93D5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C213393E-7031-4922-8934-CA8CE9789B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="16440" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="275">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>22-7443</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Parking Lot Maintenance and Repair - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -285,227 +285,206 @@
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Arturo Cervantes</t>
   </si>
   <si>
     <t>OMAR FAVELLA</t>
   </si>
   <si>
     <t>Hector Luna</t>
   </si>
   <si>
     <t>David F. Adame</t>
   </si>
   <si>
     <t>Melissa Del Ferraro G. Sandoval Construction Co-Owner, Vice President</t>
   </si>
   <si>
     <t>Gilbert Espinoza</t>
   </si>
   <si>
     <t>Jacob Gallardo</t>
   </si>
   <si>
-    <t>JESSE MACIAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Francisco Guillen</t>
   </si>
   <si>
     <t>Cesar Molina</t>
   </si>
   <si>
-    <t>Jorge Vazquez</t>
-[...1 lines deleted...]
-  <si>
     <t>Ricardo Cavazos Jr.</t>
   </si>
   <si>
     <t>Luis Luna</t>
   </si>
   <si>
     <t>Omar Veliz</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>2222 Texas Ave. El Paso TX 79901</t>
   </si>
   <si>
     <t>811 SIERRA ST., El Paso, TX 79902</t>
   </si>
   <si>
     <t>5450 Hurd Place Suite E, El Paso, Texas 79912</t>
   </si>
   <si>
     <t>13261 Allemande Rd. El Paso Texas 79938</t>
   </si>
   <si>
     <t>G. Sandoval Construction 650 Montana Suite B Las Cruces, NM  88001</t>
   </si>
   <si>
     <t>PO Box 2016 Las Cruces, NM 88004</t>
   </si>
   <si>
     <t>2701 W Picacho ave, Las Cruces, NM 88007</t>
   </si>
   <si>
-    <t>4433 N STANTON m28,  EL PASO,  TX.,  79902</t>
-[...1 lines deleted...]
-  <si>
     <t>2718 Wyoming Ave. El Paso, TX 79903</t>
   </si>
   <si>
     <t>1817 Wyoming Avenue, El Paso, TX 79903</t>
   </si>
   <si>
     <t>11940 Don Haskins Dr. Suite B146 El Paso, TX 79936</t>
   </si>
   <si>
     <t>14364 Rudi Kuefner, El Paso, TX, 79928</t>
   </si>
   <si>
     <t>3318 Rosa Ave, El Paso, TX 79905</t>
   </si>
   <si>
     <t>2910 Gateway East, El Paso, TX 79905</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>artcervantes@aco-inc.com</t>
   </si>
   <si>
     <t>americhoiceconstruction@gmail.com</t>
   </si>
   <si>
     <t>info@blackstalliongroup.com</t>
   </si>
   <si>
     <t>completeparkinglotsolutionsllc@gmail.com</t>
   </si>
   <si>
     <t>melissa@sandoval-lc.com</t>
   </si>
   <si>
     <t>customerservice@nmgrassmasters.com</t>
   </si>
   <si>
     <t>j17jacob@yahoo.com</t>
   </si>
   <si>
-    <t>jrcompass.sa@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>FGuillen@keystone-ce.net</t>
   </si>
   <si>
     <t>cesarm@nine-degrees.com</t>
   </si>
   <si>
     <t>cavrick2@gmail.com</t>
   </si>
   <si>
     <t>lluna@spc-pm.com</t>
   </si>
   <si>
     <t>oveliz@velizconstruction.com</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>(915) 920-0576</t>
   </si>
   <si>
     <t>(915) 345-9196</t>
   </si>
   <si>
     <t>(915) 584-2098</t>
   </si>
   <si>
     <t>(915) 449-2923</t>
   </si>
   <si>
     <t>(575) 524-6878</t>
   </si>
   <si>
     <t>(575) 571-7417</t>
   </si>
   <si>
     <t>(575) 636-5135</t>
   </si>
   <si>
-    <t>(210) 782-0622</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 562-4159 x23</t>
   </si>
   <si>
     <t>(915) 533-8482</t>
   </si>
   <si>
-    <t>(915) 202-4415</t>
-[...1 lines deleted...]
-  <si>
     <t>(915) 603-1199</t>
   </si>
   <si>
     <t>(915) 613-1442</t>
   </si>
   <si>
     <t>(915) 219-4000 x101</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>https://aco-inc.com/</t>
   </si>
   <si>
     <t>https://www.americhoiceconstruction.net/</t>
   </si>
   <si>
     <t>HTTP://www.blackstalliongroup.com</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>HTTP://www.sandoval-lc.com</t>
   </si>
   <si>
     <t>HTTP://www.gmellcusa.com</t>
   </si>
   <si>
-    <t>HTTP://www.jrcompass.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.keystone-ce.net</t>
   </si>
   <si>
     <t>https://www.nine-degrees.com/</t>
   </si>
   <si>
     <t>HTTP://www.phoenix-gc.com</t>
   </si>
   <si>
     <t>https://rickspaving.com</t>
   </si>
   <si>
     <t>HTTP://www.spc-pm.com</t>
   </si>
   <si>
     <t>HTTP://www.velizconstruction.com</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
@@ -540,90 +519,84 @@
   <si>
     <t>Products/Services Provided…</t>
   </si>
   <si>
     <t>With the support from our suppliers we are please to present you with a catalogue of Material,  labor rate for installation and shipping for parking lot maintenance and repair contract bid.</t>
   </si>
   <si>
     <t>GENERAL CONSTRUCTION AND PARKING LOT REPAIR</t>
   </si>
   <si>
     <t>Parking lot maintenance and repairs, asphalt, seal, striping, cleaning</t>
   </si>
   <si>
     <t>Parking lot Maintenance, Repair services and Goods are provided. Parking lot Seal coating, pothole patching and repair, Crack filling, Striping and marking, Power sweeping, power washing and gum removal. Landscaping and weed control</t>
   </si>
   <si>
     <t>Parking Lot Repairs, Maintenance, &amp; Improvements.  Curb &amp; Gutter, Fencing, Drainage &amp; Ponding, Excavation, Compaction, Landscaping, Manholes, Concrete, and any other services that would need to be performed in order to meet the customers needs.</t>
   </si>
   <si>
     <t>Parking lot maintenance and striping</t>
   </si>
   <si>
     <t>Striping, seal coat, crack repair, pothole repair, power sweeping and washing, asphalt repair, asphalt patch work, and disposal and removal</t>
   </si>
   <si>
-    <t>We are a general contractor specializing in concrete and asphalt paving and repair.  We perform pot hole repair, power washing, sealcoat and stripping services through our maintenance to parking maintenance service.</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, remodeling, concrete, and asphalt for commercial or residential means.</t>
   </si>
   <si>
     <t>NINE DEGREES Construction LLC, is a full service construction company with experience working on horizontal and vertical construction projects.</t>
   </si>
   <si>
     <t>Construction Services</t>
   </si>
   <si>
     <t>We are a full service asphalt paving company that can repair, stripe, sealcoat and pave parking lots of any size.</t>
   </si>
   <si>
     <t>See capability statement attached.</t>
   </si>
   <si>
     <t>Veliz Construction offers general contracting services. We provide Design-Build, Construction Management, Job Order Contract (JOC), Healthcare Construction, Remodeling, and Building Maintenance services.</t>
   </si>
   <si>
     <t>Areas Served…</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>TEXAS , NEW MEXICO</t>
   </si>
   <si>
     <t>El Paso county</t>
   </si>
   <si>
     <t>Texas and New Mexico</t>
   </si>
   <si>
     <t>New Mexico, Texas, Arizona, Colorado</t>
-  </si>
-[...1 lines deleted...]
-    <t>El Paso County, Culberson County, Hudspeth County in the state of Texas</t>
   </si>
   <si>
     <t>Texas, New Mexico</t>
   </si>
   <si>
     <t>El Paso, TX and El Paso county</t>
   </si>
   <si>
     <t>El Paso, Hudspeth and Dona Ana Counties</t>
   </si>
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link
 *Only items/services for parking lots may be purchased using this RFP.</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
@@ -643,53 +616,50 @@
   <si>
     <t>Response Time</t>
   </si>
   <si>
     <t>Upon approval we will need a minimum of 5 days to ensure material/ equipment and verify schedule.</t>
   </si>
   <si>
     <t>3 HOURS</t>
   </si>
   <si>
     <t>Minimum of 3 hours</t>
   </si>
   <si>
     <t>6 Hrs.</t>
   </si>
   <si>
     <t>We will work with each individual entity to make sure that all of their needs are addressed and met.</t>
   </si>
   <si>
     <t>24 hr response time</t>
   </si>
   <si>
     <t>4HRS</t>
   </si>
   <si>
-    <t>2hrs</t>
-[...1 lines deleted...]
-  <si>
     <t>24 Hours</t>
   </si>
   <si>
     <t>2 HOURS</t>
   </si>
   <si>
     <t>1 day</t>
   </si>
   <si>
     <t>Within 12 hours</t>
   </si>
   <si>
     <t>Minimum of four hours</t>
   </si>
   <si>
     <t>5 - 10 days</t>
   </si>
   <si>
     <t>1 ALT1</t>
   </si>
   <si>
     <t>Regenerative air sweeping (VACCUM)</t>
   </si>
   <si>
     <t>2</t>
@@ -872,77 +842,109 @@
     <t>7.1</t>
   </si>
   <si>
     <t>5 Yard Truck (Per Trip)</t>
   </si>
   <si>
     <t>7.2</t>
   </si>
   <si>
     <t>Flat Rate (Per Ton)</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Products. Percent discount off catalog/pricelist.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Percent discount off pricelist for services not listed above.</t>
   </si>
   <si>
     <t xml:space="preserve">Price Link </t>
+  </si>
+  <si>
+    <t>*updated 5/4/23, 7/15/24, 2/24/25, 5/13/25</t>
+  </si>
+  <si>
+    <t>*updated 3/19/25, 5/22/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>office@phoenix-gc.com</t>
+      <t>Jorge Vazquez</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t xml:space="preserve"> jorge@phoenix-gc.com</t>
+      <t xml:space="preserve"> Peter Regalado</t>
     </r>
   </si>
   <si>
-    <t>*updated 4/15/2025</t>
-[...5 lines deleted...]
-    <t>*updated 3/19/25, 5/22/25</t>
+    <r>
+      <t xml:space="preserve">office@phoenix-gc.com </t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>jorge@phoenix-gc.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(915) 202-4415</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> 915-801-2512</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 4/15/2025, 3/24/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1461,51 +1463,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Phoenix%20General%20Contractors.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/G.%20Sandoval%20Construction.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Nine%20Degrees%20Construction.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Complete%20Parking%20Lot%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandoval-lc.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/JR%20Compass.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Ricks%20Paving%20and%20Sealing%20Inc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/JGF%20Built%20LLC.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Veliz%20Construction.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Grass%20Masters.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Synergy.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Synergy.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/G.%20Sandoval%20Construction.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Phoenix%20General%20Contractors.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Complete%20Parking%20Lot%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sandoval-lc.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Nine%20Degrees%20Construction.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/JGF%20Built%20LLC.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/Ricks%20Paving%20and%20Sealing%20Inc.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Grass%20Masters.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Veliz%20Construction.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="7" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -1942,3326 +1944,3183 @@
         <v>69</v>
       </c>
       <c r="F26" s="12">
         <v>12</v>
       </c>
       <c r="G26" s="8">
         <v>5368</v>
       </c>
     </row>
     <row r="28" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.3" footer="0.2"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R22-7443 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:AH50"/>
+  <dimension ref="B1:AG50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="47.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="6" style="13" customWidth="1"/>
-    <col min="5" max="18" width="30.7109375" style="13" customWidth="1"/>
-    <col min="19" max="16384" width="9.140625" style="13"/>
+    <col min="5" max="17" width="30.7109375" style="13" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:34" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:33" ht="30" x14ac:dyDescent="0.25">
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="I1" s="24"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
       <c r="L1" s="24"/>
       <c r="M1" s="24"/>
-      <c r="N1" s="24"/>
+      <c r="N1" s="24" t="s">
+        <v>274</v>
+      </c>
       <c r="O1" s="24" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
-      <c r="R1" s="24"/>
-[...1 lines deleted...]
-    <row r="2" spans="2:34" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="2:33" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="21" t="s">
         <v>71</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>64</v>
       </c>
       <c r="F2" s="25" t="s">
         <v>60</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>72</v>
       </c>
       <c r="H2" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I2" s="25" t="s">
         <v>73</v>
       </c>
       <c r="J2" s="25" t="s">
         <v>62</v>
       </c>
       <c r="K2" s="25" t="s">
         <v>46</v>
       </c>
       <c r="L2" s="25" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="M2" s="25" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="N2" s="25" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O2" s="25" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="P2" s="25" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="R2" s="25" t="s">
         <v>66</v>
       </c>
+      <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
-      <c r="AH2" s="27"/>
-[...1 lines deleted...]
-    <row r="3" spans="2:34" s="20" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="3" spans="2:33" s="20" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="21" t="s">
         <v>75</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>76</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>77</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>78</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>79</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>80</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>81</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>82</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>83</v>
       </c>
       <c r="M3" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="N3" s="17" t="s">
+      <c r="N3" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="O3" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="O3" s="17" t="s">
+      <c r="P3" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="P3" s="17" t="s">
+      <c r="Q3" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="Q3" s="17" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="27"/>
       <c r="AF3" s="27"/>
       <c r="AG3" s="27"/>
-      <c r="AH3" s="27"/>
-[...1 lines deleted...]
-    <row r="4" spans="2:34" s="20" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="2:33" s="20" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="F4" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="G4" s="17" t="s">
         <v>91</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="H4" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="I4" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="J4" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="K4" s="17" t="s">
         <v>95</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="L4" s="17" t="s">
         <v>96</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>97</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="N4" s="17" t="s">
         <v>98</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="O4" s="17" t="s">
         <v>99</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="P4" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="O4" s="17" t="s">
+      <c r="Q4" s="17" t="s">
         <v>101</v>
       </c>
-      <c r="P4" s="17" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
-      <c r="AH4" s="27"/>
-[...1 lines deleted...]
-    <row r="5" spans="2:34" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="2:33" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="G5" s="17" t="s">
         <v>105</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="H5" s="17" t="s">
         <v>106</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="I5" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="J5" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="H5" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>109</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="L5" s="17" t="s">
         <v>110</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="M5" s="17" t="s">
         <v>111</v>
       </c>
-      <c r="K5" s="17" t="s">
+      <c r="N5" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="O5" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="P5" s="17" t="s">
         <v>113</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="Q5" s="17" t="s">
         <v>114</v>
       </c>
-      <c r="N5" s="17" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="27"/>
       <c r="U5" s="27"/>
       <c r="V5" s="27"/>
       <c r="W5" s="27"/>
       <c r="X5" s="27"/>
       <c r="Y5" s="27"/>
       <c r="Z5" s="27"/>
       <c r="AA5" s="27"/>
       <c r="AB5" s="27"/>
       <c r="AC5" s="27"/>
       <c r="AD5" s="27"/>
       <c r="AE5" s="27"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
-      <c r="AH5" s="27"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:34" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="2:33" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="H6" s="17" t="s">
         <v>119</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="I6" s="17" t="s">
         <v>120</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="J6" s="17" t="s">
         <v>121</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="K6" s="17" t="s">
         <v>122</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="L6" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="M6" s="17" t="s">
         <v>124</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="N6" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="O6" s="17" t="s">
         <v>125</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="P6" s="17" t="s">
         <v>126</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="Q6" s="17" t="s">
         <v>127</v>
       </c>
-      <c r="M6" s="17" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R6" s="27"/>
       <c r="S6" s="27"/>
       <c r="T6" s="27"/>
       <c r="U6" s="27"/>
       <c r="V6" s="27"/>
       <c r="W6" s="27"/>
       <c r="X6" s="27"/>
       <c r="Y6" s="27"/>
       <c r="Z6" s="27"/>
       <c r="AA6" s="27"/>
       <c r="AB6" s="27"/>
       <c r="AC6" s="27"/>
       <c r="AD6" s="27"/>
       <c r="AE6" s="27"/>
       <c r="AF6" s="27"/>
       <c r="AG6" s="27"/>
-      <c r="AH6" s="27"/>
-[...1 lines deleted...]
-    <row r="7" spans="2:34" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="2:33" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="J7" s="17" t="s">
         <v>134</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="K7" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="L7" s="17" t="s">
         <v>135</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="M7" s="17" t="s">
         <v>136</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="N7" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="O7" s="17" t="s">
         <v>138</v>
       </c>
-      <c r="I7" s="17" t="s">
+      <c r="P7" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="J7" s="17" t="s">
+      <c r="Q7" s="17" t="s">
         <v>140</v>
       </c>
-      <c r="K7" s="17" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="T7" s="27"/>
       <c r="U7" s="27"/>
       <c r="V7" s="27"/>
       <c r="W7" s="27"/>
       <c r="X7" s="27"/>
       <c r="Y7" s="27"/>
       <c r="Z7" s="27"/>
       <c r="AA7" s="27"/>
       <c r="AB7" s="27"/>
       <c r="AC7" s="27"/>
       <c r="AD7" s="27"/>
       <c r="AE7" s="27"/>
       <c r="AF7" s="27"/>
       <c r="AG7" s="27"/>
-      <c r="AH7" s="27"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:34" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="2:33" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="21" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E8" s="25" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="I8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="J8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="K8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="L8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="M8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="N8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="O8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="P8" s="17" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="Q8" s="17" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
       <c r="AE8" s="27"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="27"/>
-      <c r="AH8" s="27"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:34" s="20" customFormat="1" ht="180" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="2:33" s="20" customFormat="1" ht="180" x14ac:dyDescent="0.25">
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="P9" s="17" t="s">
         <v>151</v>
       </c>
-      <c r="E9" s="17" t="s">
+      <c r="Q9" s="17" t="s">
         <v>152</v>
       </c>
-      <c r="F9" s="17" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="27"/>
       <c r="V9" s="27"/>
       <c r="W9" s="27"/>
       <c r="X9" s="27"/>
       <c r="Y9" s="27"/>
       <c r="Z9" s="27"/>
       <c r="AA9" s="27"/>
       <c r="AB9" s="27"/>
       <c r="AC9" s="27"/>
       <c r="AD9" s="27"/>
       <c r="AE9" s="27"/>
       <c r="AF9" s="27"/>
       <c r="AG9" s="27"/>
-      <c r="AH9" s="27"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:34" s="20" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="2:33" s="20" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="K10" s="17" t="s">
         <v>160</v>
       </c>
-      <c r="E10" s="17" t="s">
+      <c r="L10" s="17" t="s">
         <v>161</v>
       </c>
-      <c r="F10" s="17" t="s">
+      <c r="M10" s="17" t="s">
         <v>162</v>
       </c>
-      <c r="G10" s="17" t="s">
+      <c r="N10" s="17" t="s">
         <v>163</v>
       </c>
-      <c r="H10" s="17" t="s">
+      <c r="O10" s="17" t="s">
         <v>164</v>
       </c>
-      <c r="I10" s="17" t="s">
+      <c r="P10" s="17" t="s">
         <v>165</v>
       </c>
-      <c r="J10" s="17" t="s">
+      <c r="Q10" s="17" t="s">
         <v>166</v>
       </c>
-      <c r="K10" s="17" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="27"/>
       <c r="Z10" s="27"/>
       <c r="AA10" s="27"/>
       <c r="AB10" s="27"/>
       <c r="AC10" s="27"/>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="27"/>
       <c r="AG10" s="27"/>
-      <c r="AH10" s="27"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:34" s="20" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="2:33" s="20" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="21" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="17" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="I11" s="17" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="J11" s="17" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="K11" s="17" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="L11" s="17" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="M11" s="17" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="N11" s="17" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="O11" s="17" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="P11" s="17" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="Q11" s="17" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
       <c r="Y11" s="27"/>
       <c r="Z11" s="27"/>
       <c r="AA11" s="27"/>
       <c r="AB11" s="27"/>
       <c r="AC11" s="27"/>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="27"/>
       <c r="AG11" s="27"/>
-      <c r="AH11" s="27"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:34" s="20" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="2:33" s="20" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="22" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E12" s="25" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="F12" s="25" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G12" s="25" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="H12" s="31" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="I12" s="31" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="J12" s="31" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="K12" s="31" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>177</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="M12" s="31" t="s">
+        <v>177</v>
       </c>
       <c r="N12" s="31" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>177</v>
+      </c>
+      <c r="O12" s="32" t="s">
+        <v>268</v>
+      </c>
+      <c r="P12" s="31" t="s">
+        <v>177</v>
       </c>
       <c r="Q12" s="31" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="27"/>
       <c r="Y12" s="27"/>
       <c r="Z12" s="27"/>
       <c r="AA12" s="27"/>
       <c r="AB12" s="27"/>
       <c r="AC12" s="27"/>
       <c r="AD12" s="27"/>
       <c r="AE12" s="27"/>
       <c r="AF12" s="27"/>
       <c r="AG12" s="27"/>
-      <c r="AH12" s="27"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B13" s="14" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="E13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="F13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="G13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="H13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="I13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="J13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="K13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="L13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="M13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="N13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="O13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="P13" s="18" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="Q13" s="18" t="s">
-        <v>190</v>
-[...8 lines deleted...]
-    <row r="14" spans="2:34" x14ac:dyDescent="0.25">
+        <v>181</v>
+      </c>
+      <c r="R13" s="15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B14" s="16" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C14" s="17" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="28">
         <v>734</v>
       </c>
       <c r="F14" s="28">
         <v>525</v>
       </c>
       <c r="G14" s="28">
         <v>300</v>
       </c>
       <c r="H14" s="28">
         <v>145</v>
       </c>
       <c r="I14" s="28">
         <v>125</v>
       </c>
       <c r="J14" s="28">
         <v>47.5</v>
       </c>
       <c r="K14" s="28">
         <v>95</v>
       </c>
       <c r="L14" s="28">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="M14" s="28">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="N14" s="28">
-        <v>85</v>
+        <v>375</v>
       </c>
       <c r="O14" s="28">
-        <v>375</v>
+        <v>125</v>
       </c>
       <c r="P14" s="28">
-        <v>125</v>
+        <v>94.4</v>
       </c>
       <c r="Q14" s="28">
-        <v>94.4</v>
-[...1 lines deleted...]
-      <c r="R14" s="28">
         <v>113.14</v>
       </c>
+      <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
       <c r="U14" s="30"/>
       <c r="V14" s="30"/>
       <c r="W14" s="30"/>
       <c r="X14" s="30"/>
       <c r="Y14" s="30"/>
       <c r="Z14" s="30"/>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="30"/>
       <c r="AD14" s="30"/>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="30"/>
-      <c r="AH14" s="30"/>
-[...1 lines deleted...]
-    <row r="15" spans="2:34" ht="60" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="2:33" ht="60" x14ac:dyDescent="0.25">
       <c r="B15" s="16"/>
       <c r="C15" s="25" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="D15" s="17"/>
       <c r="E15" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>189</v>
+      </c>
+      <c r="I15" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="J15" s="23" t="s">
+        <v>191</v>
+      </c>
+      <c r="K15" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="L15" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="M15" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="N15" s="23" t="s">
         <v>195</v>
       </c>
-      <c r="F15" s="23" t="s">
+      <c r="O15" s="23" t="s">
         <v>196</v>
       </c>
-      <c r="G15" s="23" t="s">
+      <c r="P15" s="23" t="s">
         <v>197</v>
       </c>
-      <c r="H15" s="23" t="s">
+      <c r="Q15" s="23" t="s">
         <v>198</v>
       </c>
-      <c r="I15" s="23" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="R15" s="30"/>
       <c r="S15" s="30"/>
       <c r="T15" s="30"/>
       <c r="U15" s="30"/>
       <c r="V15" s="30"/>
       <c r="W15" s="30"/>
       <c r="X15" s="30"/>
       <c r="Y15" s="30"/>
       <c r="Z15" s="30"/>
       <c r="AA15" s="30"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="30"/>
       <c r="AD15" s="30"/>
       <c r="AE15" s="30"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="30"/>
-      <c r="AH15" s="30"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B16" s="16" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C16" s="17" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="D16" s="17">
         <v>1</v>
       </c>
       <c r="E16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="28">
         <v>145</v>
       </c>
       <c r="I16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P16" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q16" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R16" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="W16" s="30"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="Z16" s="30"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
-      <c r="AH16" s="30"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B17" s="16" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C17" s="17" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="D17" s="17">
         <v>1</v>
       </c>
       <c r="E17" s="28">
         <v>698</v>
       </c>
       <c r="F17" s="28">
         <v>500</v>
       </c>
       <c r="G17" s="28">
         <v>300</v>
       </c>
       <c r="H17" s="28">
         <v>250</v>
       </c>
       <c r="I17" s="28">
         <v>82</v>
       </c>
       <c r="J17" s="28">
         <v>47.5</v>
       </c>
       <c r="K17" s="28">
         <v>95</v>
       </c>
       <c r="L17" s="28">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M17" s="28">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="N17" s="28">
-        <v>85</v>
+        <v>375</v>
       </c>
       <c r="O17" s="28">
-        <v>375</v>
+        <v>125</v>
       </c>
       <c r="P17" s="28">
-        <v>125</v>
+        <v>135.69999999999999</v>
       </c>
       <c r="Q17" s="28">
-        <v>135.69999999999999</v>
-[...1 lines deleted...]
-      <c r="R17" s="28">
         <v>23.73</v>
       </c>
+      <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="30"/>
       <c r="W17" s="30"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="30"/>
       <c r="Z17" s="30"/>
       <c r="AA17" s="30"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="30"/>
       <c r="AD17" s="30"/>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="30"/>
-      <c r="AH17" s="30"/>
-[...1 lines deleted...]
-    <row r="18" spans="2:34" ht="60" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="2:33" ht="60" x14ac:dyDescent="0.25">
       <c r="B18" s="16"/>
       <c r="C18" s="25" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="D18" s="17"/>
       <c r="E18" s="23" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F18" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="H18" s="23" t="s">
+        <v>205</v>
+      </c>
+      <c r="I18" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="J18" s="23" t="s">
+        <v>191</v>
+      </c>
+      <c r="K18" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="L18" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="M18" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="N18" s="23" t="s">
+        <v>195</v>
+      </c>
+      <c r="O18" s="23" t="s">
         <v>196</v>
       </c>
-      <c r="G18" s="23" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="P18" s="23" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="Q18" s="23" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="30"/>
       <c r="W18" s="30"/>
       <c r="X18" s="30"/>
       <c r="Y18" s="30"/>
       <c r="Z18" s="30"/>
       <c r="AA18" s="30"/>
       <c r="AB18" s="30"/>
       <c r="AC18" s="30"/>
       <c r="AD18" s="30"/>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="30"/>
-      <c r="AH18" s="30"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B19" s="16" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C19" s="17" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="D19" s="17">
         <v>1</v>
       </c>
       <c r="E19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="28">
         <v>250</v>
       </c>
       <c r="I19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P19" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q19" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R19" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="Z19" s="30"/>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="30"/>
       <c r="AD19" s="30"/>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="30"/>
-      <c r="AH19" s="30"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B20" s="16" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C20" s="17" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="D20" s="17">
         <v>1</v>
       </c>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="28"/>
       <c r="N20" s="28"/>
       <c r="O20" s="28"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
-      <c r="R20" s="28"/>
+      <c r="R20" s="30"/>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="30"/>
       <c r="V20" s="30"/>
       <c r="W20" s="30"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="Z20" s="30"/>
       <c r="AA20" s="30"/>
       <c r="AB20" s="30"/>
       <c r="AC20" s="30"/>
       <c r="AD20" s="30"/>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="30"/>
-      <c r="AH20" s="30"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:34" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="2:33" ht="30" x14ac:dyDescent="0.25">
       <c r="B21" s="16" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C21" s="17" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="D21" s="17">
         <v>1</v>
       </c>
       <c r="E21" s="28">
         <v>750</v>
       </c>
       <c r="F21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q21" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R21" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="30"/>
       <c r="W21" s="30"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="30"/>
       <c r="Z21" s="30"/>
       <c r="AA21" s="30"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="30"/>
       <c r="AD21" s="30"/>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="30"/>
-      <c r="AH21" s="30"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B22" s="16" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="C22" s="17" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="D22" s="17">
         <v>1</v>
       </c>
       <c r="E22" s="28">
         <v>200</v>
       </c>
       <c r="F22" s="28">
         <v>320</v>
       </c>
       <c r="G22" s="28">
         <v>220</v>
       </c>
       <c r="H22" s="28">
         <v>50</v>
       </c>
       <c r="I22" s="28">
         <v>220</v>
       </c>
       <c r="J22" s="28">
         <v>225</v>
       </c>
       <c r="K22" s="28">
         <v>175</v>
       </c>
       <c r="L22" s="28">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="M22" s="28">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="N22" s="28">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="O22" s="28">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="P22" s="28">
-        <v>35</v>
+        <v>106.2</v>
       </c>
       <c r="Q22" s="28">
-        <v>106.2</v>
-[...1 lines deleted...]
-      <c r="R22" s="28">
         <v>78.22</v>
       </c>
+      <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
       <c r="Z22" s="30"/>
       <c r="AA22" s="30"/>
       <c r="AB22" s="30"/>
       <c r="AC22" s="30"/>
       <c r="AD22" s="30"/>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="30"/>
-      <c r="AH22" s="30"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B23" s="16" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C23" s="17" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="D23" s="17">
         <v>1</v>
       </c>
       <c r="E23" s="28">
         <v>80</v>
       </c>
       <c r="F23" s="28">
         <v>280</v>
       </c>
       <c r="G23" s="28">
         <v>200</v>
       </c>
       <c r="H23" s="28">
         <v>35</v>
       </c>
       <c r="I23" s="28">
         <v>190</v>
       </c>
       <c r="J23" s="28">
         <v>150</v>
       </c>
       <c r="K23" s="28">
         <v>150</v>
       </c>
       <c r="L23" s="28">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="M23" s="28">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="N23" s="28">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="O23" s="28">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="P23" s="28">
-        <v>35</v>
+        <v>70.8</v>
       </c>
       <c r="Q23" s="28">
-        <v>70.8</v>
-[...1 lines deleted...]
-      <c r="R23" s="28">
         <v>24.15</v>
       </c>
+      <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="30"/>
       <c r="W23" s="30"/>
       <c r="X23" s="30"/>
       <c r="Y23" s="30"/>
       <c r="Z23" s="30"/>
       <c r="AA23" s="30"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="30"/>
       <c r="AD23" s="30"/>
       <c r="AE23" s="30"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="30"/>
-      <c r="AH23" s="30"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B24" s="16" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C24" s="17" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="D24" s="17">
         <v>1</v>
       </c>
       <c r="E24" s="28">
         <v>210</v>
       </c>
       <c r="F24" s="28">
         <v>10.9</v>
       </c>
       <c r="G24" s="28">
         <v>10</v>
       </c>
       <c r="H24" s="28">
         <v>125</v>
       </c>
       <c r="I24" s="28">
         <v>5</v>
       </c>
       <c r="J24" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="K24" s="28">
         <v>3.35</v>
       </c>
       <c r="L24" s="28">
-        <v>16.5</v>
+        <v>152</v>
       </c>
       <c r="M24" s="28">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="N24" s="28">
-        <v>18</v>
+        <v>0.85</v>
       </c>
       <c r="O24" s="28">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="P24" s="28">
-        <v>0.5</v>
+        <v>10.62</v>
       </c>
       <c r="Q24" s="28">
-        <v>10.62</v>
-[...1 lines deleted...]
-      <c r="R24" s="28">
         <v>25.02</v>
       </c>
+      <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="30"/>
       <c r="W24" s="30"/>
       <c r="X24" s="30"/>
       <c r="Y24" s="30"/>
       <c r="Z24" s="30"/>
       <c r="AA24" s="30"/>
       <c r="AB24" s="30"/>
       <c r="AC24" s="30"/>
       <c r="AD24" s="30"/>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="30"/>
-      <c r="AH24" s="30"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B25" s="16" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="C25" s="17" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="D25" s="17">
         <v>1</v>
       </c>
       <c r="E25" s="28">
         <v>8</v>
       </c>
       <c r="F25" s="28">
         <v>15</v>
       </c>
       <c r="G25" s="28">
         <v>25</v>
       </c>
       <c r="H25" s="28">
         <v>0.26</v>
       </c>
       <c r="I25" s="28">
         <v>5</v>
       </c>
       <c r="J25" s="28">
         <v>3.5</v>
       </c>
       <c r="K25" s="28">
         <v>7.65</v>
       </c>
       <c r="L25" s="28">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="M25" s="28">
-        <v>3</v>
+        <v>0.35</v>
       </c>
       <c r="N25" s="28">
-        <v>0.35</v>
+        <v>1</v>
       </c>
       <c r="O25" s="28">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="P25" s="28">
-        <v>0.5</v>
+        <v>6.2</v>
       </c>
       <c r="Q25" s="28">
-        <v>6.2</v>
-[...1 lines deleted...]
-      <c r="R25" s="28">
         <v>19.350000000000001</v>
       </c>
+      <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="30"/>
       <c r="W25" s="30"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="30"/>
       <c r="Z25" s="30"/>
       <c r="AA25" s="30"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="30"/>
       <c r="AD25" s="30"/>
       <c r="AE25" s="30"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="30"/>
-      <c r="AH25" s="30"/>
-[...1 lines deleted...]
-    <row r="26" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="26" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B26" s="16" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="D26" s="17">
         <v>1</v>
       </c>
       <c r="E26" s="28">
         <v>20</v>
       </c>
       <c r="F26" s="28">
         <v>4.75</v>
       </c>
       <c r="G26" s="28">
         <v>7</v>
       </c>
       <c r="H26" s="28">
         <v>0.95</v>
       </c>
       <c r="I26" s="28">
         <v>4.5</v>
       </c>
       <c r="J26" s="28">
         <v>4</v>
       </c>
       <c r="K26" s="28">
         <v>1.25</v>
       </c>
       <c r="L26" s="28">
-        <v>0.75</v>
+        <v>3</v>
       </c>
       <c r="M26" s="28">
-        <v>3</v>
+        <v>0.85</v>
       </c>
       <c r="N26" s="28">
         <v>0.85</v>
       </c>
       <c r="O26" s="28">
-        <v>0.85</v>
+        <v>1</v>
       </c>
       <c r="P26" s="28">
-        <v>1</v>
+        <v>1.77</v>
       </c>
       <c r="Q26" s="28">
-        <v>1.77</v>
-[...1 lines deleted...]
-      <c r="R26" s="28">
         <v>7.33</v>
       </c>
+      <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="30"/>
       <c r="Z26" s="30"/>
       <c r="AA26" s="30"/>
       <c r="AB26" s="30"/>
       <c r="AC26" s="30"/>
       <c r="AD26" s="30"/>
       <c r="AE26" s="30"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="30"/>
-      <c r="AH26" s="30"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="27" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B27" s="16" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="D27" s="17">
         <v>1</v>
       </c>
       <c r="E27" s="28">
         <v>2.5</v>
       </c>
       <c r="F27" s="28">
         <v>2.35</v>
       </c>
       <c r="G27" s="28">
         <v>1</v>
       </c>
       <c r="H27" s="28">
         <v>0.25</v>
       </c>
       <c r="I27" s="28">
         <v>0.35</v>
       </c>
       <c r="J27" s="28">
         <v>1.5</v>
       </c>
       <c r="K27" s="28">
         <v>0.47</v>
       </c>
       <c r="L27" s="28">
-        <v>0.35</v>
+        <v>1</v>
       </c>
       <c r="M27" s="28">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="N27" s="28">
+        <v>0.95</v>
+      </c>
+      <c r="O27" s="28">
         <v>0.4</v>
       </c>
-      <c r="O27" s="28">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="28">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="Q27" s="28">
-        <v>0.47</v>
-[...1 lines deleted...]
-      <c r="R27" s="28">
         <v>0.67</v>
       </c>
+      <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="30"/>
       <c r="W27" s="30"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="30"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="30"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="30"/>
       <c r="AG27" s="30"/>
-      <c r="AH27" s="30"/>
-[...1 lines deleted...]
-    <row r="28" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B28" s="16" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="D28" s="17">
         <v>1</v>
       </c>
       <c r="E28" s="28">
         <v>138</v>
       </c>
       <c r="F28" s="28">
         <v>6.25</v>
       </c>
       <c r="G28" s="28">
         <v>2</v>
       </c>
       <c r="H28" s="28">
         <v>4.95</v>
       </c>
       <c r="I28" s="28">
         <v>1.85</v>
       </c>
       <c r="J28" s="28">
         <v>250</v>
       </c>
       <c r="K28" s="28">
         <v>2</v>
       </c>
       <c r="L28" s="28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M28" s="28">
-        <v>5</v>
+        <v>3.25</v>
       </c>
       <c r="N28" s="28">
-        <v>3.25</v>
+        <v>2.8</v>
       </c>
       <c r="O28" s="28">
-        <v>2.8</v>
+        <v>22</v>
       </c>
       <c r="P28" s="28">
-        <v>22</v>
+        <v>5.66</v>
       </c>
       <c r="Q28" s="28">
-        <v>5.66</v>
-[...1 lines deleted...]
-      <c r="R28" s="28">
         <v>12.64</v>
       </c>
+      <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
       <c r="W28" s="30"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="30"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="30"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
-      <c r="AH28" s="30"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B29" s="16" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="C29" s="17" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D29" s="17">
         <v>1</v>
       </c>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
-      <c r="R29" s="28"/>
+      <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="30"/>
       <c r="Z29" s="30"/>
       <c r="AA29" s="30"/>
       <c r="AB29" s="30"/>
       <c r="AC29" s="30"/>
       <c r="AD29" s="30"/>
       <c r="AE29" s="30"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="30"/>
-      <c r="AH29" s="30"/>
-[...1 lines deleted...]
-    <row r="30" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B30" s="16" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="D30" s="17">
         <v>1</v>
       </c>
       <c r="E30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K30" s="28">
         <v>4.25</v>
       </c>
       <c r="L30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q30" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R30" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
       <c r="W30" s="30"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="30"/>
       <c r="Z30" s="30"/>
       <c r="AA30" s="30"/>
       <c r="AB30" s="30"/>
       <c r="AC30" s="30"/>
       <c r="AD30" s="30"/>
       <c r="AE30" s="30"/>
       <c r="AF30" s="30"/>
       <c r="AG30" s="30"/>
-      <c r="AH30" s="30"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B31" s="16" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="C31" s="17" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D31" s="17">
         <v>1</v>
       </c>
       <c r="E31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K31" s="28">
         <v>4.5</v>
       </c>
       <c r="L31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P31" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q31" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R31" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="30"/>
       <c r="W31" s="30"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="30"/>
       <c r="Z31" s="30"/>
       <c r="AA31" s="30"/>
       <c r="AB31" s="30"/>
       <c r="AC31" s="30"/>
       <c r="AD31" s="30"/>
       <c r="AE31" s="30"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="30"/>
-      <c r="AH31" s="30"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B32" s="16" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="C32" s="17" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="D32" s="17">
         <v>1</v>
       </c>
       <c r="E32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="28">
         <v>4.75</v>
       </c>
       <c r="L32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P32" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q32" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R32" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="30"/>
       <c r="AA32" s="30"/>
       <c r="AB32" s="30"/>
       <c r="AC32" s="30"/>
       <c r="AD32" s="30"/>
       <c r="AE32" s="30"/>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
-      <c r="AH32" s="30"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B33" s="16" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="C33" s="17" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D33" s="17">
         <v>1</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K33" s="28">
         <v>5</v>
       </c>
       <c r="L33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P33" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q33" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R33" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R33" s="30"/>
       <c r="S33" s="30"/>
       <c r="T33" s="30"/>
       <c r="U33" s="30"/>
       <c r="V33" s="30"/>
       <c r="W33" s="30"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="30"/>
       <c r="Z33" s="30"/>
       <c r="AA33" s="30"/>
       <c r="AB33" s="30"/>
       <c r="AC33" s="30"/>
       <c r="AD33" s="30"/>
       <c r="AE33" s="30"/>
       <c r="AF33" s="30"/>
       <c r="AG33" s="30"/>
-      <c r="AH33" s="30"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B34" s="16" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="C34" s="17" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D34" s="17">
         <v>1</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K34" s="28">
         <v>5.5</v>
       </c>
       <c r="L34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q34" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R34" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R34" s="30"/>
       <c r="S34" s="30"/>
       <c r="T34" s="30"/>
       <c r="U34" s="30"/>
       <c r="V34" s="30"/>
       <c r="W34" s="30"/>
       <c r="X34" s="30"/>
       <c r="Y34" s="30"/>
       <c r="Z34" s="30"/>
       <c r="AA34" s="30"/>
       <c r="AB34" s="30"/>
       <c r="AC34" s="30"/>
       <c r="AD34" s="30"/>
       <c r="AE34" s="30"/>
       <c r="AF34" s="30"/>
       <c r="AG34" s="30"/>
-      <c r="AH34" s="30"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B35" s="16" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="C35" s="17" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="D35" s="17">
         <v>1</v>
       </c>
       <c r="E35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="28">
         <v>6</v>
       </c>
       <c r="L35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P35" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q35" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R35" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R35" s="30"/>
       <c r="S35" s="30"/>
       <c r="T35" s="30"/>
       <c r="U35" s="30"/>
       <c r="V35" s="30"/>
       <c r="W35" s="30"/>
       <c r="X35" s="30"/>
       <c r="Y35" s="30"/>
       <c r="Z35" s="30"/>
       <c r="AA35" s="30"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="30"/>
       <c r="AE35" s="30"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="30"/>
-      <c r="AH35" s="30"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B36" s="16" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="C36" s="17" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D36" s="17">
         <v>1</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="28">
         <v>340</v>
       </c>
       <c r="L36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q36" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R36" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R36" s="30"/>
       <c r="S36" s="30"/>
       <c r="T36" s="30"/>
       <c r="U36" s="30"/>
       <c r="V36" s="30"/>
       <c r="W36" s="30"/>
       <c r="X36" s="30"/>
       <c r="Y36" s="30"/>
       <c r="Z36" s="30"/>
       <c r="AA36" s="30"/>
       <c r="AB36" s="30"/>
       <c r="AC36" s="30"/>
       <c r="AD36" s="30"/>
       <c r="AE36" s="30"/>
       <c r="AF36" s="30"/>
       <c r="AG36" s="30"/>
-      <c r="AH36" s="30"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B37" s="16" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C37" s="17" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D37" s="17">
         <v>1</v>
       </c>
       <c r="E37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K37" s="28">
         <v>350</v>
       </c>
       <c r="L37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P37" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q37" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R37" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R37" s="30"/>
       <c r="S37" s="30"/>
       <c r="T37" s="30"/>
       <c r="U37" s="30"/>
       <c r="V37" s="30"/>
       <c r="W37" s="30"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="30"/>
       <c r="Z37" s="30"/>
       <c r="AA37" s="30"/>
       <c r="AB37" s="30"/>
       <c r="AC37" s="30"/>
       <c r="AD37" s="30"/>
       <c r="AE37" s="30"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="30"/>
-      <c r="AH37" s="30"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B38" s="16" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C38" s="17" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="D38" s="17">
         <v>1</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K38" s="28">
         <v>360</v>
       </c>
       <c r="L38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P38" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q38" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R38" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R38" s="30"/>
       <c r="S38" s="30"/>
       <c r="T38" s="30"/>
       <c r="U38" s="30"/>
       <c r="V38" s="30"/>
       <c r="W38" s="30"/>
       <c r="X38" s="30"/>
       <c r="Y38" s="30"/>
       <c r="Z38" s="30"/>
       <c r="AA38" s="30"/>
       <c r="AB38" s="30"/>
       <c r="AC38" s="30"/>
       <c r="AD38" s="30"/>
       <c r="AE38" s="30"/>
       <c r="AF38" s="30"/>
       <c r="AG38" s="30"/>
-      <c r="AH38" s="30"/>
-[...1 lines deleted...]
-    <row r="39" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B39" s="16" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="C39" s="17" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="D39" s="17">
         <v>1</v>
       </c>
       <c r="E39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K39" s="28">
         <v>370</v>
       </c>
       <c r="L39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P39" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q39" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R39" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R39" s="30"/>
       <c r="S39" s="30"/>
       <c r="T39" s="30"/>
       <c r="U39" s="30"/>
       <c r="V39" s="30"/>
       <c r="W39" s="30"/>
       <c r="X39" s="30"/>
       <c r="Y39" s="30"/>
       <c r="Z39" s="30"/>
       <c r="AA39" s="30"/>
       <c r="AB39" s="30"/>
       <c r="AC39" s="30"/>
       <c r="AD39" s="30"/>
       <c r="AE39" s="30"/>
       <c r="AF39" s="30"/>
       <c r="AG39" s="30"/>
-      <c r="AH39" s="30"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B40" s="16" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C40" s="17" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="D40" s="17">
         <v>1</v>
       </c>
       <c r="E40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K40" s="28">
         <v>380</v>
       </c>
       <c r="L40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q40" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R40" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R40" s="30"/>
       <c r="S40" s="30"/>
       <c r="T40" s="30"/>
       <c r="U40" s="30"/>
       <c r="V40" s="30"/>
       <c r="W40" s="30"/>
       <c r="X40" s="30"/>
       <c r="Y40" s="30"/>
       <c r="Z40" s="30"/>
       <c r="AA40" s="30"/>
       <c r="AB40" s="30"/>
       <c r="AC40" s="30"/>
       <c r="AD40" s="30"/>
       <c r="AE40" s="30"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="30"/>
-      <c r="AH40" s="30"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B41" s="16" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C41" s="17" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="D41" s="17">
         <v>1</v>
       </c>
       <c r="E41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K41" s="28">
         <v>390</v>
       </c>
       <c r="L41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P41" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q41" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R41" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
       <c r="Z41" s="30"/>
       <c r="AA41" s="30"/>
       <c r="AB41" s="30"/>
       <c r="AC41" s="30"/>
       <c r="AD41" s="30"/>
       <c r="AE41" s="30"/>
       <c r="AF41" s="30"/>
       <c r="AG41" s="30"/>
-      <c r="AH41" s="30"/>
-[...1 lines deleted...]
-    <row r="42" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="42" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B42" s="16" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="C42" s="17" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="D42" s="17">
         <v>1</v>
       </c>
       <c r="E42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="28">
         <v>400</v>
       </c>
       <c r="L42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="O42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="P42" s="28" t="s">
         <v>23</v>
       </c>
       <c r="Q42" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="R42" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R42" s="30"/>
       <c r="S42" s="30"/>
       <c r="T42" s="30"/>
       <c r="U42" s="30"/>
       <c r="V42" s="30"/>
       <c r="W42" s="30"/>
       <c r="X42" s="30"/>
       <c r="Y42" s="30"/>
       <c r="Z42" s="30"/>
       <c r="AA42" s="30"/>
       <c r="AB42" s="30"/>
       <c r="AC42" s="30"/>
       <c r="AD42" s="30"/>
       <c r="AE42" s="30"/>
       <c r="AF42" s="30"/>
       <c r="AG42" s="30"/>
-      <c r="AH42" s="30"/>
-[...1 lines deleted...]
-    <row r="43" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B43" s="16" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C43" s="17" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="D43" s="17">
         <v>1</v>
       </c>
       <c r="E43" s="28">
         <v>658</v>
       </c>
       <c r="F43" s="28">
         <v>345</v>
       </c>
       <c r="G43" s="28">
         <v>400</v>
       </c>
       <c r="H43" s="28">
         <v>695</v>
       </c>
       <c r="I43" s="28">
         <v>280</v>
       </c>
       <c r="J43" s="28">
         <v>1250</v>
       </c>
       <c r="K43" s="28">
         <v>400</v>
       </c>
       <c r="L43" s="28">
-        <v>425</v>
+        <v>506</v>
       </c>
       <c r="M43" s="28">
-        <v>506</v>
+        <v>430</v>
       </c>
       <c r="N43" s="28">
-        <v>430</v>
+        <v>65</v>
       </c>
       <c r="O43" s="28">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="P43" s="28">
-        <v>350</v>
+        <v>501.5</v>
       </c>
       <c r="Q43" s="28">
-        <v>501.5</v>
-[...1 lines deleted...]
-      <c r="R43" s="28">
         <v>3377.32</v>
       </c>
+      <c r="R43" s="30"/>
       <c r="S43" s="30"/>
       <c r="T43" s="30"/>
       <c r="U43" s="30"/>
       <c r="V43" s="30"/>
       <c r="W43" s="30"/>
       <c r="X43" s="30"/>
       <c r="Y43" s="30"/>
       <c r="Z43" s="30"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="30"/>
       <c r="AC43" s="30"/>
       <c r="AD43" s="30"/>
       <c r="AE43" s="30"/>
       <c r="AF43" s="30"/>
       <c r="AG43" s="30"/>
-      <c r="AH43" s="30"/>
-[...1 lines deleted...]
-    <row r="44" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B44" s="16" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="C44" s="17" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="D44" s="17">
         <v>1</v>
       </c>
       <c r="E44" s="28">
         <v>492.06</v>
       </c>
       <c r="F44" s="28">
         <v>175</v>
       </c>
       <c r="G44" s="28">
         <v>65</v>
       </c>
       <c r="H44" s="28">
         <v>195</v>
       </c>
       <c r="I44" s="28">
         <v>95</v>
       </c>
       <c r="J44" s="28">
         <v>50</v>
       </c>
       <c r="K44" s="28">
         <v>125</v>
       </c>
       <c r="L44" s="28">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="M44" s="28">
-        <v>114</v>
+        <v>195</v>
       </c>
       <c r="N44" s="28">
-        <v>195</v>
+        <v>70</v>
       </c>
       <c r="O44" s="28">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P44" s="28">
-        <v>75</v>
+        <v>70.8</v>
       </c>
       <c r="Q44" s="28">
-        <v>70.8</v>
-[...1 lines deleted...]
-      <c r="R44" s="28">
         <v>134.16</v>
       </c>
+      <c r="R44" s="30"/>
       <c r="S44" s="30"/>
       <c r="T44" s="30"/>
       <c r="U44" s="30"/>
       <c r="V44" s="30"/>
       <c r="W44" s="30"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="30"/>
       <c r="Z44" s="30"/>
       <c r="AA44" s="30"/>
       <c r="AB44" s="30"/>
       <c r="AC44" s="30"/>
       <c r="AD44" s="30"/>
       <c r="AE44" s="30"/>
       <c r="AF44" s="30"/>
       <c r="AG44" s="30"/>
-      <c r="AH44" s="30"/>
-[...1 lines deleted...]
-    <row r="45" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="45" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B45" s="16" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="C45" s="17" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="D45" s="17">
         <v>1</v>
       </c>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="28"/>
       <c r="N45" s="28"/>
       <c r="O45" s="28"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
-      <c r="R45" s="28"/>
+      <c r="R45" s="30"/>
       <c r="S45" s="30"/>
       <c r="T45" s="30"/>
       <c r="U45" s="30"/>
       <c r="V45" s="30"/>
       <c r="W45" s="30"/>
       <c r="X45" s="30"/>
       <c r="Y45" s="30"/>
       <c r="Z45" s="30"/>
       <c r="AA45" s="30"/>
       <c r="AB45" s="30"/>
       <c r="AC45" s="30"/>
       <c r="AD45" s="30"/>
       <c r="AE45" s="30"/>
       <c r="AF45" s="30"/>
       <c r="AG45" s="30"/>
-      <c r="AH45" s="30"/>
-[...1 lines deleted...]
-    <row r="46" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="46" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B46" s="16" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="C46" s="17" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="D46" s="17">
         <v>1</v>
       </c>
       <c r="E46" s="28">
         <v>925</v>
       </c>
       <c r="F46" s="28">
         <v>475</v>
       </c>
       <c r="G46" s="28">
         <v>600</v>
       </c>
       <c r="H46" s="28">
         <v>250</v>
       </c>
       <c r="I46" s="28">
         <v>430</v>
       </c>
       <c r="J46" s="28">
         <v>850</v>
       </c>
       <c r="K46" s="28">
         <v>288</v>
       </c>
       <c r="L46" s="28">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="M46" s="28">
-        <v>380</v>
+        <v>165</v>
       </c>
       <c r="N46" s="28">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="O46" s="28">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="P46" s="28">
-        <v>175</v>
+        <v>206.5</v>
       </c>
       <c r="Q46" s="28">
-        <v>206.5</v>
-[...1 lines deleted...]
-      <c r="R46" s="28">
         <v>169.05</v>
       </c>
+      <c r="R46" s="30"/>
       <c r="S46" s="30"/>
       <c r="T46" s="30"/>
       <c r="U46" s="30"/>
       <c r="V46" s="30"/>
       <c r="W46" s="30"/>
       <c r="X46" s="30"/>
       <c r="Y46" s="30"/>
       <c r="Z46" s="30"/>
       <c r="AA46" s="30"/>
       <c r="AB46" s="30"/>
       <c r="AC46" s="30"/>
       <c r="AD46" s="30"/>
       <c r="AE46" s="30"/>
       <c r="AF46" s="30"/>
       <c r="AG46" s="30"/>
-      <c r="AH46" s="30"/>
-[...1 lines deleted...]
-    <row r="47" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="47" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B47" s="16" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C47" s="17" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="28">
         <v>285</v>
       </c>
       <c r="F47" s="28">
         <v>450</v>
       </c>
       <c r="G47" s="28">
         <v>80</v>
       </c>
       <c r="H47" s="28">
         <v>60</v>
       </c>
       <c r="I47" s="28">
         <v>88</v>
       </c>
       <c r="J47" s="28">
         <v>350</v>
       </c>
       <c r="K47" s="28">
         <v>55</v>
       </c>
       <c r="L47" s="28">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="M47" s="28">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="N47" s="28">
-        <v>85</v>
+        <v>180</v>
       </c>
       <c r="O47" s="28">
-        <v>180</v>
+        <v>35</v>
       </c>
       <c r="P47" s="28">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="Q47" s="28">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="R47" s="28">
         <v>111.55</v>
       </c>
+      <c r="R47" s="30"/>
       <c r="S47" s="30"/>
       <c r="T47" s="30"/>
       <c r="U47" s="30"/>
       <c r="V47" s="30"/>
       <c r="W47" s="30"/>
       <c r="X47" s="30"/>
       <c r="Y47" s="30"/>
       <c r="Z47" s="30"/>
       <c r="AA47" s="30"/>
       <c r="AB47" s="30"/>
       <c r="AC47" s="30"/>
       <c r="AD47" s="30"/>
       <c r="AE47" s="30"/>
       <c r="AF47" s="30"/>
       <c r="AG47" s="30"/>
-      <c r="AH47" s="30"/>
-[...1 lines deleted...]
-    <row r="48" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="48" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B48" s="16" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="C48" s="17" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="D48" s="17">
         <v>1</v>
       </c>
       <c r="E48" s="26" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="F48" s="29" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="G48" s="29" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="H48" s="26">
         <v>0</v>
       </c>
       <c r="I48" s="26">
         <v>0.05</v>
       </c>
       <c r="J48" s="26">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="K48" s="26">
         <v>0.02</v>
       </c>
-      <c r="L48" s="26">
+      <c r="L48" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="M48" s="26">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="N48" s="26">
         <v>0</v>
       </c>
-      <c r="O48" s="26">
+      <c r="O48" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="P48" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q48" s="26">
         <v>0</v>
       </c>
-      <c r="P48" s="29" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R48" s="30"/>
       <c r="S48" s="30"/>
       <c r="T48" s="30"/>
       <c r="U48" s="30"/>
       <c r="V48" s="30"/>
       <c r="W48" s="30"/>
       <c r="X48" s="30"/>
       <c r="Y48" s="30"/>
       <c r="Z48" s="30"/>
       <c r="AA48" s="30"/>
       <c r="AB48" s="30"/>
       <c r="AC48" s="30"/>
       <c r="AD48" s="30"/>
       <c r="AE48" s="30"/>
       <c r="AF48" s="30"/>
       <c r="AG48" s="30"/>
-      <c r="AH48" s="30"/>
-[...1 lines deleted...]
-    <row r="49" spans="2:34" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="49" spans="2:33" ht="30" x14ac:dyDescent="0.25">
       <c r="B49" s="16" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="C49" s="17" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="D49" s="17">
         <v>1</v>
       </c>
       <c r="E49" s="26" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="F49" s="29" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="G49" s="29" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="H49" s="26">
         <v>0</v>
       </c>
       <c r="I49" s="26">
         <v>0.05</v>
       </c>
       <c r="J49" s="26">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="K49" s="26">
         <v>0</v>
       </c>
-      <c r="L49" s="26">
+      <c r="L49" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="M49" s="26">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="N49" s="26">
         <v>0</v>
       </c>
-      <c r="O49" s="26">
+      <c r="O49" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="P49" s="26">
+        <v>0.02</v>
+      </c>
+      <c r="Q49" s="26">
         <v>0</v>
       </c>
-      <c r="P49" s="29" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R49" s="30"/>
       <c r="S49" s="30"/>
       <c r="T49" s="30"/>
       <c r="U49" s="30"/>
       <c r="V49" s="30"/>
       <c r="W49" s="30"/>
       <c r="X49" s="30"/>
       <c r="Y49" s="30"/>
       <c r="Z49" s="30"/>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="30"/>
       <c r="AD49" s="30"/>
       <c r="AE49" s="30"/>
       <c r="AF49" s="30"/>
       <c r="AG49" s="30"/>
-      <c r="AH49" s="30"/>
-[...1 lines deleted...]
-    <row r="50" spans="2:34" x14ac:dyDescent="0.25">
+    </row>
+    <row r="50" spans="2:33" x14ac:dyDescent="0.25">
       <c r="B50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="J50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="K50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="L50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="M50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="N50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="O50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="P50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="Q50" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="R50" s="19" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:R50">
-    <sortCondition ref="E2:R2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:Q50">
+    <sortCondition ref="E2:Q2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="I7" r:id="rId1" xr:uid="{2C3D9131-3800-4B4F-ACF7-E5467B5920B3}"/>
     <hyperlink ref="H12" r:id="rId2" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Complete Parking Lot Solutions.pdf" xr:uid="{1A7C356D-9806-4D7A-B66E-039179E59DD9}"/>
     <hyperlink ref="I12" r:id="rId3" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/G. Sandoval Construction.pdf" xr:uid="{A89AB23C-E30D-498B-B04B-624BE3E8B186}"/>
     <hyperlink ref="J12" r:id="rId4" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Grass Masters.pdf" xr:uid="{9751A789-552E-44AC-B5A0-1AE2C3DCE93A}"/>
     <hyperlink ref="K12" r:id="rId5" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/JGF Built LLC.pdf" xr:uid="{D309D561-266A-405D-920B-60CF9659A773}"/>
-    <hyperlink ref="L12" r:id="rId6" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/JR Compass.docx" xr:uid="{B8F899EB-B076-450A-9EA6-27862FD716B9}"/>
-[...4 lines deleted...]
-    <hyperlink ref="P12" r:id="rId11" xr:uid="{8907A30D-28A2-40C4-9A5D-A006E717AC1E}"/>
+    <hyperlink ref="M12" r:id="rId6" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Nine Degrees Construction.pdf" xr:uid="{D8641722-158A-4535-9657-45E0542FEBC0}"/>
+    <hyperlink ref="N12" r:id="rId7" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Phoenix General Contractors.pdf" xr:uid="{826622C0-FFF7-45A4-BB33-6B7C4CF088A7}"/>
+    <hyperlink ref="P12" r:id="rId8" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Synergy.pdf" xr:uid="{37E19B16-64C9-4FDD-B322-53906589D579}"/>
+    <hyperlink ref="Q12" r:id="rId9" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7443/Veliz Construction.pdf" xr:uid="{9D979D99-5716-4A06-9B8C-DC7E9A742BDB}"/>
+    <hyperlink ref="O12" r:id="rId10" xr:uid="{8907A30D-28A2-40C4-9A5D-A006E717AC1E}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId12"/>
+  <pageSetup orientation="landscape" r:id="rId11"/>
   <headerFooter>
     <oddFooter>&amp;R22-7443 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>