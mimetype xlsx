--- v1 (2025-12-16)
+++ v2 (2026-05-19)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7442 Athletic Equipment, Supplies, Uniforms and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{396D70E6-584F-4F1C-9223-43025369B75B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9413F8DE-B6E4-4690-B19F-F449B46B4D00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4155" yWindow="1440" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$W$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$V$14</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="183">
   <si>
     <t/>
   </si>
   <si>
     <t>A &amp; A Custom Engravers (Carrion Enterprises)</t>
   </si>
   <si>
     <t>SSR JACKETS (MONK HOLDINGS, LLC)</t>
   </si>
   <si>
     <t>School Health Corporation</t>
   </si>
   <si>
     <t>Oates Specialties LLC</t>
   </si>
   <si>
     <t>Morse Enterprises</t>
   </si>
   <si>
     <t>JULIES PROMOTIONAL PRODUCTS (Julia E. Aldaz)</t>
   </si>
   <si>
     <t>Intrepid Sportswear, Inc</t>
   </si>
   <si>
@@ -116,71 +116,65 @@
   <si>
     <t>Robin Campbell Hotchkiss</t>
   </si>
   <si>
     <t>Alan Hodson</t>
   </si>
   <si>
     <t>Drayton Pittmon</t>
   </si>
   <si>
     <t>Luanne Morse</t>
   </si>
   <si>
     <t>Julia Aldaz</t>
   </si>
   <si>
     <t>Heather Hanley</t>
   </si>
   <si>
     <t>Alan Clarke, CEO &amp;  David Jones, VP of Sales</t>
   </si>
   <si>
     <t>Jorge Echeverri</t>
   </si>
   <si>
-    <t>Karen Hayes</t>
-[...1 lines deleted...]
-  <si>
     <t>SERGIO MARRUFO</t>
   </si>
   <si>
     <t>Edward Azar</t>
   </si>
   <si>
     <t>Jose Luis Nava</t>
   </si>
   <si>
     <t>Toni Miller</t>
   </si>
   <si>
     <t>7230 Gateway Blvd East Suite A/B El Paso, Texas 79915</t>
   </si>
   <si>
-    <t>5010-M Louetta Spring, TX 77379</t>
-[...1 lines deleted...]
-  <si>
     <t>11330 HILLGUARD RD., DALLAS, TX  75243-8311</t>
   </si>
   <si>
     <t>5600 Apollo Drive, Rolling Meadows, IL 60008</t>
   </si>
   <si>
     <t>10501 Indiana Ave., Lubbock, TX  79423</t>
   </si>
   <si>
     <t>7501 Performance Lane , North Ridgeville, OH  44039</t>
   </si>
   <si>
     <t>1120 E. Yandell Dr. El Paso, TX 79902</t>
   </si>
   <si>
     <t>112 S Stanton St El Paso, Texas 79901</t>
   </si>
   <si>
     <t>1212 Serenata Rd /P.O. Box 2307 San Elizario, Tx 78949</t>
   </si>
   <si>
     <t>601 Nickles Dr, Suite 5  Bozeman MT 59715</t>
   </si>
   <si>
     <t>17424 W, Grand Pkwy. S. Suite 206 Sugar Land, Tx 77479</t>
@@ -218,128 +212,116 @@
   <si>
     <t>dcampbell@riddellsales.com</t>
   </si>
   <si>
     <t>orders@properprintshop.com</t>
   </si>
   <si>
     <t>drdre@oatesspecialties.com</t>
   </si>
   <si>
     <t>luanne.morse@gmail.com</t>
   </si>
   <si>
     <t>Juliespromo3@gmail.com</t>
   </si>
   <si>
     <t>heather@intrepidsportswear.com</t>
   </si>
   <si>
     <t>customerservice@educatorsdepot.com</t>
   </si>
   <si>
     <t>jorge@dembroidery.net</t>
   </si>
   <si>
-    <t>karen.hayes@teamexpress.com</t>
-[...1 lines deleted...]
-  <si>
     <t>cheersetc@gmail.com</t>
   </si>
   <si>
     <t>BLUESTARCUSTOMUNIFORMS1@LIVE.COM</t>
   </si>
   <si>
     <t>ea@ajsuniforms.com</t>
   </si>
   <si>
     <t>joselnavapages@aol.com</t>
   </si>
   <si>
     <t>sales@texasmotionsports.com</t>
   </si>
   <si>
     <t>(915) 592-6166</t>
   </si>
   <si>
-    <t>(281) 376-4460</t>
-[...1 lines deleted...]
-  <si>
     <t>(800) 227-2040</t>
   </si>
   <si>
     <t>(866) 323-5465</t>
   </si>
   <si>
     <t>(806) 792-9925 x230</t>
   </si>
   <si>
     <t>(440) 353-8697</t>
   </si>
   <si>
     <t>(915) 887-8351</t>
   </si>
   <si>
     <t>(936) 295-4459</t>
   </si>
   <si>
     <t>(915) 274-4267</t>
   </si>
   <si>
     <t>(915) 479-1963</t>
   </si>
   <si>
     <t>(406) 219-3000</t>
   </si>
   <si>
     <t>(866) 736-2012</t>
   </si>
   <si>
     <t>(915) 544-2010</t>
   </si>
   <si>
-    <t>(866) 816-9892</t>
-[...1 lines deleted...]
-  <si>
     <t>(214) 319-2613</t>
   </si>
   <si>
     <t>(915) 274-5690</t>
   </si>
   <si>
     <t>(915) 544-6010 x01</t>
   </si>
   <si>
     <t>(915) 479-1421</t>
   </si>
   <si>
     <t>(800) 681-0469</t>
   </si>
   <si>
-    <t>HTTP://allamericanswim.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.ssrjackets.com          ONLINE CATALOG::     www.chenille.com</t>
   </si>
   <si>
     <t>HTTP://www.schoolhealth.com</t>
   </si>
   <si>
     <t>HTTP://www.scarspec.com</t>
   </si>
   <si>
     <t>HTTP://www.riddell.com</t>
   </si>
   <si>
     <t>HTTP://www.properprintshop.com</t>
   </si>
   <si>
     <t>HTTP://www.oatesspecialties.com</t>
   </si>
   <si>
     <t>HTTP://morsesports.com</t>
   </si>
   <si>
     <t>HTTP://www.intrepidsportswear.com</t>
   </si>
   <si>
     <t>HTTP://www.educatorsdepot.com</t>
@@ -353,137 +335,128 @@
   <si>
     <t>HTTP://cheersetc.com</t>
   </si>
   <si>
     <t>HTTP://www.ajsuniforms.com</t>
   </si>
   <si>
     <t>HTTP://www.texasmotionsports.com</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>TEXAS</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No Charge for expedites only shipping costs</t>
   </si>
   <si>
-    <t>Yes, depends on size of box and weight. Large pool deck items go by truck and additional fee if need a lift gate.</t>
-[...1 lines deleted...]
-  <si>
     <t>SSR JACKETS CANNOT OFFER EXPEDITED SERVICE FOR LETTER JACKETS SINCE EACH JACKET IS CUSTOM MADE.  SOME OTHER PRODUCTS CAN BE EXPEDITED AND THE CONTACT PERSON WOULD BE THE REGIONAL SALES MANAGER TO SEE IF IT IS AVAILABLE.</t>
   </si>
   <si>
     <t>Yes, please contact our customer care team at 866-323-5465 for expedited shipping charges.</t>
   </si>
   <si>
     <t>Yes, if expedited services are requested by client, we will charge fees only if charged to us. If expedited due to our mistake, we will not charge expedited fees</t>
   </si>
   <si>
     <t>Yes. Standard turnaround for custom products in two-weeks upon the receipt of approved artwork and purchase order. Orders that require a quicker turnaround time could be accommodated with a rush fee. Alan Hodson orders@properprintshop.com</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Shipping fees will all be prepaid by the buyer and noted on the website or by quote. These fees will be determined by the weight and dimensions of the cartons in a shipment.</t>
   </si>
   <si>
     <t>yes-if expedited/overnight shipping is requested/required, there is an additional charge</t>
   </si>
   <si>
     <t>Yes on Large or heavy items that need to be shipped by freight line, shipping is additional.</t>
   </si>
   <si>
     <t>No because shipping is disclosed the day of the consolation and planned months in advanced.</t>
   </si>
   <si>
     <t>Yes, we charge a $10.00 rush fee per piece</t>
   </si>
   <si>
     <t>Yes all cases are different and it based on the need of the request.   Jose Luis Nava Pages 915-479-1421</t>
   </si>
   <si>
     <t>YES - expedited fees are 30% of total order and must be approved for production by facility manager - Scott Kenworthy scott@texasmotionsports.com</t>
   </si>
   <si>
     <t>Embroidery, Screen Printing, Engraving, Uniforms, Caps, Signs, Banners, Sublimation, Chenille, Awards, Rubber Stamps</t>
   </si>
   <si>
-    <t>We are a supplier of swimsuits, swim equipment and pool deck equipment for competitive swimming, diving and water polo as well as a supplier for lifeguards suits and equipment.</t>
-[...1 lines deleted...]
-  <si>
     <t>SSR JACKETS PROVIDES:  AWARD LETTER JACKETS, CHENILLE PATCHES, AWARD BLANKETS, CHENILLE FRAMES, AND BANNERS.</t>
   </si>
   <si>
     <t>Promotional Products, Embroidery, Screen Printing, DS Printing, Uniforms, Awards, Banners, Signs</t>
   </si>
   <si>
     <t>Screen printed, embroidered, digital printed apparel.</t>
   </si>
   <si>
     <t>OATES SPECIALTIES MANUFACTURES AND SELLS SELECT ATHLETIC CONDITIONING/FITNESS EQUIPMENT AND ACCESSORIES FOR THE ELITE ATHLETE UNDER ITS PROPRIETARY 'TAP™' and ‘KHAOS’ PRODUCT LINE.</t>
   </si>
   <si>
     <t>All equipment, uniforms and shoes for team sports plus screen print  and embroidery t-shirts polos  for staff.</t>
   </si>
   <si>
     <t>Promotional Products, Uniforms, athletic equipment etc..</t>
   </si>
   <si>
     <t>athletic uniforms</t>
   </si>
   <si>
     <t>Educator’s Depot, Inc. offers a wide array of quality furniture and equipment for schools, universities, places of worship, municipal and public facilities and commercial spaces at discounted prices. P lease see Value Added Services.</t>
   </si>
   <si>
     <t>Athletic equipment, uniforms, apparel, and footwear</t>
   </si>
   <si>
     <t>Custom drill team uniform</t>
   </si>
   <si>
     <t>SCREEN PRINTING, EMBROIDERY, SUBLIMATION, MASKS, UNIFOMRS, GENERAL APPAREL</t>
   </si>
   <si>
     <t>Products include medical and professional uniforms as well as embroidery.</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
-    <t>Ship across the USA.</t>
-[...1 lines deleted...]
-  <si>
     <t>TEXAS, ARKANSAS, &amp; OKLAHOMA</t>
   </si>
   <si>
     <t>School Health does business in all 50 states.</t>
   </si>
   <si>
     <t>All States</t>
   </si>
   <si>
     <t>Riddell serves the entire United States and parts of Canada and Puerto Rico</t>
   </si>
   <si>
     <t>Proper Printshop can service all accounts in Texas.</t>
   </si>
   <si>
     <t>We will ship to any area in the United States.</t>
   </si>
   <si>
     <t>Texas, New Mexico, Arizona, Nevada and California</t>
   </si>
   <si>
     <t>Texas and New Mexico</t>
   </si>
   <si>
     <t>Texas, Arizona and New Mexico</t>
@@ -552,144 +525,160 @@
     <t>Riddell offers a wide variety of athletic equipment &amp; Supplies including game uniforms for ALL sports . We also offer reconditioning &amp; recertification services fir athletic equipment, supplies &amp; apparel.</t>
   </si>
   <si>
     <t>Texas and surrounding states</t>
   </si>
   <si>
     <t>All states/areas</t>
   </si>
   <si>
     <t>151 FM 1696 Road East, Huntsville, TX 77320</t>
   </si>
   <si>
     <t>BLUE STAR CUSTOM UNIFORMS (Sergio Marrufo)</t>
   </si>
   <si>
     <t>Since our founding in 1957, School Health has been dedicated to helping school-based health professionals keep their students healthy. We all know that healthier students are better students. From our initial focus on school nurses, we have expanded.</t>
   </si>
   <si>
     <t>Advertising Specialties of El Paso (Jose Luis Nava)</t>
   </si>
   <si>
     <t>Proper Printshop (Proper Printshop Productions LLC)</t>
   </si>
   <si>
     <t>Riddell (Riddell/All American) (All American Sports Corp.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Swim Shops of the Southwest (Adolf Kiefer &amp; Associates) (Kiefer Aquatics, The Lifeguard Store, All American Swim)</t>
   </si>
   <si>
     <t>Custom apparel and custom decorated apparel for team, equipment and supplies for dance drill team color guard and winterguard, AND athletics</t>
   </si>
   <si>
     <t>Price Link
 *Only items related to athletics may be purchased using this RFP, regardless of what is listed in the price link.</t>
   </si>
   <si>
     <t>11508 Clear Lake Way El Paso ,TX 79936</t>
   </si>
   <si>
     <t>Saul Cabral</t>
   </si>
   <si>
     <t>*updated 3/10/23, 4/27/23</t>
   </si>
   <si>
     <t>*updated 6/5/23</t>
   </si>
   <si>
     <t>*updated 12/18/23</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Scarborough Specialties, Inc</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Brandability</t>
     </r>
   </si>
   <si>
+    <t>*updated 9/6/24</t>
+  </si>
+  <si>
+    <t>*updated 3/2/23, 4/28/23, 6/13/23, 7/17/23, 10/1/24</t>
+  </si>
+  <si>
+    <t>*updated 8/17/23, 8/25/23, 8/14/24, 9/25/24, 11/5/24, 2/18/25, 8/14/25, 8/20/25, 8/21/25, 12/9/25</t>
+  </si>
+  <si>
+    <t>*updated 5/1/2026</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Michael Perez</t>
+      <t>Karen Hayes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Robert Curreri</t>
+      <t xml:space="preserve">
+Kevin Udell</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">michael@swimshops.com </t>
+      <t>karen.hayes@teamexpress.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+kevin.udell@teamexpress.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>rcurreri@kiefer.com</t>
+      <t>(866) 816-9892</t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t>*updated 8/17/23, 8/25/23, 8/14/24, 9/25/24, 11/5/24, 2/18/25, 8/14/25, 8/20/25, 8/21/25, 12/9/25</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+(210) 483-7276</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1175,785 +1164,752 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Educators%20Depot.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Proper%20Printshop.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Swim%20Shops%20of%20the%20Southwest.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/AJ's%20Uniforms.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/D%20Embroidery.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Oates%20Specialties.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/SSR%20Jackets.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Advertising%20Specialties.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/School%20Health%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/A%20%26%20A%20Custom%20Engravers.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Concourse%20Team%20Express.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Morse%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Cheers%20etc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Scarborough%20Specialties.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Julies%20Promotional%20Products.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Texas%20Motion%20Sports.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/2-Blue%20Star%20Custom%20Uniforms.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Intrepid%20Sportswear.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Riddell.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Educators%20Depot.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Proper%20Printshop.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Texas%20Motion%20Sports.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/AJ's%20Uniforms.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/D%20Embroidery.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Oates%20Specialties.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/SSR%20Jackets.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Advertising%20Specialties.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/School%20Health%20Corporation.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/A%20%26%20A%20Custom%20Engravers.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Concourse%20Team%20Express.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Morse%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Cheers%20etc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Scarborough%20Specialties.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Julies%20Promotional%20Products.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Becky/2-Blue%20Star%20Custom%20Uniforms.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Intrepid%20Sportswear.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Riddell.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:X15"/>
+  <dimension ref="B1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="19" customWidth="1"/>
-    <col min="5" max="23" width="30.7109375" style="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="22" width="30.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="60" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:23" ht="60" x14ac:dyDescent="0.25">
       <c r="E1" s="20" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F1" s="20"/>
       <c r="G1" s="20" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="H1" s="20" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="I1" s="20"/>
+      <c r="J1" s="1" t="s">
+        <v>179</v>
+      </c>
       <c r="L1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="1" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="S1" s="20" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="T1" s="20"/>
-      <c r="V1" s="7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="2:24" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:23" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D2" s="21" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="23" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="23" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J2" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="23" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="N2" s="23" t="s">
         <v>6</v>
       </c>
       <c r="O2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="P2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="Q2" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="R2" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="S2" s="23" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="T2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="U2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="V2" s="23" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="W2" s="23" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="2:24" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:23" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="4" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>171</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>180</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="P3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Q3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="R3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="V3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="W3" s="3" t="s">
+      <c r="V3" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="2:23" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D4" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>35</v>
       </c>
+      <c r="F4" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="4" spans="2:24" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="D4" s="4" t="s">
+    <row r="5" spans="2:23" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D5" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:23" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D6" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="2:23" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="D7" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R7" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T7" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="U7" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="V7" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="8" spans="2:23" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="T8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="U8" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="V8" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="2:23" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="D9" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="U9" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="2:23" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="D10" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="N10" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="P10" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="V10" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="11" spans="2:23" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D11" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="U11" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="V11" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="2:23" s="7" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="H12" s="22" t="s">
         <v>154</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...54 lines deleted...]
-        <v>52</v>
+      <c r="I12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="J12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="K12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="L12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="M12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="N12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="O12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="P12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="R12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="S12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="T12" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="U12" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="V12" s="22" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="5" spans="2:24" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...495 lines deleted...]
-    <row r="13" spans="2:24" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:23" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="10" t="s">
@@ -1973,63 +1929,60 @@
       </c>
       <c r="O13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="R13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="T13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="U13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="V13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="W13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="2" t="s">
+      <c r="W13" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:24" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:23" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="13">
         <v>1E-3</v>
       </c>
       <c r="F14" s="14">
         <v>0.1</v>
       </c>
       <c r="G14" s="13">
         <v>0.1</v>
       </c>
       <c r="H14" s="14">
         <v>0.2</v>
       </c>
       <c r="I14" s="13">
         <v>0</v>
       </c>
       <c r="J14" s="14">
         <v>0.01</v>
       </c>
       <c r="K14" s="13">
         <v>0.18</v>
       </c>
@@ -2041,58 +1994,55 @@
       </c>
       <c r="N14" s="14">
         <v>0.1</v>
       </c>
       <c r="O14" s="13">
         <v>0.2</v>
       </c>
       <c r="P14" s="14">
         <v>0.05</v>
       </c>
       <c r="Q14" s="14">
         <v>0.35</v>
       </c>
       <c r="R14" s="14">
         <v>0.01</v>
       </c>
       <c r="S14" s="13">
         <v>0</v>
       </c>
       <c r="T14" s="14">
         <v>0.13</v>
       </c>
       <c r="U14" s="13">
         <v>0.4</v>
       </c>
-      <c r="V14" s="14">
-[...2 lines deleted...]
-      <c r="W14" s="13">
+      <c r="V14" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:24" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:23" x14ac:dyDescent="0.25">
       <c r="B15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="15" t="s">
@@ -2110,105 +2060,102 @@
       <c r="N15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="15" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="W15" s="15" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:W15">
-    <sortCondition ref="E2:W2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:V15">
+    <sortCondition ref="E2:V2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E12" r:id="rId1" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/A %26 A Custom Engravers.pdf" xr:uid="{77B61BBB-A444-4D0F-9C92-9F37E920ECF1}"/>
     <hyperlink ref="F12" r:id="rId2" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Advertising Specialties.pdf" xr:uid="{FD97D11B-21B4-4490-AB37-30801DD7C89D}"/>
     <hyperlink ref="G12" r:id="rId3" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/AJ's Uniforms.pdf" xr:uid="{47B44FD4-08FC-4B05-9BD8-BAABB6E5D3E7}"/>
     <hyperlink ref="H12" r:id="rId4" xr:uid="{9CDCED30-BB8B-494F-B2BA-DDDCAD4CA0D7}"/>
     <hyperlink ref="I12" r:id="rId5" xr:uid="{6B582B11-7449-4802-8330-E37CB73CB6BF}"/>
     <hyperlink ref="J12" r:id="rId6" xr:uid="{333ADA55-9A85-4C78-81D4-DB1819579545}"/>
     <hyperlink ref="K12" r:id="rId7" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/D Embroidery.txt" xr:uid="{A9A667C8-24B1-4CA6-A81B-DF10DF2783DD}"/>
     <hyperlink ref="L12" r:id="rId8" xr:uid="{790E4898-0B97-4B06-897B-C8C5DC005B51}"/>
     <hyperlink ref="M12" r:id="rId9" xr:uid="{7FE1A2E0-BDE4-4C7D-BDF0-B2587977B8FD}"/>
     <hyperlink ref="N12" r:id="rId10" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Julies Promotional Products.pdf" xr:uid="{10D12801-44C2-4141-832C-7FF8CC8AD6FF}"/>
     <hyperlink ref="O12" r:id="rId11" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Morse Enterprises.pdf" xr:uid="{B6B52EDE-4450-4639-AAB8-183E21BD7FAF}"/>
     <hyperlink ref="P12" r:id="rId12" xr:uid="{F0AB4C3C-976B-4086-989C-2180CFE0C31F}"/>
     <hyperlink ref="Q12" r:id="rId13" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Proper Printshop.pdf" xr:uid="{A11A2F4A-3F1D-4BC6-A5B2-55D3D7BF23E8}"/>
     <hyperlink ref="R12" r:id="rId14" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Riddell.pdf" xr:uid="{18CAB1FC-AF02-4D8F-BBC3-DE4C54E60598}"/>
     <hyperlink ref="S12" r:id="rId15" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Scarborough Specialties.docx" xr:uid="{C2115A76-09EC-44C4-8B04-17E1FDB1A732}"/>
     <hyperlink ref="T12" r:id="rId16" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/School Health Corporation.pdf" xr:uid="{0917ED6B-08BF-4D48-BABF-CEBD784C8E2D}"/>
     <hyperlink ref="U12" r:id="rId17" xr:uid="{2B3A915F-BE76-4205-9A7F-A2B301E0713C}"/>
-    <hyperlink ref="V12" r:id="rId18" xr:uid="{9271927A-6D18-4A96-9676-87316B3EE224}"/>
-    <hyperlink ref="W12" r:id="rId19" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Texas Motion Sports.pdf" xr:uid="{34E62855-BEB6-4EE1-8E42-F909F66B7984}"/>
+    <hyperlink ref="V12" r:id="rId18" display="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7442/Texas Motion Sports.pdf" xr:uid="{34E62855-BEB6-4EE1-8E42-F909F66B7984}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId20"/>
+  <pageSetup orientation="landscape" r:id="rId19"/>
   <headerFooter>
     <oddFooter>&amp;R22-7442 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Lines</vt:lpstr>
       <vt:lpstr>Lines!Print_Area</vt:lpstr>
       <vt:lpstr>Lines!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>