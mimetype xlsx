--- v0 (2025-10-21)
+++ v1 (2026-09-14)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Bids\2022\22-7440 Abatement Services\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7440 Abatement Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DBF4C65-E281-4534-8942-DC1E326657B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73E4F427-C757-477B-B7BD-05E1C8A238E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-105" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$I$57</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="117">
   <si>
     <t/>
   </si>
   <si>
     <t>Border Demolition &amp; Environmental, Inc.</t>
   </si>
   <si>
     <t>Environmental Reconditioning, Inc (Southwest Abatement, Inc)</t>
   </si>
   <si>
     <t>Keers Remediation, Inc</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>UOM</t>
   </si>
   <si>
@@ -279,53 +279,50 @@
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes, Please contact Gary Morgan for expedites</t>
   </si>
   <si>
     <t>NA as we are providing a service.</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Asbestos, lead, mold abatement and demolition</t>
   </si>
   <si>
     <t>Asbestos Abatement, Mold and lead remediation, demolition, facility maintenance and renovation services</t>
   </si>
   <si>
     <t>Regulated and hazardous materials removal and disposal services. Third party consulting and industrial hygiene.</t>
   </si>
   <si>
     <t>Keers Remediation, Inc provides Asbestos Abatement, Lead Abatement, Mold Remediation, Interior Demolition, Biohazard Remediation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Texas-all counties</t>
   </si>
   <si>
     <t>Texas, Colorado, and Florida</t>
   </si>
   <si>
     <t>New Mexico, West Texas, Arizona</t>
   </si>
   <si>
     <t>Texas, New Mexico</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
@@ -405,50 +402,56 @@
         <rFont val="Calibri"/>
       </rPr>
       <t>Jose Moriel</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>irma@saieri.com</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> josem@saieri.com</t>
     </r>
   </si>
   <si>
     <t>*updated 5/19/25</t>
+  </si>
+  <si>
+    <t>*updated 9/4/26</t>
+  </si>
+  <si>
+    <t>Texas-all counties, New Mexico, Louisiana, Oklahoma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -986,241 +989,243 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="96.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
     <col min="6" max="9" width="30.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="14" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="15" width="14" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="14" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="19" width="14" style="1" customWidth="1"/>
     <col min="20" max="20" width="12" style="1" customWidth="1"/>
     <col min="21" max="21" width="14" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="F1" s="22"/>
+      <c r="F1" s="22" t="s">
+        <v>115</v>
+      </c>
       <c r="G1" s="22" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H1" s="23"/>
     </row>
     <row r="2" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E2" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="2:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E3" s="7" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G3" s="27" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E4" s="7" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E5" s="7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G5" s="27" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="2:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E6" s="7" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>71</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E7" s="7" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="2:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E8" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>77</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E9" s="7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>80</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="2:10" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="E10" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>84</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="2:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="E11" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F11" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12" spans="2:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E12" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="F12" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H12" s="25" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I12" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -1333,71 +1338,71 @@
       <c r="C18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="14">
         <v>2.9</v>
       </c>
       <c r="G18" s="14">
         <v>4</v>
       </c>
       <c r="H18" s="14">
         <v>3.65</v>
       </c>
       <c r="I18" s="14">
         <v>4.26</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="255" x14ac:dyDescent="0.25">
       <c r="B19" s="4"/>
       <c r="C19" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="20"/>
       <c r="F19" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I19" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="90" x14ac:dyDescent="0.25">
       <c r="B20" s="4"/>
       <c r="C20" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="20"/>
       <c r="F20" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
@@ -1495,71 +1500,71 @@
       <c r="C25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="5">
         <v>1</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="14">
         <v>2.9</v>
       </c>
       <c r="G25" s="14">
         <v>4</v>
       </c>
       <c r="H25" s="14">
         <v>2.5</v>
       </c>
       <c r="I25" s="14">
         <v>3.69</v>
       </c>
     </row>
     <row r="26" spans="2:9" ht="255" x14ac:dyDescent="0.25">
       <c r="B26" s="4"/>
       <c r="C26" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="20"/>
       <c r="F26" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I26" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="90" x14ac:dyDescent="0.25">
       <c r="B27" s="4"/>
       <c r="C27" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="20"/>
       <c r="F27" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I27" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B28" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="5">
         <v>1</v>
@@ -1657,51 +1662,51 @@
       <c r="C32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="5">
         <v>1</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="14">
         <v>3.05</v>
       </c>
       <c r="G32" s="14">
         <v>4.5</v>
       </c>
       <c r="H32" s="14">
         <v>3</v>
       </c>
       <c r="I32" s="14">
         <v>3.84</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="30" x14ac:dyDescent="0.25">
       <c r="B33" s="4"/>
       <c r="C33" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="20"/>
       <c r="F33" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I33" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B34" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
@@ -1799,51 +1804,51 @@
       <c r="C38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="14">
         <v>10</v>
       </c>
       <c r="G38" s="14">
         <v>12</v>
       </c>
       <c r="H38" s="14">
         <v>25</v>
       </c>
       <c r="I38" s="14">
         <v>13.08</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="30" x14ac:dyDescent="0.25">
       <c r="B39" s="4"/>
       <c r="C39" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="20"/>
       <c r="F39" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I39" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="5">
         <v>1</v>
@@ -1941,129 +1946,129 @@
       <c r="C44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="14">
         <v>12</v>
       </c>
       <c r="G44" s="14">
         <v>14</v>
       </c>
       <c r="H44" s="14">
         <v>10</v>
       </c>
       <c r="I44" s="14">
         <v>10.26</v>
       </c>
     </row>
     <row r="45" spans="2:9" ht="300" x14ac:dyDescent="0.25">
       <c r="B45" s="4"/>
       <c r="C45" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="20"/>
       <c r="F45" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I45" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="46" spans="2:9" ht="45" x14ac:dyDescent="0.25">
       <c r="B46" s="4"/>
       <c r="C46" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="20"/>
       <c r="F46" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I46" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B47" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>47</v>
       </c>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
     </row>
     <row r="48" spans="2:9" ht="300" x14ac:dyDescent="0.25">
       <c r="B48" s="4"/>
       <c r="C48" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="20"/>
       <c r="F48" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I48" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="30" x14ac:dyDescent="0.25">
       <c r="B49" s="4"/>
       <c r="C49" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="20"/>
       <c r="F49" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I49" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="5">
         <v>1</v>
@@ -2161,71 +2166,71 @@
       <c r="C54" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="5">
         <v>1</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="14">
         <v>4</v>
       </c>
       <c r="G54" s="14">
         <v>4.25</v>
       </c>
       <c r="H54" s="14">
         <v>3</v>
       </c>
       <c r="I54" s="14">
         <v>4.16</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="300" x14ac:dyDescent="0.25">
       <c r="B55" s="4"/>
       <c r="C55" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="20"/>
       <c r="F55" s="24" t="s">
         <v>57</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>57</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>57</v>
       </c>
       <c r="I55" s="24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="30" x14ac:dyDescent="0.25">
       <c r="B56" s="4"/>
       <c r="C56" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="20"/>
       <c r="F56" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>58</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>58</v>
       </c>
       <c r="I56" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D57" s="5">
         <v>1</v>