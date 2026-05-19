--- v2 (2026-03-18)
+++ v3 (2026-05-19)
@@ -1,121 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2021\21-7413 Printing Services, Promotional Supplies and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67A8BE37-CAA1-4258-944D-5D10602540D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8EE9B38-E9C8-46A8-97EF-6FE63DC8EBFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="454">
   <si>
     <t>*updated 09/02/2021, 5/22/23, 8/29/23, 8/13/24, 8/14/24, 8/15/24, 11/18/24, 12/19/24</t>
   </si>
   <si>
     <t>*updated 2/2/2023, 4/5/23, 8/3/23, 12/5/23</t>
   </si>
   <si>
     <t>*updated 11/8/22, 8/1/23</t>
   </si>
   <si>
     <t>*updated 1/9/26</t>
   </si>
   <si>
     <t>*updated 10/28/21, 4/1/22, 6/29/22, 8/1/22, 8/11/22, 1/19/23, 2/3/23, 3/8/23, 7/17/23, 1/24/24, 1/29/24, 2/22/24, 3/20/24, 9/20/24, 12/2/24, 1/28/25, 3/6/25, 5/7/25, 6/23/25, 8/15/25</t>
   </si>
   <si>
     <t>*updated 08/16/2021</t>
   </si>
   <si>
     <t>*updated 6/20/23</t>
   </si>
   <si>
     <t>*updated 09/21/21, 3/21/22, 9/12/22, 5/20/24, 11/10/25</t>
   </si>
   <si>
     <t>*updated 4/13/23</t>
   </si>
   <si>
     <t>*updated 3/10/23, 3/6/2024</t>
   </si>
   <si>
     <t>*updated 8/1/22</t>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 3/21/22, 5/12/22, 2/28/23, 5/3/23, 9/1/23, 2/28/24, 2/19/24, 4/7/25, 5/6/25, 10/6/25</t>
   </si>
   <si>
     <t>*updated 10/19/2021, 7/17/23, 8/8/23</t>
   </si>
   <si>
     <t>*updated 7/8/22</t>
   </si>
   <si>
     <t>*updated 3/23/23, 9/19/23, 1/18/24, 7/14/25</t>
   </si>
   <si>
     <t>*updated 7/24/23, 8/1/23, 8/15/23, 9/5/23, 10/9/23, 4/26/24, 4/22/25, 5/15/25, 5/19/25, 5/29/25, 12/18/25, 1/22/26</t>
   </si>
   <si>
     <t>*updated 12/18/23</t>
   </si>
   <si>
     <t>*updated 4/23/25</t>
   </si>
   <si>
     <t>*updated 11/17/25</t>
   </si>
   <si>
     <t>*updated 12/2/22</t>
   </si>
@@ -1529,72 +1526,81 @@
   <si>
     <t>http://www.calfeespecialties.com</t>
   </si>
   <si>
     <t>HTTP://www.inkspressursel.com</t>
   </si>
   <si>
     <t>https://www.ug-inc.com/                 https://www.ug-inc-promo.com/</t>
   </si>
   <si>
     <t>www.wwlinc.com</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Printing Services. Percent discount off pricelist. Services to include but not limited to bindery work, booklet making, collating, cutting, dye cutting, folding, hole punching, stapling, multi-color printing, offset printer color process printing, offset printer PMS color printing, one color printing, padding, color copying, black  white copying, continuous form printing, envelope printing, duplicating, NCR forms, laminating, thermography, typesetting, and framing.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Other services not listed above. Percent discount off pricelist.</t>
   </si>
   <si>
+    <t>*updated 3/21/22, 5/12/22, 2/28/23, 5/3/23, 9/1/23, 2/28/24, 2/19/24, 4/7/25, 5/6/25, 10/6/25, 3/26/26</t>
+  </si>
+  <si>
+    <t>Price Link Printing</t>
+  </si>
+  <si>
+    <t>Price Link Trophies</t>
+  </si>
+  <si>
+    <t>*updated 2/1/22, 06/08/23, 7/5/23, 7/20/23, 10/12/23,  3/6/2024, 4/17/24, 5/1/24, 5/2/24, 5/17/24, 7/22/24, 8/26/24, 10/16/24, 1/21/25, 1/31/25, 3/17/25, 4/9/25, 5/7/25, 8/6/25, 8/19/25, 11/4/25, 11/6/25, 11/11/25, 11/18/25, 1/21/26,1/23/26, 2/27/26, 4/15/26</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>All 50 States in the United states</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t xml:space="preserve"> El Paso County TX 7 Dona Ana County NM</t>
+      <t xml:space="preserve"> El Paso County TX &amp; Dona Ana County NM</t>
     </r>
   </si>
   <si>
-    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26</t>
-[...2 lines deleted...]
-    <t>*updated 2/1/22, 06/08/23, 7/5/23, 7/20/23, 10/12/23,  3/6/2024, 4/17/24, 5/1/24, 5/2/24, 5/17/24, 7/22/24, 8/26/24, 10/16/24, 1/21/25, 1/31/25, 3/17/25, 4/9/25, 5/7/25, 8/6/25, 8/19/25, 11/4/25, 11/6/25, 11/11/25, 11/18/25, 1/21/26,1/23/26, 2/27/26</t>
+    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26, 4/21/26, 5/1/26, 5/5/26, 5/13/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2199,2996 +2205,3033 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Bull%20Market%20Promotions%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Hotshots%20by%20Lomeli%27s%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/School%20Life%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advgspecialtieselpaso.espwebsite.com/giftideas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Armadillo%20Photography%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Sportdecals%2C%20Absolutely%20Custom%2C%20Galapagos%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Big%20Media%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/El%20Paso%20Reprographics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Scarborough%20Specialties%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Weldon%2C%20Williams%20%26%20Lick%2C%20Inc%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Apparel%20Art%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Roy%20Lown%27s%20Classic%20Awards%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Spectrum%20Technologies%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/DKAST%20Price%20List%20ESC%2019.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calfeespecialties.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/BCD%20Investments%2C%20Inc%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/E%20%26%20L%20Graphics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Universal%20Graphics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Authentic%20Promotions%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Partners%20in%20Education%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/THE%20COMPANY%20STORE%20PRICE%20LIST.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/La%20Estrella%20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Corporate%20Connection%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Scorpion%20Sales%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Meza%20Trophies%20%26%20Plaques%20Pricing-B.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Art%20Center%20%26%20Signs%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Calfee%20Specialties%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Inkspress%20Urself%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Superior%20Trophies%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Advertising%20Specialties%20of%20El%20Paso%20Web%20site%20list%20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/David%27s%20Apparel%20Pricing.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Inkspress%20Urself%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Scorpion%20Sales%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Advertising%20Specialties%20of%20El%20Paso%20Web%20site%20list%20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Armadillo%20Photography%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Superior%20Trophies%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Big%20Media%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/El%20Paso%20Reprographics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/School%20Life%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advgspecialtieselpaso.espwebsite.com/giftideas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Apparel%20Art%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Scarborough%20Specialties%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Sportdecals%2C%20Absolutely%20Custom%2C%20Galapagos%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/David%27s%20Apparel%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calfeespecialties.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/BCD%20Investments%2C%20Inc%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/E%20%26%20L%20Graphics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Weldon%2C%20Williams%20%26%20Lick%2C%20Inc%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/HotShots%20Trophies%20And%20Awards%20Hotshots%20Sports.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Authentic%20Promotions%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Roy%20Lown%27s%20Classic%20Awards%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Universal%20Graphics%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/DKAST%20Price%20List%20ESC%2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Corporate%20Connection%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Spectrum%20Technologies%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Hot%20Shots%20Printing%20Catalog%202026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Art%20Center%20%26%20Signs%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Calfee%20Specialties%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Partners%20in%20Education%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/THE%20COMPANY%20STORE%20PRICE%20LIST.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/La%20Estrella%20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Meza%20Trophies%20%26%20Plaques%20Pricing-B.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7413/Bull%20Market%20Promotions%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AN29"/>
+  <dimension ref="B1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="62.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="31" customWidth="1"/>
     <col min="5" max="11" width="30.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" style="18" customWidth="1"/>
     <col min="13" max="14" width="30.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="30.7109375" style="18" customWidth="1"/>
     <col min="17" max="17" width="30.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="30.7109375" style="18" customWidth="1"/>
     <col min="19" max="35" width="30.7109375" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:40" ht="165" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:40" ht="180" x14ac:dyDescent="0.25">
       <c r="C1" s="13"/>
       <c r="E1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="27"/>
       <c r="K1" s="27" t="s">
         <v>3</v>
       </c>
       <c r="L1" s="29" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="N1" s="27" t="s">
         <v>6</v>
       </c>
       <c r="O1" s="29" t="s">
         <v>7</v>
       </c>
       <c r="P1" s="29" t="s">
         <v>451</v>
       </c>
       <c r="Q1" s="27" t="s">
         <v>8</v>
       </c>
       <c r="R1" s="29" t="s">
         <v>9</v>
       </c>
       <c r="S1" s="27" t="s">
         <v>10</v>
       </c>
       <c r="T1" s="27" t="s">
-        <v>11</v>
+        <v>448</v>
       </c>
       <c r="U1" s="27"/>
       <c r="V1" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="W1" s="27" t="s">
+        <v>453</v>
+      </c>
+      <c r="X1" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="W1" s="27" t="s">
-[...2 lines deleted...]
-      <c r="X1" s="27" t="s">
+      <c r="Y1" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Y1" s="27" t="s">
+      <c r="Z1" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="Z1" s="27" t="s">
+      <c r="AA1" s="30" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
       <c r="AH1" s="28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AI1" s="27"/>
     </row>
     <row r="2" spans="2:40" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="E2" s="26" t="s">
+      <c r="F2" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="26" t="s">
+      <c r="G2" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="G2" s="26" t="s">
+      <c r="H2" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="H2" s="26" t="s">
+      <c r="I2" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="I2" s="26" t="s">
+      <c r="J2" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="J2" s="26" t="s">
+      <c r="K2" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="K2" s="26" t="s">
+      <c r="L2" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="L2" s="45" t="s">
+      <c r="M2" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="M2" s="38" t="s">
+      <c r="N2" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="N2" s="26" t="s">
+      <c r="O2" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="O2" s="45" t="s">
+      <c r="P2" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="P2" s="45" t="s">
+      <c r="Q2" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" s="26" t="s">
+      <c r="R2" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="R2" s="45" t="s">
+      <c r="S2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="S2" s="26" t="s">
+      <c r="T2" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="T2" s="26" t="s">
+      <c r="U2" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="U2" s="26" t="s">
+      <c r="V2" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="V2" s="50" t="s">
+      <c r="W2" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="W2" s="26" t="s">
+      <c r="X2" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="X2" s="26" t="s">
+      <c r="Y2" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="Y2" s="26" t="s">
+      <c r="Z2" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="Z2" s="26" t="s">
+      <c r="AA2" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="AA2" s="26" t="s">
+      <c r="AB2" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="AB2" s="26" t="s">
+      <c r="AC2" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AC2" s="26" t="s">
+      <c r="AD2" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="AD2" s="26" t="s">
+      <c r="AE2" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="AE2" s="26" t="s">
+      <c r="AF2" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="AF2" s="26" t="s">
+      <c r="AG2" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="AG2" s="26" t="s">
+      <c r="AH2" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="AH2" s="26" t="s">
+      <c r="AI2" s="26" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
     </row>
     <row r="3" spans="2:40" x14ac:dyDescent="0.25">
       <c r="D3" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="F3" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="G3" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="I3" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="J3" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="K3" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="K3" s="25" t="s">
+      <c r="L3" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="L3" s="14" t="s">
+      <c r="M3" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="M3" s="53" t="s">
+      <c r="N3" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="O3" s="14" t="s">
+      <c r="P3" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="P3" s="14" t="s">
+      <c r="Q3" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="Q3" s="4" t="s">
+      <c r="R3" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="R3" s="14" t="s">
+      <c r="S3" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="S3" s="4" t="s">
+      <c r="T3" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="T3" s="4" t="s">
+      <c r="U3" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="U3" s="4" t="s">
+      <c r="V3" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="V3" s="4" t="s">
+      <c r="W3" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="W3" s="4" t="s">
+      <c r="X3" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="X3" s="4" t="s">
+      <c r="Y3" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="Y3" s="4" t="s">
+      <c r="Z3" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" s="4" t="s">
+      <c r="AA3" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="AA3" s="4" t="s">
+      <c r="AB3" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="AB3" s="4" t="s">
+      <c r="AC3" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="AC3" s="4" t="s">
+      <c r="AD3" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="AD3" s="4" t="s">
+      <c r="AE3" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="AE3" s="4" t="s">
+      <c r="AF3" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="AF3" s="4" t="s">
+      <c r="AG3" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="AG3" s="4" t="s">
+      <c r="AH3" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="AH3" s="4" t="s">
+      <c r="AI3" s="4" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="4" spans="2:40" ht="30" x14ac:dyDescent="0.25">
       <c r="D4" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="F4" s="25" t="s">
         <v>85</v>
       </c>
-      <c r="F4" s="25" t="s">
+      <c r="G4" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="M4" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="M4" s="53" t="s">
+      <c r="N4" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="51" t="s">
         <v>94</v>
       </c>
-      <c r="O4" s="51" t="s">
+      <c r="P4" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="P4" s="14" t="s">
+      <c r="Q4" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="Q4" s="4" t="s">
+      <c r="R4" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="R4" s="14" t="s">
+      <c r="S4" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="S4" s="4" t="s">
+      <c r="T4" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="T4" s="4" t="s">
+      <c r="U4" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="U4" s="4" t="s">
+      <c r="V4" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="W4" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="AA4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="AB4" s="4" t="s">
+      <c r="AC4" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="AC4" s="4" t="s">
+      <c r="AD4" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="AD4" s="4" t="s">
+      <c r="AE4" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="AE4" s="4" t="s">
+      <c r="AF4" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="AF4" s="4" t="s">
+      <c r="AG4" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="AG4" s="4" t="s">
+      <c r="AH4" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="AH4" s="4" t="s">
+      <c r="AI4" s="4" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="5" spans="2:40" ht="30" x14ac:dyDescent="0.25">
       <c r="D5" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="F5" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="G5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="H5" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="I5" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="14" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="M5" s="53"/>
       <c r="N5" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O5" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="O5" s="11" t="s">
+      <c r="P5" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="P5" s="14" t="s">
+      <c r="Q5" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="R5" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="R5" s="14" t="s">
+      <c r="S5" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="S5" s="11" t="s">
+      <c r="T5" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="T5" s="4" t="s">
+      <c r="U5" s="11" t="s">
         <v>131</v>
       </c>
-      <c r="U5" s="11" t="s">
+      <c r="V5" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="V5" s="4" t="s">
+      <c r="W5" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="W5" s="4" t="s">
+      <c r="X5" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="Y5" s="26" t="s">
         <v>135</v>
       </c>
-      <c r="Y5" s="26" t="s">
+      <c r="Z5" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="Z5" s="4" t="s">
+      <c r="AA5" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="AA5" s="4" t="s">
+      <c r="AB5" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="AB5" s="11" t="s">
+      <c r="AC5" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="AC5" s="4" t="s">
+      <c r="AD5" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="AD5" s="11" t="s">
+      <c r="AE5" s="11" t="s">
         <v>141</v>
       </c>
-      <c r="AE5" s="11" t="s">
+      <c r="AF5" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="AF5" s="4" t="s">
+      <c r="AG5" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="AG5" s="11" t="s">
+      <c r="AH5" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="AH5" s="4" t="s">
+      <c r="AI5" s="11" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="6" spans="2:40" x14ac:dyDescent="0.25">
       <c r="D6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="F6" s="25" t="s">
         <v>148</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="G6" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="H6" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="I6" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="J6" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="M6" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="M6" s="53" t="s">
+      <c r="N6" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="P6" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="Q6" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="R6" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="S6" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="S6" s="4" t="s">
+      <c r="T6" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="T6" s="4" t="s">
+      <c r="U6" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="U6" s="4" t="s">
+      <c r="V6" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="V6" s="4" t="s">
+      <c r="W6" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="W6" s="4" t="s">
+      <c r="X6" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="X6" s="4" t="s">
+      <c r="Y6" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="Y6" s="4" t="s">
+      <c r="Z6" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="Z6" s="4" t="s">
+      <c r="AA6" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="AA6" s="4" t="s">
+      <c r="AB6" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="AB6" s="4" t="s">
+      <c r="AC6" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AD6" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="AD6" s="4" t="s">
+      <c r="AE6" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="AE6" s="4" t="s">
+      <c r="AF6" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="AF6" s="4" t="s">
+      <c r="AG6" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="AG6" s="4" t="s">
+      <c r="AH6" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="AH6" s="4" t="s">
+      <c r="AI6" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="7" spans="2:40" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F7" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="G7" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="G7" s="4" t="s">
+      <c r="H7" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="I7" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="J7" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="K7" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="14" t="s">
         <v>186</v>
       </c>
-      <c r="L7" s="14" t="s">
+      <c r="M7" s="53" t="s">
         <v>187</v>
       </c>
-      <c r="M7" s="53" t="s">
+      <c r="N7" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="14" t="s">
         <v>189</v>
       </c>
-      <c r="O7" s="14" t="s">
+      <c r="P7" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="P7" s="14" t="s">
+      <c r="Q7" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="Q7" s="4" t="s">
+      <c r="R7" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="R7" s="14" t="s">
+      <c r="S7" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="S7" s="4" t="s">
+      <c r="T7" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="T7" s="4" t="s">
+      <c r="U7" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="U7" s="4" t="s">
+      <c r="V7" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="V7" s="4" t="s">
+      <c r="W7" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="W7" s="4" t="s">
+      <c r="X7" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="X7" s="4" t="s">
+      <c r="Y7" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="Y7" s="4" t="s">
+      <c r="Z7" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="Z7" s="4" t="s">
+      <c r="AA7" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="AA7" s="4" t="s">
+      <c r="AB7" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="AB7" s="4" t="s">
+      <c r="AC7" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="AC7" s="4" t="s">
+      <c r="AD7" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="AD7" s="4" t="s">
+      <c r="AE7" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="AE7" s="4" t="s">
+      <c r="AF7" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="AF7" s="4" t="s">
+      <c r="AG7" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="AG7" s="4" t="s">
+      <c r="AH7" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="AH7" s="4" t="s">
+      <c r="AI7" s="4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="8" spans="2:40" ht="30" x14ac:dyDescent="0.25">
       <c r="D8" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E8" s="25" t="s">
         <v>211</v>
       </c>
-      <c r="E8" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="G8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="G8" s="4" t="s">
+      <c r="H8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="M8" s="53" t="s">
+        <v>212</v>
+      </c>
+      <c r="N8" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="O8" s="49" t="s">
         <v>214</v>
       </c>
-      <c r="H8" s="4" t="s">
+      <c r="P8" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="R8" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="S8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="U8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="I8" s="4" t="s">
+      <c r="V8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="W8" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="X8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="J8" s="4" t="s">
+      <c r="Y8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="Z8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="14" t="s">
+      <c r="AB8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AC8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="M8" s="53" t="s">
+      <c r="AD8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AF8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="N8" s="25" t="s">
-[...5 lines deleted...]
-      <c r="P8" s="14" t="s">
+      <c r="AG8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="Q8" s="4" t="s">
+      <c r="AH8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="R8" s="14" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AI8" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="9" spans="2:40" ht="180" x14ac:dyDescent="0.25">
       <c r="D9" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="E9" s="4" t="s">
+      <c r="F9" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="G9" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="F9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="4" t="s">
+      <c r="H9" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="H9" s="4" t="s">
+      <c r="I9" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="I9" s="4" t="s">
+      <c r="J9" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="J9" s="4" t="s">
+      <c r="K9" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="L9" s="14" t="s">
+      <c r="M9" s="53" t="s">
         <v>224</v>
       </c>
-      <c r="M9" s="53" t="s">
+      <c r="N9" s="25" t="s">
         <v>225</v>
       </c>
-      <c r="N9" s="25" t="s">
+      <c r="O9" s="14" t="s">
         <v>226</v>
       </c>
-      <c r="O9" s="14" t="s">
+      <c r="P9" s="14" t="s">
         <v>227</v>
       </c>
-      <c r="P9" s="14" t="s">
+      <c r="Q9" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="R9" s="14" t="s">
         <v>228</v>
       </c>
-      <c r="Q9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="14" t="s">
+      <c r="S9" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="S9" s="4" t="s">
+      <c r="T9" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="U9" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="T9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="4" t="s">
+      <c r="V9" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="V9" s="4" t="s">
+      <c r="W9" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="W9" s="4" t="s">
+      <c r="X9" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="X9" s="4" t="s">
+      <c r="Y9" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="Y9" s="4" t="s">
+      <c r="Z9" s="25" t="s">
         <v>235</v>
       </c>
-      <c r="Z9" s="25" t="s">
+      <c r="AA9" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="AA9" s="4" t="s">
+      <c r="AB9" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="AB9" s="4" t="s">
+      <c r="AC9" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="AC9" s="4" t="s">
+      <c r="AD9" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="AD9" s="4" t="s">
+      <c r="AE9" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="AE9" s="4" t="s">
+      <c r="AF9" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="AF9" s="4" t="s">
+      <c r="AG9" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="AG9" s="4" t="s">
+      <c r="AH9" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="AH9" s="4" t="s">
+      <c r="AI9" s="4" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="10" spans="2:40" ht="135" x14ac:dyDescent="0.25">
       <c r="D10" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="E10" s="4" t="s">
+      <c r="F10" s="25" t="s">
         <v>247</v>
       </c>
-      <c r="F10" s="25" t="s">
+      <c r="G10" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="G10" s="4" t="s">
+      <c r="H10" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="H10" s="4" t="s">
+      <c r="I10" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="I10" s="4" t="s">
+      <c r="J10" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="J10" s="4" t="s">
+      <c r="K10" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="L10" s="14" t="s">
+      <c r="M10" s="53" t="s">
         <v>254</v>
       </c>
-      <c r="M10" s="53" t="s">
+      <c r="N10" s="25" t="s">
         <v>255</v>
       </c>
-      <c r="N10" s="25" t="s">
+      <c r="O10" s="14" t="s">
         <v>256</v>
       </c>
-      <c r="O10" s="14" t="s">
+      <c r="P10" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="P10" s="14" t="s">
+      <c r="Q10" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="Q10" s="4" t="s">
+      <c r="R10" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="R10" s="14" t="s">
+      <c r="S10" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="S10" s="4" t="s">
+      <c r="T10" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="T10" s="4" t="s">
+      <c r="U10" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="U10" s="4" t="s">
+      <c r="V10" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="V10" s="4" t="s">
+      <c r="W10" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="W10" s="4" t="s">
+      <c r="X10" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="X10" s="4" t="s">
+      <c r="Y10" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="Y10" s="4" t="s">
+      <c r="Z10" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="Z10" s="4" t="s">
+      <c r="AA10" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="AA10" s="4" t="s">
+      <c r="AB10" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="AB10" s="4" t="s">
+      <c r="AC10" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="AC10" s="4" t="s">
+      <c r="AD10" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="AD10" s="4" t="s">
+      <c r="AE10" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="AE10" s="4" t="s">
+      <c r="AF10" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="AF10" s="4" t="s">
+      <c r="AG10" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="AG10" s="4" t="s">
+      <c r="AH10" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="AH10" s="4" t="s">
+      <c r="AI10" s="4" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="11" spans="2:40" ht="60" x14ac:dyDescent="0.25">
       <c r="D11" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="E11" s="4" t="s">
+      <c r="F11" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="H11" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="F11" s="25" t="s">
+      <c r="I11" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="M11" s="53" t="s">
+        <v>278</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="P11" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q11" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="R11" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="S11" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="T11" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="U11" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="V11" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="W11" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="Y11" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="Z11" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA11" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="AB11" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="AC11" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="AD11" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="AE11" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="AF11" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="AG11" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="AH11" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="AI11" s="4" t="s">
         <v>279</v>
-      </c>
-[...85 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="12" spans="2:40" ht="45" x14ac:dyDescent="0.25">
       <c r="D12" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="E12" s="47" t="s">
         <v>298</v>
       </c>
-      <c r="E12" s="47" t="s">
+      <c r="F12" t="s">
         <v>299</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="H12" s="36" t="s">
         <v>300</v>
       </c>
-      <c r="G12" s="36" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="36" t="s">
+      <c r="I12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="K12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="L12" s="37" t="s">
+        <v>298</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>298</v>
+      </c>
+      <c r="N12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="O12" s="37" t="s">
+        <v>298</v>
+      </c>
+      <c r="P12" s="37" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="R12" s="37" t="s">
+        <v>298</v>
+      </c>
+      <c r="S12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="T12" s="52" t="s">
+        <v>449</v>
+      </c>
+      <c r="U12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="V12" s="47" t="s">
+        <v>298</v>
+      </c>
+      <c r="W12" s="52" t="s">
+        <v>298</v>
+      </c>
+      <c r="X12" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y12" s="26" t="s">
         <v>301</v>
       </c>
-      <c r="I12" s="36" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="Z12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AA12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AB12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AC12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AD12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AE12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AF12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AG12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AH12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="AI12" s="36" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="13" spans="2:40" x14ac:dyDescent="0.25">
-      <c r="B13" s="2" t="s">
+      <c r="D13" s="8"/>
+      <c r="E13" s="47"/>
+      <c r="F13"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="39"/>
+      <c r="N13" s="36"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="36"/>
+      <c r="R13" s="37"/>
+      <c r="S13" s="36"/>
+      <c r="T13" s="52" t="s">
+        <v>450</v>
+      </c>
+      <c r="U13" s="36"/>
+      <c r="V13" s="47"/>
+      <c r="W13" s="52"/>
+      <c r="X13" s="36"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="36"/>
+      <c r="AA13" s="36"/>
+      <c r="AB13" s="36"/>
+      <c r="AC13" s="36"/>
+      <c r="AD13" s="36"/>
+      <c r="AE13" s="36"/>
+      <c r="AF13" s="36"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="36"/>
+      <c r="AI13" s="36"/>
+    </row>
+    <row r="14" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B14" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="D14" s="33" t="s">
         <v>304</v>
       </c>
-      <c r="D13" s="33" t="s">
+      <c r="E14" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="F14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="L14" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="M14" s="40" t="s">
+        <v>305</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="O14" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="P14" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="R14" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AG14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AH14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AI14" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="15" spans="2:40" ht="165" x14ac:dyDescent="0.25">
+      <c r="B15" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...91 lines deleted...]
-      <c r="B14" s="3" t="s">
+      <c r="C15" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="C14" s="4" t="s">
+      <c r="D15" s="32">
+        <v>1</v>
+      </c>
+      <c r="E15" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="F15" s="21" t="s">
         <v>308</v>
       </c>
-      <c r="D14" s="32">
-[...2 lines deleted...]
-      <c r="E14" s="21">
+      <c r="G15" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="H15" s="21">
+        <v>0.02</v>
+      </c>
+      <c r="I15" s="21">
+        <v>0</v>
+      </c>
+      <c r="J15" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="K15" s="21">
+        <v>0.18</v>
+      </c>
+      <c r="L15" s="22">
+        <v>0.1</v>
+      </c>
+      <c r="M15" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="N15" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="O15" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="P15" s="22">
+        <v>0.25</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="R15" s="22">
+        <v>0.15</v>
+      </c>
+      <c r="S15" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="T15" s="21">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="V15" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="W15" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="X15" s="21">
         <v>0.05</v>
       </c>
-      <c r="F14" s="21" t="s">
+      <c r="Y15" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="AD15" s="21" t="s">
         <v>309</v>
       </c>
-      <c r="G14" s="21">
-[...5 lines deleted...]
-      <c r="I14" s="21">
+      <c r="AE15" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="AF15" s="21">
         <v>0</v>
       </c>
-      <c r="J14" s="21">
-[...20 lines deleted...]
-      <c r="Q14" s="21">
+      <c r="AG15" s="21">
         <v>0.15</v>
       </c>
-      <c r="R14" s="22">
-[...5 lines deleted...]
-      <c r="T14" s="21">
+      <c r="AH15" s="21">
         <v>0</v>
       </c>
-      <c r="U14" s="21">
-[...142 lines deleted...]
-        <v>313</v>
+      <c r="AI15" s="24" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="16" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B16" s="3"/>
       <c r="C16" s="10" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D16" s="32"/>
       <c r="E16" s="10" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F16" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G16" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="H16" s="10" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="J16" s="10" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="L16" s="16" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M16" s="54" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="N16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="O16" s="16" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="P16" s="16" t="s">
         <v>213</v>
       </c>
       <c r="Q16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="R16" s="16" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="S16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="T16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="U16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="V16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="W16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="X16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="Y16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="Z16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="AA16" s="10" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="AC16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="AD16" s="24" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="AE16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AF16" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AG16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="AH16" s="10" t="s">
         <v>213</v>
       </c>
       <c r="AI16" s="10" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="17" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B17" s="3"/>
       <c r="C17" s="10" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D17" s="32"/>
       <c r="E17" s="10" t="s">
         <v>213</v>
       </c>
       <c r="F17" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>213</v>
       </c>
       <c r="I17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>213</v>
       </c>
       <c r="K17" s="10" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L17" s="16" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M17" s="54" t="s">
         <v>213</v>
       </c>
       <c r="N17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="O17" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="P17" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="R17" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="S17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="T17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="U17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="V17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="W17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="X17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Z17" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA17" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="O17" s="16" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AB17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AC17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AD17" s="24" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="AE17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AF17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AG17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AH17" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="AI17" s="10" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
-    <row r="18" spans="2:35" ht="45" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:35" x14ac:dyDescent="0.25">
       <c r="B18" s="3"/>
       <c r="C18" s="10" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D18" s="32"/>
       <c r="E18" s="10" t="s">
-        <v>317</v>
+        <v>212</v>
       </c>
       <c r="F18" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="H18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="I18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="J18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="K18" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="L18" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="M18" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="N18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="O18" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="P18" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="R18" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="S18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="T18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="U18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="V18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="W18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="X18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Z18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA18" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AC18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AD18" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AF18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AG18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH18" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AI18" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="G18" s="23" t="s">
-[...85 lines deleted...]
-      </c>
     </row>
-    <row r="19" spans="2:35" ht="60" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:35" ht="45" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
       <c r="C19" s="10" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="D19" s="32"/>
       <c r="E19" s="10" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="F19" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G19" s="23" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="H19" s="10" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="I19" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="J19" s="16" t="s">
-        <v>336</v>
+      <c r="J19" s="10" t="s">
+        <v>318</v>
       </c>
       <c r="K19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="L19" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="M19" s="54" t="s">
+        <v>319</v>
+      </c>
+      <c r="N19" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="L19" s="16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O19" s="16" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="P19" s="16" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="Q19" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="R19" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="S19" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="T19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="U19" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="V19" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="W19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X19" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="Y19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z19" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="AA19" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="AB19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC19" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="AD19" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE19" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="AF19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AG19" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AH19" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="AI19" s="10" t="s">
         <v>312</v>
-      </c>
-[...52 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="20" spans="2:35" ht="60" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
       <c r="C20" s="10" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
       <c r="D20" s="32"/>
       <c r="E20" s="10" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="F20" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>334</v>
+      </c>
+      <c r="H20" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="I20" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="M20" s="42" t="s">
+        <v>336</v>
+      </c>
+      <c r="N20" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="O20" s="16" t="s">
+        <v>338</v>
+      </c>
+      <c r="P20" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q20" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="R20" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S20" s="23" t="s">
+        <v>341</v>
+      </c>
+      <c r="T20" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="U20" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="V20" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="W20" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="X20" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="Y20" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="Z20" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="AA20" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="AB20" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC20" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="AD20" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE20" s="23" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF20" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="AG20" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="AH20" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="AI20" s="10" t="s">
         <v>312</v>
-      </c>
-[...85 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="21" spans="2:35" ht="60" x14ac:dyDescent="0.25">
       <c r="B21" s="3"/>
       <c r="C21" s="10" t="s">
-        <v>374</v>
+        <v>353</v>
       </c>
       <c r="D21" s="32"/>
       <c r="E21" s="10" t="s">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="F21" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="I21" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="J21" s="19" t="s">
+        <v>356</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="L21" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="M21" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="N21" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="O21" s="16" t="s">
+        <v>338</v>
+      </c>
+      <c r="P21" s="16" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q21" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S21" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="T21" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="U21" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="V21" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="W21" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X21" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="Y21" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="Z21" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA21" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="AB21" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="AC21" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="AD21" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE21" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="AF21" s="23" t="s">
+        <v>370</v>
+      </c>
+      <c r="AG21" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="AH21" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="AI21" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="G21" s="10" t="s">
-[...85 lines deleted...]
-      </c>
     </row>
-    <row r="22" spans="2:35" ht="90" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:35" ht="60" x14ac:dyDescent="0.25">
       <c r="B22" s="3"/>
       <c r="C22" s="10" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="D22" s="32"/>
       <c r="E22" s="10" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F22" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="H22" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="I22" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="K22" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="L22" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="M22" s="54" t="s">
+        <v>379</v>
+      </c>
+      <c r="N22" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="O22" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="P22" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q22" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="R22" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S22" s="23" t="s">
+        <v>383</v>
+      </c>
+      <c r="T22" s="23" t="s">
+        <v>384</v>
+      </c>
+      <c r="U22" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="V22" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="W22" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X22" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="Y22" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z22" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="AA22" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB22" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC22" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="AD22" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE22" s="23" t="s">
+        <v>390</v>
+      </c>
+      <c r="AF22" s="23" t="s">
+        <v>391</v>
+      </c>
+      <c r="AG22" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="AH22" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="AI22" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="G22" s="10" t="s">
-[...85 lines deleted...]
-      </c>
     </row>
-    <row r="23" spans="2:35" ht="60" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:35" ht="90" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
       <c r="C23" s="10" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="D23" s="32"/>
       <c r="E23" s="10" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="F23" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="H23" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="I23" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="J23" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="K23" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="L23" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="M23" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="N23" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="O23" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q23" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S23" s="23" t="s">
+        <v>403</v>
+      </c>
+      <c r="T23" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="U23" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="V23" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="W23" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X23" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="Y23" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="Z23" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="AA23" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB23" s="16" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC23" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="AD23" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE23" s="35" t="s">
+        <v>411</v>
+      </c>
+      <c r="AF23" s="23" t="s">
+        <v>412</v>
+      </c>
+      <c r="AG23" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="AH23" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="AI23" s="10" t="s">
         <v>312</v>
-      </c>
-[...85 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="24" spans="2:35" ht="60" x14ac:dyDescent="0.25">
       <c r="B24" s="3"/>
       <c r="C24" s="10" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="D24" s="32"/>
       <c r="E24" s="10" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="F24" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
       <c r="H24" s="10" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="I24" s="10" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J24" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="K24" s="10" t="s">
         <v>417</v>
       </c>
-      <c r="K24" s="10" t="s">
+      <c r="L24" s="16" t="s">
         <v>418</v>
       </c>
-      <c r="L24" s="16" t="s">
+      <c r="M24" s="43" t="s">
         <v>419</v>
       </c>
-      <c r="M24" s="42" t="s">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="N24" s="24" t="s">
+        <v>420</v>
       </c>
       <c r="O24" s="16" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="P24" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q24" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="R24" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S24" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="T24" s="23" t="s">
         <v>422</v>
       </c>
-      <c r="Q24" s="10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U24" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="V24" s="24" t="s">
         <v>424</v>
       </c>
-      <c r="V24" s="24" t="s">
+      <c r="W24" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X24" s="10" t="s">
         <v>425</v>
       </c>
-      <c r="W24" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y24" s="10" t="s">
-        <v>320</v>
+        <v>408</v>
       </c>
       <c r="Z24" s="10" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="AA24" s="10" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="AB24" s="10" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="AC24" s="20">
         <v>35</v>
       </c>
       <c r="AD24" s="24" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>191</v>
+      </c>
+      <c r="AE24" s="10" t="s">
+        <v>427</v>
       </c>
       <c r="AF24" s="23" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="AG24" s="10" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
       <c r="AH24" s="10" t="s">
-        <v>192</v>
+        <v>393</v>
       </c>
       <c r="AI24" s="10" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
-    <row r="25" spans="2:35" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:35" ht="60" x14ac:dyDescent="0.25">
       <c r="B25" s="3"/>
       <c r="C25" s="10" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D25" s="32"/>
       <c r="E25" s="10" t="s">
-        <v>213</v>
+        <v>319</v>
       </c>
       <c r="F25" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="H25" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="I25" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="J25" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="K25" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="L25" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="M25" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="N25" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="O25" s="16" t="s">
+        <v>338</v>
+      </c>
+      <c r="P25" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q25" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="S25" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="U25" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="V25" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="W25" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="X25" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="Y25" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z25" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="AA25" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="AB25" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="AC25" s="20">
+        <v>35</v>
+      </c>
+      <c r="AD25" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE25" s="23" t="s">
+        <v>434</v>
+      </c>
+      <c r="AF25" s="23" t="s">
+        <v>428</v>
+      </c>
+      <c r="AG25" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="AH25" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="AI25" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="G25" s="10" t="s">
-[...85 lines deleted...]
-      </c>
     </row>
-    <row r="26" spans="2:35" ht="45" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:35" ht="30" x14ac:dyDescent="0.25">
       <c r="B26" s="3"/>
       <c r="C26" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="D26" s="32"/>
+      <c r="E26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="H26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="I26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="J26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="K26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="L26" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="M26" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="N26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="O26" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="P26" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="R26" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="S26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="T26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="U26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="V26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="W26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="X26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="Z26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AA26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AC26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AD26" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE26" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AF26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AG26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH26" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AI26" s="10" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="27" spans="2:35" ht="45" x14ac:dyDescent="0.25">
+      <c r="B27" s="3"/>
+      <c r="C27" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D27" s="32"/>
+      <c r="E27" s="46" t="s">
         <v>438</v>
       </c>
-      <c r="D26" s="32"/>
-      <c r="E26" s="46" t="s">
+      <c r="F27" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="I27" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="J27" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="K27" s="10" t="s">
         <v>439</v>
       </c>
-      <c r="F26" s="24" t="s">
-[...14 lines deleted...]
-      <c r="K26" s="10" t="s">
+      <c r="L27" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="M27" s="54" t="s">
+        <v>187</v>
+      </c>
+      <c r="N27" s="10" t="s">
         <v>440</v>
       </c>
-      <c r="L26" s="16" t="s">
-[...5 lines deleted...]
-      <c r="N26" s="10" t="s">
+      <c r="O27" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="P27" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q27" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="R27" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="S27" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="T27" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="U27" s="10" t="s">
         <v>441</v>
       </c>
-      <c r="O26" s="16" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="16" t="s">
+      <c r="V27" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="W27" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="X27" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="Y27" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z27" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="AA27" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="AB27" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD27" s="24" t="s">
         <v>191</v>
       </c>
-      <c r="Q26" s="10" t="s">
-[...11 lines deleted...]
-      <c r="U26" s="10" t="s">
+      <c r="AE27" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF27" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="AG27" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="AH27" s="10" t="s">
         <v>442</v>
       </c>
-      <c r="V26" s="10" t="s">
-[...35 lines deleted...]
-      <c r="AH26" s="10" t="s">
+      <c r="AI27" s="10" t="s">
         <v>443</v>
       </c>
-      <c r="AI26" s="10" t="s">
+    </row>
+    <row r="28" spans="2:35" ht="105" x14ac:dyDescent="0.25">
+      <c r="B28" s="3" t="s">
         <v>444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="3" t="s">
+      <c r="C28" s="25" t="s">
         <v>445</v>
-      </c>
-[...105 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D28" s="32">
         <v>1</v>
       </c>
-      <c r="E28" s="21">
-        <v>0.05</v>
+      <c r="E28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="F28" s="21">
         <v>0</v>
       </c>
-      <c r="G28" s="21">
-[...3 lines deleted...]
-        <v>0.1</v>
+      <c r="G28" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="I28" s="21">
         <v>0</v>
       </c>
       <c r="J28" s="21">
         <v>0.2</v>
       </c>
       <c r="K28" s="24" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="L28" s="22">
         <v>0.1</v>
       </c>
-      <c r="M28" s="41">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="M28" s="41" t="s">
+        <v>309</v>
+      </c>
+      <c r="N28" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="O28" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="P28" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="R28" s="22">
         <v>0.15</v>
       </c>
       <c r="S28" s="21">
         <v>0.15</v>
       </c>
       <c r="T28" s="21">
         <v>0</v>
       </c>
-      <c r="U28" s="21">
-[...6 lines deleted...]
-        <v>0.2</v>
+      <c r="U28" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="X28" s="21">
         <v>0.05</v>
       </c>
-      <c r="Y28" s="21">
-[...12 lines deleted...]
-        <v>0.03</v>
+      <c r="Y28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="Z28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="AA28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="AB28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="AD28" s="21">
         <v>0.1</v>
       </c>
-      <c r="AE28" s="21">
-[...6 lines deleted...]
-        <v>0.15</v>
+      <c r="AE28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="AF28" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="AH28" s="21">
         <v>0</v>
       </c>
       <c r="AI28" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B29" s="6" t="s">
-[...95 lines deleted...]
-        <v>313</v>
+      <c r="B29" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="D29" s="32">
+        <v>1</v>
+      </c>
+      <c r="E29" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="F29" s="21">
+        <v>0</v>
+      </c>
+      <c r="G29" s="21">
+        <v>0.12</v>
+      </c>
+      <c r="H29" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="I29" s="21">
+        <v>0</v>
+      </c>
+      <c r="J29" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="K29" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="L29" s="22">
+        <v>0.1</v>
+      </c>
+      <c r="M29" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="N29" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="O29" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="P29" s="22">
+        <v>0.25</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>0</v>
+      </c>
+      <c r="R29" s="22">
+        <v>0.15</v>
+      </c>
+      <c r="S29" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="T29" s="21">
+        <v>0</v>
+      </c>
+      <c r="U29" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="V29" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="W29" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="X29" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>0.25</v>
+      </c>
+      <c r="Z29" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="AA29" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>0.03</v>
+      </c>
+      <c r="AD29" s="21">
+        <v>0.1</v>
+      </c>
+      <c r="AE29" s="21">
+        <v>0.05</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>0.15</v>
+      </c>
+      <c r="AH29" s="21">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>312</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="L30" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="O30" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="P30" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="R30" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="Z30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AF30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AG30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AH30" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AI30" s="6" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="G1:AI29">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="G1:AI30">
     <sortCondition ref="G2:AI2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="N7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="H12" r:id="rId3" display="Price Link" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="I12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="J12" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="K12" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="L12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="M12" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="N12" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="O12" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="R12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="S12" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
-    <hyperlink ref="T12" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
-[...17 lines deleted...]
-    <hyperlink ref="W12" r:id="rId31" xr:uid="{CB60B0B3-37F4-4BF1-83A0-6FE1E5C886A9}"/>
+    <hyperlink ref="U12" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="X12" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="Z12" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="AA12" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="AB12" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="AC12" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="AD12" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="AE12" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="AF12" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="AG12" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="AH12" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="AI12" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="E27" r:id="rId25" xr:uid="{28B96E9D-1EA0-401F-93C8-45550C4D4F08}"/>
+    <hyperlink ref="E12" r:id="rId26" xr:uid="{73056FAD-30DF-4A67-9E42-873E6930BFD2}"/>
+    <hyperlink ref="V12" r:id="rId27" xr:uid="{FDEB65D2-53B7-4E29-86E9-9EDEE85DCBF3}"/>
+    <hyperlink ref="Q12" r:id="rId28" xr:uid="{46C6EF3D-E6A9-40F4-B99B-4DE4F1F9E5D6}"/>
+    <hyperlink ref="P12" r:id="rId29" xr:uid="{0600EEB7-1796-4619-A83E-A8D6AFA664A2}"/>
+    <hyperlink ref="W12" r:id="rId30" xr:uid="{CB60B0B3-37F4-4BF1-83A0-6FE1E5C886A9}"/>
+    <hyperlink ref="T12" r:id="rId31" xr:uid="{35229F48-8410-4906-8D34-08FBD253E54E}"/>
+    <hyperlink ref="T13" r:id="rId32" xr:uid="{BA324A81-5538-4383-A907-EE309F762238}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup scale="70" orientation="landscape" r:id="rId32"/>
+  <pageSetup scale="70" orientation="landscape" r:id="rId33"/>
   <headerFooter>
     <oddFooter>&amp;R21-7413 Addendum 1 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>