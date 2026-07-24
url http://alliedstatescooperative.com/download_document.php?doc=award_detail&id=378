--- v3 (2026-05-19)
+++ v4 (2026-07-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2021\21-7413 Printing Services, Promotional Supplies and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8EE9B38-E9C8-46A8-97EF-6FE63DC8EBFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B617A41-D3EE-4917-A99E-BEBCE1BAD8F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1556,51 +1556,51 @@
   <si>
     <t>Price Link Trophies</t>
   </si>
   <si>
     <t>*updated 2/1/22, 06/08/23, 7/5/23, 7/20/23, 10/12/23,  3/6/2024, 4/17/24, 5/1/24, 5/2/24, 5/17/24, 7/22/24, 8/26/24, 10/16/24, 1/21/25, 1/31/25, 3/17/25, 4/9/25, 5/7/25, 8/6/25, 8/19/25, 11/4/25, 11/6/25, 11/11/25, 11/18/25, 1/21/26,1/23/26, 2/27/26, 4/15/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>All 50 States in the United states</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> El Paso County TX &amp; Dona Ana County NM</t>
     </r>
   </si>
   <si>
-    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26, 4/21/26, 5/1/26, 5/5/26, 5/13/26</t>
+    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26, 4/21/26, 5/1/26, 5/5/26, 5/13/26, 6/18/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2235,51 +2235,51 @@
   <dimension ref="B1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="62.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="31" customWidth="1"/>
     <col min="5" max="11" width="30.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" style="18" customWidth="1"/>
     <col min="13" max="14" width="30.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="30.7109375" style="18" customWidth="1"/>
     <col min="17" max="17" width="30.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="30.7109375" style="18" customWidth="1"/>
     <col min="19" max="35" width="30.7109375" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:40" ht="180" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:40" ht="195" x14ac:dyDescent="0.25">
       <c r="C1" s="13"/>
       <c r="E1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="27"/>
       <c r="K1" s="27" t="s">
         <v>3</v>
       </c>
       <c r="L1" s="29" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="N1" s="27" t="s">
         <v>6</v>
       </c>