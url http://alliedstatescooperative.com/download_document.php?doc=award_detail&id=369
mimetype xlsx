--- v2 (2026-03-18)
+++ v3 (2026-05-30)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2021\21-7402 Industrial Pumps, Motors, Filters, Flow Meters and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C84E8E73-AF96-47E3-8B8F-E2AA44E494DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B69D8D6-A23F-4880-93D3-D36A1136195D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -742,54 +742,54 @@
   <si>
     <t>9.1</t>
   </si>
   <si>
     <t>HOURLY RATE FOR CONSULTATION</t>
   </si>
   <si>
     <t>9.2</t>
   </si>
   <si>
     <t>HOURLY RATE FOR REPAIRS</t>
   </si>
   <si>
     <t>9.3</t>
   </si>
   <si>
     <t>PERCENT MARKUP OVER COST FOR PARTS ON REPAIRS</t>
   </si>
   <si>
     <t>9.4</t>
   </si>
   <si>
     <t>PICKUP AND DELIVERY FEES (IF ANY) FOR AREAS SERVED</t>
   </si>
   <si>
-    <t>*updated 7/30/25, 1/6/26, 1/7/26</t>
-[...2 lines deleted...]
-    <t>*updated 5/2/25, 10/14/25, 11/7/25, 11/19/25, 12/1/25, 1/5/26, 1/6/26, 1/9/26, 3/10/26</t>
+    <t>*updated 7/30/25, 1/6/26, 1/7/26, 3/23/26</t>
+  </si>
+  <si>
+    <t>*updated 5/2/25, 10/14/25, 11/7/25, 11/19/25, 12/1/25, 1/5/26, 1/6/26, 1/9/26, 3/10/26, 3/24/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1279,51 +1279,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/Western%20Environmental%20Mgmt%20Corp%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/Paso-Tex%20Industries%20LLC%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/VMP%20Industrial%20Sales%20Inc%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/Liber%20Holdings%20LLC.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/El%20Paso%20Phoenix%20Pumps.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/REMSA%20USA%20Inc%20Pricing.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/PureOps%20LLC%20Price%20List.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Renae/21-7402/Prime%20Pump%20Service%20LLC.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="E3" sqref="E3"/>
+      <selection pane="bottomRight" activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="16" customWidth="1"/>
     <col min="5" max="12" width="30.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="60" x14ac:dyDescent="0.25">
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>3</v>
       </c>